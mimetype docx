--- v0 (2026-03-10)
+++ v1 (2026-05-02)
@@ -353,51 +353,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’opéra à la cour, de Mazarin à la Régence (1645-1723) : espaces de représentation, genres et interprètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre de Recherche du Château de Versailles</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14vut⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -444,51 +444,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre de Recherche du Château de Versailles</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14vuw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
@@ -728,50 +728,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04228379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les théâtres parisiens sous l’Ancien Régime. Parcours transversaux (Revue d’Histoire du Théâtre n° 289)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lazare et le Mauvais riche. Regards croisés sur les réceptions d'une parabole, 73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parcours transversaux pour une relecture du spectacle parisien sous l'Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -780,143 +866,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Les théâtres parisiens sous l'Ancien Régime. Parcours transversaux, 289 (janvier-mars 2021), pp.5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03216405v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04555192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un caractère de nouveauté qui puisse plaire. L’appareil scénique du ballet à l’Académie royale de musique (1690-1720) »</w:t>
               </w:r>
@@ -988,51 +988,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’opéra italien à la cour de France : réception et adaptation d’un objet étranger (1645-1662)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre de Recherche du Château de Versailles</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Sociétés de cour en Europe, XVIe-XIXe siècle - European Court Societies, 16th to 19th Centuries, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crcv.15097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
@@ -1834,441 +1834,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05535508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La traduzione come strumento di ricerca: il caso de Il Corago [ca 1635]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXII Convegno Annuale della Società Italiana di Musicologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Società Italiana di Musicologia, Oct 2025, Turin (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05320542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francesca Caccini tra Firenze e l’Urbe: una ricezione romana de La liberazione di Ruggero dall’isola di Alcina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtuosa donna di acutissimo ingegno: la musica e il mondo di Francesca Caccini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antonella D'Ovidio (Università di Firenze - SAGAS), Sep 2025, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05320538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La traduzione come strumento di ricerca: il caso de Il Corago [ca 1635]</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois ballets dansés par Louis XV aux Tuileries (1720-1721) et leur réception d’après le Mercure et d’autres écrits contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXII Convegno Annuale della Società Italiana di Musicologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Società Italiana di Musicologia, Oct 2025, Turin (IT), Italy</w:t>
+              <w:t xml:space="preserve">Séminaire exploratoire sur la critique dramatique dans la presse au 18e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sara Harvey (University of Victoria); Jeanne-Marie Hostiou (Sorbonne Nouvelle); Sophie Marchand (Sorbonne Université), Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04562258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricerca, pratica e mediazione: strumenti digitali per la conoscenza e la divulgazione del repertorio musicale francese del Sei e Settecento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La strada della ricerca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conservatoire de Naples, Oct 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04723226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création de l’Andromeda de Manelli et Ferrari à Venise (1637). Réflexions sur les pratiques scéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Dramaturgie du visible (1500–1800) Scénographie, costumes et mouvement sur la scène de l’Époque moderne / Visual Dramaturgies (1500–1800) Scenography, Costumes and Movement on Early Modern Stages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Unviersité; Centre de musique baroque de Versailles, Jul 2024, Paris ; Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04639372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocenzo Fede, de compositeur à ordonnateur : procédés d’écriture et modalités d’agencement des manuscrits de la Collection Stuart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Stuart en France (1689-1718) et la musique : nouvelles perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Barbara Nestola (CESR-CMBV); Matteo Giannelli (Université Roma Tor Vergata - CMBV), Jun 2024, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04597313v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04562258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elementi metodologici per lo studio della ﬁgura della cantatrice in Francia nel Seicento</w:t>
               </w:r>
@@ -2524,385 +2524,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04604615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet idéal ou objet concret ? À propos de l’un des premiers manuscrits de la collection musicale de Louis XIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collecting Music in Europe in the Second Half of the Seventeenth Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg, Département de musicologie, Oct 2023, Fribourg (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La cantate italienne en France au début du XVIIIe siècle : modalités de transmission et circulation du répertoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cantate en France au XVIIIe siècle. Cantates franco-italiennes et cantates italo-françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julien Dubruque (CMBV), Nathalie Berton (IReMus), Thomas Vernet (Fondation Royaumont), Feb 2023, Royaumont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03999972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nestola</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collecting Music in Europe in the Second Half of the Seventeenth Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg, Département de musicologie, Oct 2023, Fribourg (CH), Suisse</w:t>
+              <w:t xml:space="preserve">L’opéra de cour en France aux XVIIe et XVIIIe siècles. Goût, espaces, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de musique baroque de Versailles; Université Lyon 2 - IHRIM, Jun 2023, Versailles, Centre de musique baroque de Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04133383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réunir pour mieux régner ? Fusion et collaboration entre troupes de cour et de ville pour la représentation des ballets dansés par Louis XV (1720-1721)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectacle et représentation royale durant la Régence (1715-1723)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de musique baroque de Versailles; Musée Carnavalet - Ville de Paris, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04294561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Lully's Atys. 1676-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Early Music Summit - REMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REMA - Réseau européen de musique ancienne, Nov 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04336946v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-04133383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepping out of the ranks: unconventional careers of female singers at the Paris Opera in the early eighteenth century</w:t>
               </w:r>
@@ -3253,303 +3253,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03857859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La France en scène : les prologues d’opéra pendant le règne de Louis XIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">National Figurations and Personifications in Early Modern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03232038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les répétitions de Pomone (1671) de Perrin et Cambert, un exemple précoce de pratiques de théâtre de société ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du théâtre de société avant 1700 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Sep 2021, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03358988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Un air de reine et d’impératrice » : perception visuelle et auditive des rôles en travesti dans l’opéra italien du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le regard au théâtre de l'âge baroque et de la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03388187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ercole, Hercule, Alcide: voci e volti del monarca nelle opere per Luigi XIV (1662-1708)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestis Origo. Giornata di studi per il tricentenario della morte di Marguerite-Louise d'Orléans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03474957v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-03358988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Brossard copiste de musique italienne : choix des œuvres et méthodes d'agencement</w:t>
               </w:r>
@@ -3667,165 +3667,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03406880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compagnie di cantanti e sistemi di produzione a Roma a fine Seicento: qualche riflessione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristocrazia, teatri e sistemi di produzione a Roma (1644-1740)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02351973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la massue à la quenouille : les « travaux » d’Hercule sur la scène de l’opéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La force d'un héros : Hercule dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Barbara Nestola; Christine Jeanneret, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02351917v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02351973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publishing and performing baroque repertoires: the French case. The edition of the Italian repertoire preserved in French sources</w:t>
               </w:r>
@@ -4012,372 +4012,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01668874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D’Élisabeth Daneret à Ursula Astori : la « cantatrice » dans la pratique musicale de l’ancienne et de la nouvelle Comédie-Italienne (1690-1730)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Comédie-Italienne de Paris (1716-1780) : Colloque du tricentenaire </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris IV - Sorbonne, Dec 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01668910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pompe imposante d'un opéra fait pour étonner et pour plaire&amp;quot; : Persée et les derniers fastes du merveilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Persée, Versailles, 1683-1770 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de musique baroque de Versailles, CNRS, Jan 2016, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01668852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rôles comiques en travesti pour voix d'homme dans le répertoire lyrique français (1700-1720)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Comique à l’Académie royale de musique (1669-1791) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de musique baroque de Versailles, CNRS, Ecole nationale des chartes de Paris, Ciresfi, May 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01668856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opéra et ses publics au XVIIe siècle : questions autour de la représentation du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Le Pouvoir se met en scène, Le Pouvoir et ses publics à l’époque moderne (XVIe-XVIIIe siècles)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lola Salem; Caroline Labrune; Charlotte Triou; Alberto Fabris, Nov 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01668896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fenêtres, balcons et gondoliers. La sérénade en italien dans le répertoire théâtral parisien (1690-1715)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métamorphoses du ballet en un genre majeur de l’art lyrique français (XVIIe-XVIIIe siècles) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de musicologie, ULB (Bruxelles), FNRS, Centre de recherche MuCia, PhilIxte, May 2016, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01668865v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">halshs-01668852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art d’assembler, le choix de partager : la collection de musique italienne des Stuart en France (1689-1718)</w:t>
               </w:r>
@@ -4564,165 +4564,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01668871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How Venetian Was Venetian Opera in the 17th Century?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music, Cultures, Identities. 19th International Musicological Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00833411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arie d'opera veneziane nel teatro francese (1690-1715)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venezia, città della musica (1600-1750). Stato delle ricerche e prospettive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Venise, Istituto di Scienze, Lettere ed Arti, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00832388v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00833411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musica italiana in Francia nel XVII secolo: questioni di ricezione, circolazione e diffusione del repertorio</w:t>
               </w:r>
@@ -5047,165 +5047,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00525933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des pièces qui seront immortelles: Corelli, Vivaldi and the Reception of Italian Instrumental Music in France during the First Half of the 18th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ljubljana, Académie des Science et des Arts, Institut de Musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Ljubljana, Slovénie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Médée de Luigi Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médée de Luigi Cherubini (Opéra National de Lorraine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00526627v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00404522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ercole Amante, the first tragédie en musique? The mutual influence between Cavalli and Lully</w:t>
               </w:r>
@@ -5599,165 +5599,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Beaucoup d'esprit et un coeur capable de tendresse': Teobaldo di Gatti and his Book of Italian Airs (Paris, 1696)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenth Biennial Conference on Baroque Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, La Rioja, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00260257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tre compositori per un Senesino: Amadei, Bononcini, Handel e il Muzio Scevola (Londra, 1721)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un Senesino nei teatri d'Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Sienne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259895v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00260257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musica per le accademie e accademie per musica</w:t>
               </w:r>
@@ -6161,199 +6161,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catalogue of the Works of René Drouard de Bousset (1703-1760)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Gerrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de Musique Baroque de Versailles, 41, 2020, Cahiers PHILIDOR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02885513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'air italien sur la scène des théâtres parisiens (1687-1715). Répertoire, pratiques, interprètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Collection « Music History and Performance: Practices in Context » dirigée par Christine Jeanneret, 978-2-503-58363-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02999916v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">halshs-02885513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lully. Airs et scènes italiennes/ Italian arias and scenes</w:t>
               </w:r>
@@ -6902,507 +6902,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05320515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D’Élisabeth Daneret à Ursula Astori: la cantatrice dans la pratique musicale de l’ancienne et de la nouvelle troupe de la Comédie-Italienne (1690-1730)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emanuele de Luca; Andrea Fabiano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'apothéose d'Arlequin. La Comédie-Italienne de Paris : un théâtre de l’expérimentation dramatique au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-101, 2023, e-Theatrum Mundi, 9791023125498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/EZNU8120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dratwicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barbara Nestola; Benoît Dratwicki; Julien Dubruque; Thomas Leconte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Fashioning of French Opera (1672-1791). Identity, Production, Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.9-11, 2023, 9782503604787</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03905269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘Donna regale in auree scene t'apre il mondo in teatro': Maria Camilla Pallavicini Rospigliosi and Opera in Rome at the End of the Seventeenth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Madeleine Goulet; Michela Berti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noble Magnificence: Cultures of the Performing Arts in Rome, 1644-1740</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03905266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Thomas Leconte</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Networks. An Interactive Academy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara Nestola; Benoît Dratwicki; Julien Dubruque; Thomas Leconte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fashioning of French Opera (1672-1791). Identity, Production, Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brepols, pp.9-11, 2023, 9782503604787</w:t>
+              <w:t xml:space="preserve">, Brepols, pp.21-25, 2023, 9782503604787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03905271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The World of Opera in the Repertory of the Comédie-Italienne: Appropriation, Reinterpretation, and Synthesis of Operatic Codes (1690–1697)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara Nestola; Benoît Dratwicki; Julien Dubruque; Thomas Leconte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fashioning of French Opera (1672-1791). Identity, Production, Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.295-305, 2023, 9782503604787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03905274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Networks. An Interactive Academy</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rising Stars: Added Airs as a Strategy for Singers’ Self-Promotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara Nestola; Benoît Dratwicki; Julien Dubruque; Thomas Leconte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fashioning of French Opera (1672-1791). Identity, Production, Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brepols, pp.21-25, 2023, 9782503604787</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.263-274, 2023, 9782503604787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03905272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -7474,313 +7474,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03619277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'opéra italien en France au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Lacombe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l'opéra français du Roi-Soleil à la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.79-86, 2021, 978-2-213-70990-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03192836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">I ruoli femminili per Bartolomeo Montalcino in due opere romane di Alessandro Scarlatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Madeleine Goulet; Elodie Oriol; José-Maria Dominguez Rodriguez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectacles et performances artistiques à Rome (1644-1740). Une analyse historique à partir des archives familiales de l’aristocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.413-416, 2021, 978-2-7283-1489-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecole française de Rome</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03406856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion de la musique italienne en France au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'opéra français du Roi-Soleil à la Révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, pp.74-79, 2021, 978-2-213-70990-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03192831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'opéra italien en France au XVIIe siècle</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résurgence de l'italianisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'opéra français du Roi-Soleil à la Révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard, pp.79-86, 2021, 978-2-213-70990-1</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Fayard, pp.389-396, 2021, 978-2-213-70990-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03192837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -8445,169 +8445,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00404500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelque idée de ces grands Spectacles: l'opera veneziana a Parigi tra collezionismo e fonti dell'editoria periodica (1677-1708)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dinko Fabris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francesco Cavalli. La circolazione dell’opera veneziana nel Seicento.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Turchini edizioni, p. 293-308, 2006, 8889491019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00260242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sources littéraires des airs de cour en italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poésie, musique et société. L'air de cour en France au XVIIe siècle. Textes réunis par Georgie Durosoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 109-121, 2006, 9782870099094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009814v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00260242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie musicale à Turin dans la première moitié du XVIIIe siècle</w:t>
               </w:r>
@@ -9114,1329 +9114,1329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01370307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Odyssée à l'épreuve de l'opéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00833606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séminaire de recherche &amp;quot;L'opéra italien des origines à l'établissement de l'opéra seria (1600-1750)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00833610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'Odyssée à l'épreuve de l'opéra</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence du théâtre français dans l'opéra séria italien au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'influence du théâtre français dans l'opéra séria italien au XVIIIe siècle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00833620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'opéra italien et la tragédie lyrique au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00833615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oratorio en latin de Carissimi à Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'oratorio en latin de Carissimi à Charpentier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00833654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Monteverdi et l'opéra vénitien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00833658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Egisto ovvero Chi soffre speri de Marco Marazzoli et Virgilio Mazzochi, premier opéra italien donné en France (1646)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00832324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Carnaval de Venise&amp;quot; de Regnard et Campra : entre comédie à l'italienne et révolution à la française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00833681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith auf dem Kirchlichen &amp;quot;Spielplan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Judith auf dem Kirchlichen &amp;quot;Spielplan</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00832301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stradella. Genio y desenfreño</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, p. 78-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzoli, Cantates et motets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010, p. 78-83</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lully, Ballets et récits italiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grétry. La modernidad del clasicismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, p. 80-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2009, p. 80-85</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stradella Opera Omnia, Arie, Vol. II (édition des textes poétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Stradella Opera Omnia, Arie, Vol. II (édition des textes poétiques</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échos d'Italie. Scènes et airs italiens de Lully, Rossi et Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cavalli y la òpera del Seicento. Nacimiento en Venecia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, p. 56-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai dolci accenti so far tranquillo ogni turbato core&amp;quot; : La musique vocale italienne au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2009, p. 56-65</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00359894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Rossi, Marco Marazzoli, Soleils baroques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ai dolci accenti so far tranquillo ogni turbato core&amp;quot; : La musique vocale italienne au XVIIe siècle</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stradella Opera Omnia, Arie, Vol. I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Rossi, Marco Marazzoli, Soleils baroques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulla trasmissione delle ‘antiche' arie italiane in Francia alla fine del Seicento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, p. 462-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00359888v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00361186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lully et la musique italienne : idylle ou mariage forcé ?</w:t>
               </w:r>
@@ -11428,151 +11428,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00260219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Giovanni Battista Bassani, La Morte Delusa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monteverdi, Cazzati, Grandi, Frescobaldi, Vespro a Voce sola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00361172v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00361171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11836,51 +11836,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFEBE888"/>
+    <w:nsid w:val="99C35DD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11984,51 +11984,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5FE3B0D3"/>
+    <w:nsid w:val="CD7EABE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12218,51 +12218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-nestola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1114-0845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193865335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320519v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nestola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320521v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vuw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Luca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.113.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216405v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812490v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.15097" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359882v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535508v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562258v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841795v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336946v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594733v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857859v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388187v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351973v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668901v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668896v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668910v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668852v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668862v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833667v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526627v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259897v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259885v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892733v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dratwicki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubruque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leconte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503604787-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214336v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02999916v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503583631-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885513v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Smith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Gerrard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Smith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668782v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klaper" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Elisa Stangalino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baerenreiter.com/en/shop/product/details/BA8914_72/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03575090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-italiens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832314v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-italiens-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259832v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320515v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905266v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05120184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/e-theatrum-mundi/lapotheose-darlequin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EZNU8120" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905272v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619277v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publications.efrome.it" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192831v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192837v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351803v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668847v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370286v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iremus.cnrs.fr/fr/publications/le-mercure-galant-temoin-et-acteur-de-la-vie-musicale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460216v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404500v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260242v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460215v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812496v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668964v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668951v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668899v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370307v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Schulze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833610v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833606v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833620v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833615v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833654v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833658v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833681v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832324v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526625v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526606v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405030v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405036v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404622v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405039v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526613v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361189v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359888v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361186v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359891v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361184v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361182v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526623v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526615v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526620v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361181v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361179v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260222v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256516v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Piechocki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361177v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260219v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361172v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361171v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05320531v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562283v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-nestola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1114-0845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193865335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320519v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nestola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320521v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vuw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Luca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.113.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216405v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812490v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.15097" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359882v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535508v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320538v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841795v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336946v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594733v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857859v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358988v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351973v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668901v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668910v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668862v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833411v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833667v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526627v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259897v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260257v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259885v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892733v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dratwicki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubruque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leconte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503604787-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214336v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885513v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Smith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Gerrard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Smith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02999916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503583631-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668782v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klaper" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Elisa Stangalino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baerenreiter.com/en/shop/product/details/BA8914_72/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03575090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-italiens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832314v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-italiens-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259832v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320515v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05120184v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/e-theatrum-mundi/lapotheose-darlequin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EZNU8120" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905269v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905266v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905272v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619277v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192836v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406856v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publications.efrome.it" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192831v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192837v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351803v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668847v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370286v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iremus.cnrs.fr/fr/publications/le-mercure-galant-temoin-et-acteur-de-la-vie-musicale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460216v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404500v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460215v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812496v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668964v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668951v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668899v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370307v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Schulze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833606v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833610v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833620v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833615v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833654v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833658v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832324v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833681v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526625v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404622v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526606v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405030v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405036v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405039v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526613v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361189v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361186v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359891v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361184v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361182v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526623v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526615v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526620v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361181v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361179v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260222v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256516v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Piechocki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361177v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260219v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361171v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361172v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05320531v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562283v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>