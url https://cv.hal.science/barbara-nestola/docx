--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -2041,234 +2041,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04562258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Innocenzo Fede, de compositeur à ordonnateur : procédés d’écriture et modalités d’agencement des manuscrits de la Collection Stuart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Stuart en France (1689-1718) et la musique : nouvelles perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Barbara Nestola (CESR-CMBV); Matteo Giannelli (Université Roma Tor Vergata - CMBV), Jun 2024, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ricerca, pratica e mediazione: strumenti digitali per la conoscenza e la divulgazione del repertorio musicale francese del Sei e Settecento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La strada della ricerca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conservatoire de Naples, Oct 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04723226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création de l’Andromeda de Manelli et Ferrari à Venise (1637). Réflexions sur les pratiques scéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Dramaturgie du visible (1500–1800) Scénographie, costumes et mouvement sur la scène de l’Époque moderne / Visual Dramaturgies (1500–1800) Scenography, Costumes and Movement on Early Modern Stages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Unviersité; Centre de musique baroque de Versailles, Jul 2024, Paris ; Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04639372v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04597313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elementi metodologici per lo studio della ﬁgura della cantatrice in Francia nel Seicento</w:t>
               </w:r>
@@ -2662,50 +2662,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03999972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rethinking Lully's Atys. 1676-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Early Music Summit - REMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REMA - Réseau européen de musique ancienne, Nov 2023, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04336946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réunir pour mieux régner ? Fusion et collaboration entre troupes de cour et de ville pour la représentation des ballets dansés par Louis XV (1720-1721)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectacle et représentation royale durant la Régence (1715-1723)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de musique baroque de Versailles; Musée Carnavalet - Ville de Paris, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04294561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2714,195 +2852,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’opéra de cour en France aux XVIIe et XVIIIe siècles. Goût, espaces, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de musique baroque de Versailles; Université Lyon 2 - IHRIM, Jun 2023, Versailles, Centre de musique baroque de Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04133383v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-04336946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepping out of the ranks: unconventional careers of female singers at the Paris Opera in the early eighteenth century</w:t>
               </w:r>
@@ -3253,303 +3253,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03857859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les répétitions de Pomone (1671) de Perrin et Cambert, un exemple précoce de pratiques de théâtre de société ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du théâtre de société avant 1700 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Sep 2021, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03358988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La France en scène : les prologues d’opéra pendant le règne de Louis XIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Figurations and Personifications in Early Modern Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03232038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les répétitions de Pomone (1671) de Perrin et Cambert, un exemple précoce de pratiques de théâtre de société ?</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ercole, Hercule, Alcide: voci e volti del monarca nelle opere per Luigi XIV (1662-1708)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du théâtre de société avant 1700 ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Sep 2021, Reims, France</w:t>
+              <w:t xml:space="preserve">Celestis Origo. Giornata di studi per il tricentenario della morte di Marguerite-Louise d'Orléans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03474957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un air de reine et d’impératrice » : perception visuelle et auditive des rôles en travesti dans l’opéra italien du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le regard au théâtre de l'âge baroque et de la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03388187v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03474957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Brossard copiste de musique italienne : choix des œuvres et méthodes d'agencement</w:t>
               </w:r>
@@ -4909,165 +4909,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00832392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les sources de musique d'Alessandro Stradella dans les collections françaises (1700-1750)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e International Conference on Baroque Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Belfast, Irlande</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00525933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The scientific database PHILIDOR by the Centre de Musique Baroque de Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The scientific database PHILIDOR by the Centre de Musique Baroque de Versailles (Université de Weimar, Allemagne,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Weimar, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00526630v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00525933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pièces qui seront immortelles: Corelli, Vivaldi and the Reception of Italian Instrumental Music in France during the First Half of the 18th Century</w:t>
               </w:r>
@@ -7182,173 +7182,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03905266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networks. An Interactive Academy</w:t>
+                <w:t xml:space="preserve">The World of Opera in the Repertory of the Comédie-Italienne: Appropriation, Reinterpretation, and Synthesis of Operatic Codes (1690–1697)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara Nestola; Benoît Dratwicki; Julien Dubruque; Thomas Leconte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fashioning of French Opera (1672-1791). Identity, Production, Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brepols, pp.21-25, 2023, 9782503604787</w:t>
+              <w:t xml:space="preserve">, Brepols, pp.295-305, 2023, 9782503604787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03905271v1</w:t>
+                <w:t xml:space="preserve">halshs-03905274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The World of Opera in the Repertory of the Comédie-Italienne: Appropriation, Reinterpretation, and Synthesis of Operatic Codes (1690–1697)</w:t>
+                <w:t xml:space="preserve">Networks. An Interactive Academy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara Nestola; Benoît Dratwicki; Julien Dubruque; Thomas Leconte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fashioning of French Opera (1672-1791). Identity, Production, Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brepols, pp.295-305, 2023, 9782503604787</w:t>
+              <w:t xml:space="preserve">, Brepols, pp.21-25, 2023, 9782503604787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03905274v1</w:t>
+                <w:t xml:space="preserve">halshs-03905271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rising Stars: Added Airs as a Strategy for Singers’ Self-Promotion</w:t>
               </w:r>
@@ -7547,186 +7547,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03192836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La diffusion de la musique italienne en France au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Lacombe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l'opéra français du Roi-Soleil à la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.74-79, 2021, 978-2-213-70990-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03192831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">I ruoli femminili per Bartolomeo Montalcino in due opere romane di Alessandro Scarlatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Madeleine Goulet; Elodie Oriol; José-Maria Dominguez Rodriguez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectacles et performances artistiques à Rome (1644-1740). Une analyse historique à partir des archives familiales de l’aristocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.413-416, 2021, 978-2-7283-1489-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecole française de Rome</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03406856v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03192831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résurgence de l'italianisme</w:t>
               </w:r>
@@ -10106,523 +10106,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luigi Rossi, Marco Marazzoli, Soleils baroques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stradella Opera Omnia, Arie, Vol. I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ai dolci accenti so far tranquillo ogni turbato core&amp;quot; : La musique vocale italienne au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00359894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Rossi, Marco Marazzoli, Soleils baroques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Stradella Opera Omnia, Arie, Vol. I</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulla trasmissione delle ‘antiche' arie italiane in Francia alla fine del Seicento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, p. 462-470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00359888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lully et la musique italienne : idylle ou mariage forcé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00359891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Carissimi, Girolamo Frescobaldi, Lamentazioni per la Settimana Santa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2008, p. 462-470</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cavalli, L'Ormindo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00361184v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00361182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Amadeus Mozart, Così fan tutte</w:t>
               </w:r>
@@ -11836,51 +11836,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99C35DD8"/>
+    <w:nsid w:val="2DBB5815"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11984,51 +11984,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CD7EABE0"/>
+    <w:nsid w:val="E986AD6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12218,51 +12218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-nestola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1114-0845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193865335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320519v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nestola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320521v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vuw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Luca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.113.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216405v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812490v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.15097" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359882v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535508v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320538v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841795v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336946v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594733v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857859v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358988v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351973v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668901v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668910v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668862v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833411v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833667v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526627v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259897v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260257v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259885v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892733v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dratwicki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubruque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leconte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503604787-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214336v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885513v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Smith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Gerrard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Smith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02999916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503583631-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668782v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klaper" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Elisa Stangalino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baerenreiter.com/en/shop/product/details/BA8914_72/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03575090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-italiens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832314v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-italiens-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259832v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320515v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05120184v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/e-theatrum-mundi/lapotheose-darlequin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EZNU8120" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905269v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905266v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905272v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619277v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192836v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406856v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publications.efrome.it" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192831v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192837v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351803v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668847v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370286v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iremus.cnrs.fr/fr/publications/le-mercure-galant-temoin-et-acteur-de-la-vie-musicale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460216v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404500v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460215v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812496v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668964v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668951v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668899v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370307v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Schulze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833606v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833610v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833620v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833615v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833654v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833658v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832324v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833681v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526625v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404622v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526606v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405030v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405036v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405039v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526613v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361189v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361186v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359891v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361184v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361182v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526623v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526615v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526620v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361181v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361179v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260222v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256516v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Piechocki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361177v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260219v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361171v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361172v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05320531v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562283v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-nestola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1114-0845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193865335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320519v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nestola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320521v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vuw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Luca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.113.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216405v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812490v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.15097" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359882v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535508v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320538v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841795v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336946v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594733v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857859v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474957v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351973v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668901v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668910v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668862v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833411v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833667v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525933v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526627v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259897v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260257v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259885v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892733v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dratwicki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubruque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leconte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503604787-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214336v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885513v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Smith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Gerrard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Smith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02999916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503583631-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668782v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klaper" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Elisa Stangalino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baerenreiter.com/en/shop/product/details/BA8914_72/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03575090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-italiens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832314v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-italiens-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259832v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320515v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05120184v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/e-theatrum-mundi/lapotheose-darlequin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EZNU8120" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905269v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905266v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905272v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619277v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192836v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192831v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406856v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publications.efrome.it" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192837v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351803v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668847v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370286v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iremus.cnrs.fr/fr/publications/le-mercure-galant-temoin-et-acteur-de-la-vie-musicale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460216v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404500v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460215v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812496v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668964v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668951v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668899v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370307v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Schulze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833606v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833610v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833620v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833615v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833654v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833658v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832324v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833681v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526625v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404622v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526606v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405030v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405036v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405039v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526613v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361189v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361186v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359891v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361182v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361184v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526623v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526615v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526620v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361181v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361179v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260222v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256516v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Piechocki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361177v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260219v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361171v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361172v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05320531v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562283v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>