--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -650,274 +650,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Beamforming Based on Amplitude Coherence Applied to Ultrasonic Imaging of Coarse-Grained Steels</w:t>
+                <w:t xml:space="preserve">3-D Passive Cavitation Imaging Using Adaptive Beamforming and Matrix Array Transducer With Random Apodization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+                <w:t xml:space="preserve">Audrey Sivadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nans Laroche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Varray</w:t>
+                <w:t xml:space="preserve">Francois Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nondestructive Evaluation, Diagnostics and Prognostics of Engineering Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4056898⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (2), pp.238-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2023.3344165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322649v1</w:t>
+                <w:t xml:space="preserve">hal-04511029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Passive Cavitation Imaging Using Adaptive Beamforming and Matrix Array Transducer With Random Apodization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear Beamforming Based on Amplitude Coherence Applied to Ultrasonic Imaging of Coarse-Grained Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Varray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 71 (2), pp.238-254. </w:t>
+              <w:t xml:space="preserve">Journal of Nondestructive Evaluation, Diagnostics and Prognostics of Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2023.3344165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4056898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511029v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D High Frame Rate Imaging With Motion Compensation (3-D HFR With MoCo): An Experimental Evaluation</w:t>
               </w:r>
@@ -1176,51 +1176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bujoreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1695,51 +1695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Polichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2312,261 +2312,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and Contribution of Underwater Acoustical Sources of a Moving Surface Ship</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Nonlinear Beamformer Based on p-th Root Compression—Application to Plane Wave Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Polichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Oudompheng</w:t>
+                <w:t xml:space="preserve">Christian Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JOE.2017.2699260⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app8040599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699595v1</w:t>
+                <w:t xml:space="preserve">hal-01825183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear Beamformer Based on p-th Root Compression—Application to Plane Wave Ultrasound Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
+                <w:t xml:space="preserve">Localization and Contribution of Underwater Acoustical Sources of a Moving Surface Ship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Oudompheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cachard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+                <w:t xml:space="preserve">Lucille Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (4), pp.599. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (2), pp.536-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app8040599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2017.2699260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825183v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Frame-Rate Speckle-Tracking Echocardiography</w:t>
               </w:r>
@@ -3230,51 +3230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Noise-Robust Method with Smoothed L1/L 2 Regularization for Sparse Moving-Source Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Quyen I Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Oudompheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3822,641 +3822,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the medical causes of death in cerebral palsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autoimmune Myopathy Due To Statin Treatment In An Elderly Woman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Duruflé-Tapin</w:t>
+                <w:t xml:space="preserve">Sabine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Colin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Nicolas</w:t>
+                <w:t xml:space="preserve">Helene Sordet-Guepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lebreton</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Aubriot-Lorton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dauvergne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Manckoundia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57 (1), pp.24-37. </w:t>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp.991--992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2013.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jgs.12789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703944v1</w:t>
+                <w:t xml:space="preserve">hal-01159586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverting for a deterministic surface gravity wave using he sensitivity kernel approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 135 (4), pp.1789-1799. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4867374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoimmune Myopathy Due To Statin Treatment In An Elderly Woman</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the medical causes of death in cerebral palsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Sordet-Guepet</w:t>
+                <w:t xml:space="preserve">A. Duruflé-Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Aubriot-Lorton</w:t>
+                <w:t xml:space="preserve">A. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Manckoundia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jgs.12789⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (1), pp.24-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2013.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01159586v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-angle sensitivity kernels for sound-speed perturbations in a shallow ocean</w:t>
+                <w:t xml:space="preserve">Shallow water acoustic tomography from angle measurements instead of travel-time measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 134 (1), pp.88-96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4809650⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 134, pp.EL373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4820468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853765v1</w:t>
+                <w:t xml:space="preserve">hal-00874955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow water acoustic tomography from angle measurements instead of travel-time measurements</w:t>
+                <w:t xml:space="preserve">Time-angle sensitivity kernels for sound-speed perturbations in a shallow ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 134, pp.EL373. </w:t>
+              <w:t xml:space="preserve">, 2013, 134 (1), pp.88-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4820468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4809650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874955v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytical solution for the complete sensor network attitude estimation problem</w:t>
               </w:r>
@@ -5129,51 +5129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Oudompheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, pp.187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7462,291 +7462,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidelobes-Free Wavelet-Based Chirp Compression For Ultrasound Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental comparison of a Large Divergent Elements Sparse Array and Row-Column Array for 3D ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Abirizk</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khuram Faraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tamaraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Coffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201375⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379442v1</w:t>
+                <w:t xml:space="preserve">hal-05466340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental comparison of a Large Divergent Elements Sparse Array and Row-Column Array for 3D ultrasound imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tamaraoui</w:t>
+                <w:t xml:space="preserve">Sidelobes-Free Wavelet-Based Chirp Compression For Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Coffy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ralph Abirizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. </w:t>
+              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466340v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-spectral Matrix Fitting pour l’imagerie passive de la cavitation</w:t>
               </w:r>
@@ -7851,295 +7851,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Finite-Element Model of Probe Element in GPU Accelerated Ultrasound Image Simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+                <w:t xml:space="preserve">Understanding the Contribution of Adaptive Beamforming Combined with Ultrasound Localisation Microscopy for Super-Resolved Microvessel Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Voulgaridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachlan Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papageorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athens, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10306556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638660v1</w:t>
+                <w:t xml:space="preserve">hal-05483158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Contribution of Adaptive Beamforming Combined with Ultrasound Localisation Microscopy for Super-Resolved Microvessel Mapping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georgios Papageorgiou</w:t>
+                <w:t xml:space="preserve">Integrating Finite-Element Model of Probe Element in GPU Accelerated Ultrasound Image Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Athens, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10306556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483158v1</w:t>
+                <w:t xml:space="preserve">hal-04638660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimized mismatched filter for continuous emission ultrasound imaging</w:t>
               </w:r>
@@ -8478,161 +8478,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbubble detection with adaptive beamforming for Ultrasound Localization Microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BB p-DAS, an extension of p-DAS to baseband domain for Doppler imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Walid Aissani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
+                <w:t xml:space="preserve">Pierre Ecarlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Venise, Italy. </w:t>
+              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Venice, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9957526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277216v1</w:t>
+                <w:t xml:space="preserve">hal-04842356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des Outils de Recherche pour la Pédagogie en Imagerie Médicale Ultrasonore</w:t>
               </w:r>
@@ -8733,559 +8733,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BB p-DAS, an extension of p-DAS to baseband domain for Doppler imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbubble detection with adaptive beamforming for Ultrasound Localization Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Corazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ecarlat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Herve Liebgott</w:t>
+                <w:t xml:space="preserve">Abderrahmane Walid Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Venice, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Venise, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9957526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842356v1</w:t>
+                <w:t xml:space="preserve">hal-04277216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pisarenko Class Beamformer Applied to Passive Acoustic Mapping of Ultrasound Cavitation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Varray</w:t>
+                <w:t xml:space="preserve">Dispersive Grid-free Orthogonal Matching Pursuit for Modal Estimation in Ocean Acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paviet-Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dorffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1061-1064, </w:t>
+              <w:t xml:space="preserve">ICASSP 2020 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.4602-4606, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240246v1</w:t>
+                <w:t xml:space="preserve">hal-02902490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Sparse Array for 3D Passive Cavitation Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Pisarenko Class Beamformer Applied to Passive Acoustic Mapping of Ultrasound Cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sivadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Polichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States. pp.1-4, </w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1061-1064, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070225v1</w:t>
+                <w:t xml:space="preserve">hal-03240246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive Grid-free Orthogonal Matching Pursuit for Modal Estimation in Ocean Acoustics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnel</w:t>
+                <w:t xml:space="preserve">Using Sparse Array for 3D Passive Cavitation Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sivadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.4602-4606, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902490v2</w:t>
+                <w:t xml:space="preserve">hal-03070225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved microbubble (MB) Localisation Using Particle Detecting algorithm: Evaluation of Algorithm Performance for Different Beamforming Methods</w:t>
               </w:r>
@@ -9669,90 +9669,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time ultrasonic imaging with a nonlinear beamformer based on p-th root compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Polichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9793,282 +9793,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception of an underwater prototype array: from simulation design to mechanical assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drone localization and identification using an acoustic array and supervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Muschinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Intelligence and Machine Learning in Defense Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France. pp.13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2533039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348425v1</w:t>
+                <w:t xml:space="preserve">hal-02385442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drone localization and identification using an acoustic array and supervised learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+                <w:t xml:space="preserve">Investigation on 3D high frame rate imaging with motion compensation (MoCo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence and Machine Learning in Defense Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385442v1</w:t>
+                <w:t xml:space="preserve">hal-02352623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation de sources de bruit en prospection minière sous-marine : une preuve de concept</w:t>
               </w:r>
@@ -10175,103 +10171,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural mechanical wave detection using ultrafast ultrasound and velocity Clutter Filter Wave Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Salles</w:t>
+                <w:t xml:space="preserve">Vincent Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Perrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+                <w:t xml:space="preserve">Asbjørn Støylen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Løvstakken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">hot TOPIics in IMaging(TOPIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Les Houches, France</w:t>
@@ -10286,156 +10282,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on 3D high frame rate imaging with motion compensation (MoCo)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Garcia</w:t>
+                <w:t xml:space="preserve">Conception of an underwater prototype array: from simulation design to mechanical assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Jaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Finez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352623v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abysound, an end to end system for noise impact measurement of deep sea mining production tool</w:t>
               </w:r>
@@ -10810,64 +10810,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement d'antenne adaptatif robuste appliqué à l'imagerie passive de la cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Polichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10912,291 +10912,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jointly Optimized Modulation/Filtering Technique for Pseudo-Orthogonal Binary Sequences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Beamforming Methods on Velocity Estimation: in vitro Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Mehdi Benane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+                <w:t xml:space="preserve">M. Polichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Varray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ultrasonics Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580025⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987969v1</w:t>
+                <w:t xml:space="preserve">hal-01894167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Beamforming Methods on Velocity Estimation: in vitro Experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Perrot</w:t>
+                <w:t xml:space="preserve">Jointly Optimized Modulation/Filtering Technique for Pseudo-Orthogonal Binary Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bujoreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Liebgott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Nicolas</w:t>
+                <w:t xml:space="preserve">Yanis Mehdi Benane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Varray</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. </w:t>
+              <w:t xml:space="preserve">International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894167v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Resolution Enhancement Technique for Ultrafast Coded Medical Ultrasound</w:t>
               </w:r>
@@ -11307,64 +11307,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced beamforming techniques for passive imaging of stable and inertial cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Polichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Béra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11657,77 +11657,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Enhanced Chirp Modulated Golay Code for Ultrasound Diverging Wave Compounding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Mehdi Benane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bujoreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11921,51 +11921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computationally efficient nonlinear beamformer based on p-th root signal compression for enhanced ultrasound B-mode imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Polichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Matrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12036,489 +12036,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous coded plane wave imaging in ultrasound: problem formulation and constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Friboulet</w:t>
+                <w:t xml:space="preserve">Dynamic imaging of a gravity wave caused by laser-induced breakdown in a fluid waveguide using acoustic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP), 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2017 - Forum Acusticum 2017 - 173rd Meeting of The Acoustical Society of America and the 8th Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Boston, MA, United States. pp.3589-3589</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572492v1</w:t>
+                <w:t xml:space="preserve">hal-01961429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Volume-Rate 3-D Ultrasound Imaging Based on Motion Compensation: A Feasibility Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse Problem Approaches for Coded High Frame Rate Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bujoreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
+              <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pacific Grove, CA., USA, Unknown Region. pp.1007-1011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609166v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic imaging of a gravity wave caused by laser-induced breakdown in a fluid waveguide using acoustic waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Simultaneous coded plane wave imaging in ultrasound: problem formulation and constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bujoreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2017 - Forum Acusticum 2017 - 173rd Meeting of The Acoustical Society of America and the 8th Forum Acusticum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP), 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961429v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Problem Approaches for Coded High Frame Rate Ultrasound Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+                <w:t xml:space="preserve">High-Volume-Rate 3-D Ultrasound Imaging Based on Motion Compensation: A Feasibility Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Friboulet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Pacific Grove, CA., USA, Unknown Region. pp.1007-1011</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922106v1</w:t>
+                <w:t xml:space="preserve">hal-01609166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A BVMF-B algorithm for nonconvex nonlinear regularized decomposition of spectral x-ray projection images</w:t>
               </w:r>
@@ -12608,90 +12608,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical and experimental comparison of the deconvolution methods for moving sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Quyen I Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Oudompheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BeBec 2016 - 6th Berlin Beamforming Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12837,51 +12837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Deconvolution for Moving-Source Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Quyen I Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Oudompheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13088,64 +13088,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic trajectory correction to improve mapping of moving sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Oudompheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2016 - 171st Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13183,51 +13183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac Motion estimation based on transverse oscillation and ultrafast diverging wave imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Joos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13408,77 +13408,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive synthetic aperture array to improve noise mapping of a moving ship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Oudompheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2015 - OCEANS '15 MTS/IEEE. Discovering Sustainable Ocean Energy for a New World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13497,269 +13497,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions codées par ondes planes en imagerie ultrasonore ultra-rapide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+                <w:t xml:space="preserve">Source depth discrimination: An evaluation and comparison of several classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASA Fall 2015 : 170th Meeting of the Acoustical Society of America </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Jacksonville, United States. 4pUw2 - </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4934068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232553v1</w:t>
+                <w:t xml:space="preserve">hal-01611535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source depth discrimination: An evaluation and comparison of several classifiers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+                <w:t xml:space="preserve">Emissions codées par ondes planes en imagerie ultrasonore ultra-rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASA Fall 2015 : 170th Meeting of the Acoustical Society of America </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611535v1</w:t>
+                <w:t xml:space="preserve">hal-01232553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical and experimental comparison of the iterative equivalent source method and the generalized inverse beamforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Oudompheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13830,740 +13830,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01037969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frequency method for blind separation of an anechoic mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sound-speed tomography using angle sensitivity-kernels in an ultrasonic waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t>
+                <w:t xml:space="preserve">Hacheme Ayasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Oudompheng</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.n/c</w:t>
+              <w:t xml:space="preserve">UA 2014 - 2nd international conference and exhibition on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060142v1</w:t>
+                <w:t xml:space="preserve">hal-01060140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound-speed tomography using angle sensitivity-kernels in an ultrasonic waveguide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Aulanier</w:t>
+                <w:t xml:space="preserve">A frequency method for blind separation of an anechoic mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Oudompheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacheme Ayasso</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UA 2014 - 2nd international conference and exhibition on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060140v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure d'angles par double formation de voies appliquée à la tomographie acoustique sous-marine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Aulanier</w:t>
+                <w:t xml:space="preserve">Modélisation temporelle des sources acoustiques d'un bâtiment marin ou sous-marin en mouvement dans le champ lointain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Oudompheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gervaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID225</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877115v1</w:t>
+                <w:t xml:space="preserve">hal-00877147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation temporelle des sources acoustiques d'un bâtiment marin ou sous-marin en mouvement dans le champ lointain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t>
+                <w:t xml:space="preserve">Mesure d'angles par double formation de voies appliquée à la tomographie acoustique sous-marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID261</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877147v1</w:t>
+                <w:t xml:space="preserve">hal-00877115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification passive en milieux acoustiques faiblement visqueux Expérimentations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
+                <w:t xml:space="preserve">Time-angle ocean acoustic tomography using sensitivity kernels: The forward problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.005018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4798812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881498v1</w:t>
+                <w:t xml:space="preserve">hal-00841118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-angle ocean acoustic tomography using sensitivity kernels: The forward problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Aulanier</w:t>
+                <w:t xml:space="preserve">Identification passive en milieux acoustiques faiblement visqueux Expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4798812⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00841118v1</w:t>
+                <w:t xml:space="preserve">hal-00881498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations Temps-Fréquence de la classe de puissance basées sur l'invariant océanique</w:t>
               </w:r>
@@ -15020,51 +15020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15416,468 +15416,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double multiple signal characterization active large band (D-MUSICAL) for extrac- tion of observable in acoustic tomography</w:t>
+                <w:t xml:space="preserve">Double MUSIC Actif Large bande pour la tomographie sous-marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, San Diego, California, United States</w:t>
+              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679858v1</w:t>
+                <w:t xml:space="preserve">hal-00625550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double MUSIC Actif Large bande pour la tomographie sous-marine</w:t>
+                <w:t xml:space="preserve">Double multiple signal characterization active large band (D-MUSICAL) for extrac- tion of observable in acoustic tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID215</w:t>
+              <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, San Diego, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625550v1</w:t>
+                <w:t xml:space="preserve">hal-00679858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction-of-arrival, direction-of-departure and travel-time sensivity kernels obtained through double beamforming in shallow water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Aulanier</w:t>
+                <w:t xml:space="preserve">Dynamic tomography of a gravity wave at the interface of an ultrasonic fluid waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States. pp.2454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3654859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625379v1</w:t>
+                <w:t xml:space="preserve">hal-00640067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic tomography of a gravity wave at the interface of an ultrasonic fluid waveguide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Marandet</w:t>
+                <w:t xml:space="preserve">Direction-of-arrival, direction-of-departure and travel-time sensivity kernels obtained through double beamforming in shallow water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.453-460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3654859⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00640067v1</w:t>
+                <w:t xml:space="preserve">hal-00625379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplitude and travel-time sensitivity kernels for a density change : experimental validation at the laboratory scale</w:t>
               </w:r>
@@ -16298,256 +16298,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive identification of acoustic propagation media with viscous damping</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
+                <w:t xml:space="preserve">Perspective of tomography inversion using direction-of-arrival and direction-of-departure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sprinsky</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2011 - 19th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Barcelone, Spain. pp.#1569425187 session SPA-P1</w:t>
+              <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642223v1</w:t>
+                <w:t xml:space="preserve">hal-00841126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspective of tomography inversion using direction-of-arrival and direction-of-departure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Aulanier</w:t>
+                <w:t xml:space="preserve">Passive identification of acoustic propagation media with viscous damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sprinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2011 - 19th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Barcelone, Spain. pp.#1569425187 session SPA-P1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841126v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive geoacoustic inversion in a dispersive waveguide</w:t>
               </w:r>
@@ -16765,230 +16765,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a target in shallow water using the feedback phenomenon : a small-scale experimental demonstration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Marandet</w:t>
+                <w:t xml:space="preserve">Spatial and Temporal High Resolution shallow water tomography in an ultrasonic tank : imaging a thermal plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2010 - 160th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Cancun, Mexico. pp.2460</w:t>
+              <w:t xml:space="preserve">ECUA 2010 - 10th European Conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599617v1</w:t>
+                <w:t xml:space="preserve">hal-00599611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal High Resolution shallow water tomography in an ultrasonic tank : imaging a thermal plume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of a target in shallow water using the feedback phenomenon : a small-scale experimental demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECUA 2010 - 10th European Conference on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Acoustics 2010 - 160th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Cancun, Mexico. pp.2460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599611v1</w:t>
+                <w:t xml:space="preserve">hal-00599617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source localisation in deep water using waveguide invariant distribution</w:t>
               </w:r>
@@ -17387,459 +17387,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends for shallow water acoustic tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ion Iturbe</w:t>
+                <w:t xml:space="preserve">Frequency warping for waveguide characterization with a single hydrophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop in Signal Processing for Marine and Seismic Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">OCEANS 2009 - OCEANS '09 MTS/IEEE. Marine Technology for our Future: Global and Local Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Biloxi, United States. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378293v1</w:t>
+                <w:t xml:space="preserve">hal-00440519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode characterization in shallow water using warping tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnel</w:t>
+                <w:t xml:space="preserve">Detection and localization of a target in shallox water between two source-receive ultrasonic arrays: a small scale experiment demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2009 - 157th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Portland, United States. pp.2541-2541</w:t>
+              <w:t xml:space="preserve">Acoustics 2009 - 158th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386483v1</w:t>
+                <w:t xml:space="preserve">hal-00599609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and localization of a target in shallox water between two source-receive ultrasonic arrays: a small scale experiment demonstration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Mode characterization in shallow water using warping tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2009 - 158th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">Acoustics 2009 - 157th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Portland, United States. pp.2541-2541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599609v1</w:t>
+                <w:t xml:space="preserve">hal-00386483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency warping for waveguide characterization with a single hydrophone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnel</w:t>
+                <w:t xml:space="preserve">New trends for shallow water acoustic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2009 - OCEANS '09 MTS/IEEE. Marine Technology for our Future: Global and Local Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Biloxi, United States. pp.n/c</w:t>
+              <w:t xml:space="preserve">2nd Workshop in Signal Processing for Marine and Seismic Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440519v1</w:t>
+                <w:t xml:space="preserve">hal-00378293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid inversion in shallow water with a single receiver using modal time-frequency pattern extraction</w:t>
               </w:r>
@@ -18510,239 +18510,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode sign estimation to improve source depth estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source localization on a single hydrophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Torras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2008 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2008 - OCEANS '08 MTS/IEEE. Oceans, Poles and Climate: Technological Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Quebec City, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS.2008.5151936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00280233v1</w:t>
+                <w:t xml:space="preserve">hal-00321247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source localization on a single hydrophone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mode sign estimation to improve source depth estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2008 - OCEANS '08 MTS/IEEE. Oceans, Poles and Climate: Technological Challenges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2008 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, Nevada, United States. pp.SAM-P3.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANS.2008.5151936⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00321247v1</w:t>
+                <w:t xml:space="preserve">hal-00280233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean acoustic tomography using a double-beamforming algorithm.</w:t>
               </w:r>
@@ -19487,223 +19487,223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-frequency representations matched to guided waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localisation de sources en milieu petits fonds par utilisation des propriétés de la phase des modes normaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">May 2006, pp.440-443</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caractérisation du milieu Marin (CMM'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139891v1</w:t>
+                <w:t xml:space="preserve">hal-00133154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de sources en milieu petits fonds par utilisation des propriétés de la phase des modes normaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-frequency representations matched to guided waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Brest, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">May 2006, pp.440-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133154v1</w:t>
+                <w:t xml:space="preserve">hal-00139891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIME-FREQUENCY REPRESENTATIONS MATCHED TO GUIDED WAVES</w:t>
               </w:r>
@@ -19983,55 +19983,55 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20eme Colloque sur le Traitement du Signal et des Images (GRETSI 05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain la Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -20212,55 +20212,55 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20eme Colloque sur le Traitement du Signal et des Images (GRETSI 07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain la Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -20915,51 +20915,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19eme Colloque sur le Traitement du Signal et des Images (GRETSI 03)</w:t>
+              <w:t xml:space="preserve">GRETSI 2003 - 19ème Colloque sur le Traitement du Signal et des Images (GRETSI 03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.201-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -21226,51 +21226,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18eme Colloque sur le Traitement du Signal et des Images (GRETSI 01)</w:t>
+              <w:t xml:space="preserve">GRETSI 2001 - 18ème Colloque sur le Traitement du Signal et des Images (GRETSI 01)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -21663,51 +21663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Walid Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21900,64 +21900,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMAGERIE HARMONIQUE ULTRASONORE PAR INVERSION D’IMPULSION A HAUTE CADENCE D’IMAGERIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Polichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22285,51 +22285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Voulgaridou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcdougall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Arthur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papageorgiou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2024.107451" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kauffmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3583178" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875805v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3427309" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Lachambre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2024.3416813" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Laroche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056898" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04511029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sivadon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3344165" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2023.3308486" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corazza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2023.3274512" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211725v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nicolet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bujoreanu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122412809" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Polichetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005513" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet-Salomon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dorffer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3109432" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fayet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/joe.2020.3004018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2020.3032345" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052309v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002447" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bador" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapuis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Varin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dullier-Taillefumier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.09.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5132939" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maldiney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leguy-Seguin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Prevel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajillah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thibault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.12.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Oudompheng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lamotte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2699260" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825183v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cachard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8040599" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Por&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baudet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2809553" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Conan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5009449" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Est&#232;ve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilhem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Leguy-Seguin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187296" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Audia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.10.206" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS7ZFR3G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426251v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen I Pham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.12.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611021v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4967506" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Carmona" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacoume" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.02.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003288" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118889v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Helmstetter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003289" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703944v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durufl&#233;-Tapin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebreton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauvergne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.11.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116095v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4867374" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159586v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Berthier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sordet-Guepet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aubriot-Lorton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manckoundia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.12789" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20E3F6D00191300FA8CB7DAA0CC401BF71C54174/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853765v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aulanier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809650" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874955v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4820468" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732179v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sprynski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.08.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KT9SW5X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875381v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Touz&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2267651" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marandet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Kuperman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4808111" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00672635v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3664083" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.01.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JQV95DQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797704v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-187" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00626450v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3592230" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680986v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick La Rizza" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654662" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3514503" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625344v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Iturbe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3621271" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557090v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lopatka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cristol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/304103" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515495v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Walker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3459855" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354661v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2009.2015166" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028109v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3158922" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365351v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2013907" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350960v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198849v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125653v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139888v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fattaccioli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272273v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reymann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Amarenco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de S&#232;ze" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2004.045765" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130066v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02732161v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rassent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494846v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980794" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379389v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201812" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494947v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201847" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379442v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abirizk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201375" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466340v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamaraoui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coffy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201529" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364477v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638660v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306556" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483158v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635280" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380662v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715287" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245333v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki-Seya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277210v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chavignon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306344" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277216v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Walid Aissani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958516" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848270v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842356v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ecarlat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957526" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240246v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0397" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070225v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251562" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902490v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054365" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070215v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Kanoulas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251433" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240218v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0096" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233664v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0402" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235350v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0398" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348425v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Jaumont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385442v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533039" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328927v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Thuy Pham" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094581v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asbj&#248;rn St&#248;ylen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse L&#248;vstakken" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352623v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272566v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bassila" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Berthet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Somaglino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Bouhier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867555" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328906v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348345v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345030v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987969v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Mehdi Benane" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894167v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polichetti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580186" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922104v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bujoreanu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Benane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liebgott" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957860v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. B&#233;ra" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729300v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301354v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067505" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301363v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553055" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599409v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825197v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Matrone" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stuart Savoia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091710" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572492v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953359" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609166v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961429v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922106v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745765v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2255656" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961428v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611031v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343760v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471696" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439630v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cloutier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728784" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961426v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265859v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0220" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624809v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961419v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232553v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pages" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611535v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934068" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037969v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060142v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendyam S. B. Ouedraogo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060140v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877115v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877147v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881498v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841118v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798812" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877121v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935405v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Bonneau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935400v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935396v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Cristea" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841121v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798965" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935410v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935409v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00576932v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679858v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625550v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625379v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640067v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654859" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640078v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935415v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640068v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640082v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642223v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sprinsky" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841126v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935413v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625354v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu Jiang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Oceans-Spain.2011.6003505" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599617v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599611v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599607v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599613v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539682v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539687v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378293v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386483v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599609v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440519v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440518v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447572v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447569v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chalindar" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447566v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Soares" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jesus" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420924v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386484v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280233v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321247v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Torras" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2008.5151936" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348777v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324547v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2008.5151937" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321317v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321316v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157941v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198853v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198844v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139891v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133154v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275417v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660685" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321274v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Verger" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dinten" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321290v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275423v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321289v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139893v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321302v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321299v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139894v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321304v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Glangeaud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321280v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321292v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321279v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321281v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321297v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321287v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02010202v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277228v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277234v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599381v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505475v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682432v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Le Ru" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Voulgaridou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcdougall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Arthur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papageorgiou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2024.107451" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kauffmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3583178" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875805v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3427309" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Lachambre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2024.3416813" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04511029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sivadon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3344165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Laroche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056898" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2023.3308486" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corazza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2023.3274512" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211725v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nicolet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bujoreanu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122412809" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Polichetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005513" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet-Salomon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dorffer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3109432" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fayet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/joe.2020.3004018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2020.3032345" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052309v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002447" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bador" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapuis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Varin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dullier-Taillefumier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.09.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5132939" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maldiney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leguy-Seguin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Prevel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajillah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thibault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.12.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cachard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8040599" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Oudompheng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lamotte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2699260" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Por&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baudet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2809553" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Conan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5009449" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Est&#232;ve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilhem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Leguy-Seguin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187296" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Audia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.10.206" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS7ZFR3G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426251v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen I Pham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.12.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611021v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4967506" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Carmona" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacoume" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.02.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003288" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118889v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Helmstetter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003289" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159586v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Berthier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sordet-Guepet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aubriot-Lorton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manckoundia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.12789" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20E3F6D00191300FA8CB7DAA0CC401BF71C54174/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116095v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4867374" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703944v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durufl&#233;-Tapin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebreton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauvergne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.11.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874955v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aulanier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4820468" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809650" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732179v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sprynski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.08.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KT9SW5X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875381v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Touz&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2267651" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marandet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Kuperman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4808111" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00672635v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3664083" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.01.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JQV95DQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797704v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-187" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00626450v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3592230" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680986v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick La Rizza" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654662" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3514503" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625344v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Iturbe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3621271" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557090v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lopatka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cristol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/304103" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515495v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Walker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3459855" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354661v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2009.2015166" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028109v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3158922" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365351v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2013907" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350960v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198849v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125653v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139888v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fattaccioli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272273v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reymann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Amarenco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de S&#232;ze" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2004.045765" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130066v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02732161v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rassent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494846v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980794" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379389v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201812" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494947v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201847" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466340v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamaraoui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coffy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201529" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379442v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abirizk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201375" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364477v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483158v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635280" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638660v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306556" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380662v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715287" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245333v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki-Seya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277210v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chavignon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306344" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842356v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ecarlat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957526" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848270v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277216v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Walid Aissani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958516" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902490v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054365" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240246v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0397" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070225v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251562" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070215v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Kanoulas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251433" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240218v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0096" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233664v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0402" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235350v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0398" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385442v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533039" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352623v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328927v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Thuy Pham" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094581v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asbj&#248;rn St&#248;ylen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse L&#248;vstakken" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348425v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Jaumont" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272566v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bassila" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Berthet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Somaglino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Bouhier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867555" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328906v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348345v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345030v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894167v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polichetti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580186" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987969v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Mehdi Benane" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922104v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bujoreanu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Benane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liebgott" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957860v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. B&#233;ra" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729300v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301354v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067505" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301363v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553055" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599409v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825197v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Matrone" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stuart Savoia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091710" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961429v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922106v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572492v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953359" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609166v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745765v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2255656" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961428v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611031v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343760v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471696" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439630v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cloutier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728784" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961426v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265859v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0220" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624809v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961419v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611535v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934068" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232553v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pages" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037969v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060140v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060142v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendyam S. B. Ouedraogo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877147v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877115v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841118v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798812" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881498v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877121v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935405v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Bonneau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935400v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935396v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Cristea" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841121v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798965" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935410v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935409v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00576932v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625550v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679858v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640067v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654859" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625379v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640078v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935415v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640068v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640082v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841126v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642223v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sprinsky" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935413v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625354v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu Jiang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Oceans-Spain.2011.6003505" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599611v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599617v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599607v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599613v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539682v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539687v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440519v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599609v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386483v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378293v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440518v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447572v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447569v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chalindar" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447566v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Soares" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jesus" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420924v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386484v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321247v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Torras" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2008.5151936" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280233v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348777v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324547v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2008.5151937" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321317v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321316v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157941v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198853v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198844v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133154v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139891v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275417v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660685" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321274v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Verger" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dinten" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321290v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275423v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321289v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139893v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321302v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321299v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139894v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321304v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Glangeaud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321280v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321292v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321279v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321281v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321297v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321287v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02010202v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277228v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277234v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599381v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505475v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682432v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Le Ru" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>