--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -650,274 +650,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Passive Cavitation Imaging Using Adaptive Beamforming and Matrix Array Transducer With Random Apodization</w:t>
+                <w:t xml:space="preserve">Nonlinear Beamforming Based on Amplitude Coherence Applied to Ultrasonic Imaging of Coarse-Grained Steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Sivadon</w:t>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Varray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
+                <w:t xml:space="preserve">Nans Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2023.3344165⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nondestructive Evaluation, Diagnostics and Prognostics of Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4056898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511029v1</w:t>
+                <w:t xml:space="preserve">hal-04322649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Beamforming Based on Amplitude Coherence Applied to Ultrasonic Imaging of Coarse-Grained Steels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3-D Passive Cavitation Imaging Using Adaptive Beamforming and Matrix Array Transducer With Random Apodization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sivadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+                <w:t xml:space="preserve">Francois Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nans Laroche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+                <w:t xml:space="preserve">Bruno Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nondestructive Evaluation, Diagnostics and Prognostics of Engineering Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (4), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (2), pp.238-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4056898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2023.3344165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322649v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D High Frame Rate Imaging With Motion Compensation (3-D HFR With MoCo): An Experimental Evaluation</w:t>
               </w:r>
@@ -1176,51 +1176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bujoreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1695,51 +1695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Polichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3822,554 +3822,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoimmune Myopathy Due To Statin Treatment In An Elderly Woman</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the medical causes of death in cerebral palsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Berthier</w:t>
+                <w:t xml:space="preserve">A. Duruflé-Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Sordet-Guepet</w:t>
+                <w:t xml:space="preserve">A. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Aubriot-Lorton</w:t>
+                <w:t xml:space="preserve">C. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Manckoundia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62, pp.991--992. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (1), pp.24-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jgs.12789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2013.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159586v1</w:t>
+                <w:t xml:space="preserve">hal-03703944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverting for a deterministic surface gravity wave using he sensitivity kernel approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autoimmune Myopathy Due To Statin Treatment In An Elderly Woman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Sordet-Guepet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Aubriot-Lorton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Manckoundia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4867374⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp.991--992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jgs.12789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116095v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the medical causes of death in cerebral palsy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverting for a deterministic surface gravity wave using he sensitivity kernel approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57 (1), pp.24-37. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (4), pp.1789-1799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2013.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4867374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703944v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow water acoustic tomography from angle measurements instead of travel-time measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An analytical solution for the complete sensor network attitude estimation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Aulanier</w:t>
+                <w:t xml:space="preserve">Nathalie Sprynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (4), pp.652-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2012.08.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4820468⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874955v1</w:t>
+                <w:t xml:space="preserve">hal-00732179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-angle sensitivity kernels for sound-speed perturbations in a shallow ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4387,218 +4399,206 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 134 (1), pp.88-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4809650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical solution for the complete sensor network attitude estimation problem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sprynski</w:t>
+                <w:t xml:space="preserve">Shallow water acoustic tomography from angle measurements instead of travel-time measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2012.08.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134, pp.EL373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4820468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00732179v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-Based Time-Frequency Representations for Underwater Acoustics</w:t>
               </w:r>
@@ -4812,286 +4812,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-receiver geoacoustic inversion using modal reversal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gervaise</w:t>
+                <w:t xml:space="preserve">Ward identities for visco-acoustic and visco elastic propagation media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sprynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (4), pp.484-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2012.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3664083⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672635v1</w:t>
+                <w:t xml:space="preserve">hal-00713208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ward identities for visco-acoustic and visco elastic propagation media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sprynski</w:t>
+                <w:t xml:space="preserve">Single-receiver geoacoustic inversion using modal reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2012.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (1), pp.119-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3664083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713208v1</w:t>
+                <w:t xml:space="preserve">hal-00672635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-Capon and Double-MUSICAL for arrival separation in an acoustic waveguide</w:t>
               </w:r>
@@ -5220,51 +5220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal depth function estimation using time-frequency analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7051,357 +7051,357 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02732161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (124)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (125)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Framerate B-Mode Ultrasound Imaging Using Continuous Emission</w:t>
+                <w:t xml:space="preserve">Continuous Emission Ultrasound for M-Mode Imaging Based on an Inverse Problem Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 22nd International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Houston, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494846v1</w:t>
+                <w:t xml:space="preserve">hal-05494947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation of Continuous Emission Ultrafast Ultrasound Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Framerate B-Mode Ultrasound Imaging Using Continuous Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2025 IEEE 22nd International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Houston, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379389v1</w:t>
+                <w:t xml:space="preserve">hal-05494846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Emission Ultrasound for M-Mode Imaging Based on an Inverse Problem Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Validation of Continuous Emission Ultrafast Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7411,617 +7411,613 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Utrecht, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494947v1</w:t>
+                <w:t xml:space="preserve">hal-05379389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental comparison of a Large Divergent Elements Sparse Array and Row-Column Array for 3D ultrasound imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sidelobes-Free Wavelet-Based Chirp Compression For Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khuram Faraz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ralph Abirizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201529⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466340v1</w:t>
+                <w:t xml:space="preserve">hal-05379442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidelobes-Free Wavelet-Based Chirp Compression For Ultrasound Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tamraoui</w:t>
+                <w:t xml:space="preserve">Time-domain Beamforming for Room Acoustics Analysis based on Reverberant Field Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Gelvez-Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Abirizk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Utrecht, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad, India. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10889527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379442v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-spectral Matrix Fitting pour l’imagerie passive de la cavitation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental comparison of a Large Divergent Elements Sparse Array and Row-Column Array for 3D ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Bera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Varray</w:t>
+                <w:t xml:space="preserve">Khuram Faraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tamaraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Coffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364477v1</w:t>
+                <w:t xml:space="preserve">hal-05466340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Contribution of Adaptive Beamforming Combined with Ultrasound Localisation Microscopy for Super-Resolved Microvessel Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasiliki Voulgaridou</w:t>
+                <w:t xml:space="preserve">Cross-spectral Matrix Fitting pour l’imagerie passive de la cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georgios Papageorgiou</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483158v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Finite-Element Model of Probe Element in GPU Accelerated Ultrasound Image Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8070,612 +8066,612 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10306556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized mismatched filter for continuous emission ultrasound imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+                <w:t xml:space="preserve">Understanding the Contribution of Adaptive Beamforming Combined with Ultrasound Localisation Microscopy for Super-Resolved Microvessel Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Voulgaridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachlan Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papageorgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO) 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715287⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athens, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380662v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de microbulles par la théorie de la décision pour l'imagerie par localisation ultrasonore</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
+                <w:t xml:space="preserve">An optimized mismatched filter for continuous emission ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.100469, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245333v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive beamforming combined with decision theory-based detection for ultrasound localization microscopy</w:t>
+                <w:t xml:space="preserve">Identification de microbulles par la théorie de la décision pour l'imagerie par localisation ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10306344⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04277210v1</w:t>
+                <w:t xml:space="preserve">hal-04245333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BB p-DAS, an extension of p-DAS to baseband domain for Doppler imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Herve Liebgott</w:t>
+                <w:t xml:space="preserve">Adaptive beamforming combined with decision theory-based detection for ultrasound localization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Corazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chavignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9957526⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Sep 2023, Montreal, Canada. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10306344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842356v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des Outils de Recherche pour la Pédagogie en Imagerie Médicale Ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8703,759 +8699,759 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbubble detection with adaptive beamforming for Ultrasound Localization Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Walid Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venise, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive Grid-free Orthogonal Matching Pursuit for Modal Estimation in Ocean Acoustics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+                <w:t xml:space="preserve">BB p-DAS, an extension of p-DAS to baseband domain for Doppler imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ecarlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054365⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Venice, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9957526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902490v2</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pisarenko Class Beamformer Applied to Passive Acoustic Mapping of Ultrasound Cavitation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Varray</w:t>
+                <w:t xml:space="preserve">Improved microbubble (MB) Localisation Using Particle Detecting algorithm: Evaluation of Algorithm Performance for Different Beamforming Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Voulgaridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachlan Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Kanoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0397⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Las Vegas (virtual ), United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240246v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Sparse Array for 3D Passive Cavitation Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Pisarenko Class Beamformer Applied to Passive Acoustic Mapping of Ultrasound Cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sivadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Polichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251562⟩</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1061-1064, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070225v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved microbubble (MB) Localisation Using Particle Detecting algorithm: Evaluation of Algorithm Performance for Different Beamforming Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasiliki Voulgaridou</w:t>
+                <w:t xml:space="preserve">Using Sparse Array for 3D Passive Cavitation Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sivadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Las Vegas (virtual ), United States. pp.1-4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251433⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070215v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive grid-free algorithm applied on real data for modal estimation in ocean acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Paviet</w:t>
+                <w:t xml:space="preserve">Dispersive Grid-free Orthogonal Matching Pursuit for Modal Estimation in Ocean Acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paviet-Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dorffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9478,2230 +9474,2230 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0096⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2020 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.4602-4606, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240218v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic localization and identification of drones with a disturbance source</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+                <w:t xml:space="preserve">Dispersive grid-free algorithm applied on real data for modal estimation in ocean acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dorffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FA 2020 - Forum Acusticum 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1989-1990, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03233664v1</w:t>
+                <w:t xml:space="preserve">hal-03240218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time ultrasonic imaging with a nonlinear beamformer based on p-th root compression</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nans Laroche</w:t>
+                <w:t xml:space="preserve">Acoustic localization and identification of drones with a disturbance source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Muschinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0398⟩</w:t>
+              <w:t xml:space="preserve">FA 2020 - Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon (virtual), France. pp.3149-3154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235350v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drone localization and identification using an acoustic array and supervised learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+                <w:t xml:space="preserve">Real-time ultrasonic imaging with a nonlinear beamformer based on p-th root compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Polichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence and Machine Learning in Defense Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2533039⟩</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.47-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385442v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on 3D high frame rate imaging with motion compensation (MoCo)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Garcia</w:t>
+                <w:t xml:space="preserve">Conception of an underwater prototype array: from simulation design to mechanical assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Jaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Finez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352623v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de sources de bruit en prospection minière sous-marine : une preuve de concept</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gia-Thuy Pham</w:t>
+                <w:t xml:space="preserve">Drone localization and identification using an acoustic array and supervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Muschinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Intelligence and Machine Learning in Defense Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France. pp.13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2533039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328927v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural mechanical wave detection using ultrafast ultrasound and velocity Clutter Filter Wave Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Perrot</w:t>
+                <w:t xml:space="preserve">Localisation de sources de bruit en prospection minière sous-marine : une preuve de concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gia-Thuy Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">hot TOPIics in IMaging(TOPIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Les Houches, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094581v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception of an underwater prototype array: from simulation design to mechanical assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Baron</w:t>
+                <w:t xml:space="preserve">Natural mechanical wave detection using ultrafast ultrasound and velocity Clutter Filter Wave Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arthur Finez</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asbjørn Støylen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Løvstakken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">hot TOPIics in IMaging(TOPIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348425v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abysound, an end to end system for noise impact measurement of deep sea mining production tool</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation on 3D high frame rate imaging with motion compensation (MoCo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272566v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution source localization in underwater acoustics for deep sea mining monitoring</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abysound, an end to end system for noise impact measurement of deep sea mining production tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Bassila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Somaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Edith Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328906v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation et identification acoustique de drones par mesures d'antennerie et apprentissage supervisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High resolution source localization in underwater acoustics for deep sea mining monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gia-Thuy Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Muschinowski</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348345v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement d'antenne adaptatif robuste appliqué à l'imagerie passive de la cavitation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Bera</w:t>
+                <w:t xml:space="preserve">Localisation et identification acoustique de drones par mesures d'antennerie et apprentissage supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Muschinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345030v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Beamforming Methods on Velocity Estimation: in vitro Experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Varray</w:t>
+                <w:t xml:space="preserve">Traitement d'antenne adaptatif robuste appliqué à l'imagerie passive de la cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Polichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01894167v1</w:t>
+                <w:t xml:space="preserve">hal-02345030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jointly Optimized Modulation/Filtering Technique for Pseudo-Orthogonal Binary Sequences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Resolution Enhancement Technique for Ultrafast Coded Medical Ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Mehdi Benane</w:t>
+                <w:t xml:space="preserve">D. Bujoreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Benane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ultrasonics Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Signal Processing Conference (Eusipco)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rome, Italy. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987969v1</w:t>
+                <w:t xml:space="preserve">hal-01922104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Resolution Enhancement Technique for Ultrafast Coded Medical Ultrasound</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Beamforming Methods on Velocity Estimation: in vitro Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.M. Benane</w:t>
+                <w:t xml:space="preserve">M. Polichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Liebgott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Basset</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Varray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (Eusipco)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922104v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced beamforming techniques for passive imaging of stable and inertial cavitation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. C. Béra</w:t>
+                <w:t xml:space="preserve">Jointly Optimized Modulation/Filtering Technique for Pseudo-Orthogonal Binary Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bujoreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cachard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yanis Mehdi Benane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonic Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957860v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental assessment of functional beamforming for source quantification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+                <w:t xml:space="preserve">Advanced beamforming techniques for passive imaging of stable and inertial cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Polichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Béra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BeBeC 2018 -7th Berlin Beamforming Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonic Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729300v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic imaging of a gravity wave caused by laser-induced breakdown in a fluid waveguide using multi-reverberated ultrasonic waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Numerical and experimental assessment of functional beamforming for source quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2018 - 174th Meeting of The Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BeBeC 2018 -7th Berlin Beamforming Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301354v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Enhanced Chirp Modulated Golay Code for Ultrasound Diverging Wave Compounding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Mehdi Benane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bujoreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11709,1044 +11705,1070 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 26th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, France. pp.81-85, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Coded Plane Wave Imaging: Implementation on a Research Echograph</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Bernard</w:t>
+                <w:t xml:space="preserve">Dynamic imaging of a gravity wave caused by laser-induced breakdown in a fluid waveguide using multi-reverberated ultrasonic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics 2018 - 174th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Victoria, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5067505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599409v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computationally efficient nonlinear beamformer based on p-th root signal compression for enhanced ultrasound B-mode imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous Coded Plane Wave Imaging: Implementation on a Research Echograph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bujoreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825197v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic imaging of a gravity wave caused by laser-induced breakdown in a fluid waveguide using acoustic waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnel</w:t>
+                <w:t xml:space="preserve">A computationally efficient nonlinear beamformer based on p-th root signal compression for enhanced ultrasound B-mode imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Polichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Matrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stuart Savoia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2017 - Forum Acusticum 2017 - 173rd Meeting of The Acoustical Society of America and the 8th Forum Acusticum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8091710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961429v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Problem Approaches for Coded High Frame Rate Ultrasound Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Bujoreanu</w:t>
+                <w:t xml:space="preserve">Dynamic imaging of a gravity wave caused by laser-induced breakdown in a fluid waveguide using acoustic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Pacific Grove, CA., USA, Unknown Region. pp.1007-1011</w:t>
+              <w:t xml:space="preserve">Acoustics 2017 - Forum Acusticum 2017 - 173rd Meeting of The Acoustical Society of America and the 8th Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Boston, MA, United States. pp.3589-3589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922106v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous coded plane wave imaging in ultrasound: problem formulation and constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Friboulet</w:t>
+                <w:t xml:space="preserve">Inverse Problem Approaches for Coded High Frame Rate Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bujoreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP), 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pacific Grove, CA., USA, Unknown Region. pp.1007-1011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572492v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Volume-Rate 3-D Ultrasound Imaging Based on Motion Compensation: A Feasibility Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Joos</w:t>
+                <w:t xml:space="preserve">Simultaneous coded plane wave imaging in ultrasound: problem formulation and constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bujoreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP), 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609166v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BVMF-B algorithm for nonconvex nonlinear regularized decomposition of spectral x-ray projection images</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-Volume-Rate 3-D Ultrasound Imaging Based on Motion Compensation: A Feasibility Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745765v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical and experimental comparison of the deconvolution methods for moving sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Lamotte</w:t>
+                <w:t xml:space="preserve">A BVMF-B algorithm for nonconvex nonlinear regularized decomposition of spectral x-ray projection images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Quyen I Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Oudompheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BeBec 2016 - 6th Berlin Beamforming Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Medical Imaging 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Orlando, Floride, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2255656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961428v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination en immersion de sources ultra-basse fréquence à l'aide d'une antenne horizontale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12788,883 +12810,874 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SERENADE 2016 : Surveillance, étude et reconnaissance de l'environnement marin par acoustique discrète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Deconvolution for Moving-Source Localization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A theoretical and experimental comparison of the deconvolution methods for moving sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Quyen I Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Oudompheng</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BeBec 2016 - 6th Berlin Beamforming Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343760v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frame-rate velocity vector imaging echocardiography: an in vitro evaluation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sparse Deconvolution for Moving-Source Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Quyen I Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Oudompheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728784⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.355-359, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7471696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439630v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic trajectory correction to improve mapping of moving sources</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-frame-rate velocity vector imaging echocardiography: an in vitro evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2016 - 171st Meeting of The Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961426v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Motion estimation based on transverse oscillation and ultrafast diverging wave imaging</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic trajectory correction to improve mapping of moving sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Oudompheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2016 - 171st Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Salt Lake City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265859v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination en immersion : évaluation et comparaison de différents classifieurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+                <w:t xml:space="preserve">Cardiac Motion estimation based on transverse oscillation and ultrafast diverging wave imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude Acoustique et Applications Navales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624809v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive synthetic aperture array to improve noise mapping of a moving ship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Oudompheng</w:t>
+                <w:t xml:space="preserve">Discrimination en immersion : évaluation et comparaison de différents classifieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2015 - OCEANS '15 MTS/IEEE. Discovering Sustainable Ocean Energy for a New World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">Journées d'étude Acoustique et Applications Navales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961419v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source depth discrimination: An evaluation and comparison of several classifiers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+                <w:t xml:space="preserve">Passive synthetic aperture array to improve noise mapping of a moving ship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Oudompheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASA Fall 2015 : 170th Meeting of the Acoustical Society of America </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OCEANS 2015 - OCEANS '15 MTS/IEEE. Discovering Sustainable Ocean Energy for a New World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Gênes, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611535v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions codées par ondes planes en imagerie ultrasonore ultra-rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13679,799 +13692,769 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical and experimental comparison of the iterative equivalent source method and the generalized inverse beamforming</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Q. Leclere</w:t>
+                <w:t xml:space="preserve">Source depth discrimination: An evaluation and comparison of several classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BeBeC 2014 - 5th Berlin Beamforming Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASA Fall 2015 : 170th Meeting of the Acoustical Society of America </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Jacksonville, United States. 4pUw2 - </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4934068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01037969v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound-speed tomography using angle sensitivity-kernels in an ultrasonic waveguide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hacheme Ayasso</w:t>
+                <w:t xml:space="preserve">A theoretical and experimental comparison of the iterative equivalent source method and the generalized inverse beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Oudompheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UA 2014 - 2nd international conference and exhibition on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">BeBeC 2014 - 5th Berlin Beamforming Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Berlin, Germany. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060140v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01037969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frequency method for blind separation of an anechoic mixture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t>
+                <w:t xml:space="preserve">Sound-speed tomography using angle sensitivity-kernels in an ultrasonic waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacheme Ayasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Oudompheng</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.n/c</w:t>
+              <w:t xml:space="preserve">UA 2014 - 2nd international conference and exhibition on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060142v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation temporelle des sources acoustiques d'un bâtiment marin ou sous-marin en mouvement dans le champ lointain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A frequency method for blind separation of an anechoic mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Oudompheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID261</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877147v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure d'angles par double formation de voies appliquée à la tomographie acoustique sous-marine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Aulanier</w:t>
+                <w:t xml:space="preserve">Représentations Temps-Fréquence de la classe de puissance basées sur l'invariant océanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID225</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877115v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-angle ocean acoustic tomography using sensitivity kernels: The forward problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of sensitivity kernels to image an gravity wave in an ultrasonic waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UA 3013 - 1st International Conference and Exhibition on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Corfou, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841118v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification passive en milieux acoustiques faiblement visqueux Expérimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14513,1049 +14496,1101 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations Temps-Fréquence de la classe de puissance basées sur l'invariant océanique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+                <w:t xml:space="preserve">Time-angle ocean acoustic tomography using sensitivity kernels: The forward problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.005018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4798812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877121v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of sensitivity kernels to image an gravity wave in an ultrasonic waveguide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure d'angles par double formation de voies appliquée à la tomographie acoustique sous-marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lenaic Bonneau</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UA 3013 - 1st International Conference and Exhibition on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Corfou, Greece</w:t>
+              <w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935405v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waveguide invariant-based spectrogram for modal dispersion analysis with perspective for low-frequency geoacoustic inversion at short-range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnel</w:t>
+                <w:t xml:space="preserve">Modélisation temporelle des sources acoustiques d'un bâtiment marin ou sous-marin en mouvement dans le champ lointain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Oudompheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gervaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendyam S. B. Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UA 3013 - 1st International Conference and Exhibition on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Corfou, Greece</w:t>
+              <w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935400v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of time and angle variations for perturbations in an acoustic oceanic waveguide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Herve Liebgott</w:t>
+                <w:t xml:space="preserve">Waveguide invariant-based spectrogram for modal dispersion analysis with perspective for low-frequency geoacoustic inversion at short-range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UA 3013 - 1st International Conference and Exhibition on Underwater Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Corfou, Greece. pp.n/c</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935396v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-angle ocean acoustic tomography using sensitivity kernels: Numerical and experimental inversion results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Estimation of time and angle variations for perturbations in an acoustic oceanic waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Cristea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UA 3013 - 1st International Conference and Exhibition on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Corfou, Greece. pp.n/c</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841121v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface acoustic tomography : imaging a gravity wave at the surface of an ultrasonic fluid waveguide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-angle ocean acoustic tomography using sensitivity kernels: Numerical and experimental inversion results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECUA 2012 - 11th European Conference on Underwater Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.005019-005025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4798965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935410v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observable variation estimation with 3d high-resolution methods on tank experiment for acoustic tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface acoustic tomography : imaging a gravity wave at the surface of an ultrasonic fluid waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECUA 2012 - 11th European Conference on Underwater Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Édimbourg, United Kingdom. pp.n/c</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Édimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935409v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal depth function estimation over a partial spanning VLA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnel</w:t>
+                <w:t xml:space="preserve">Observable variation estimation with 3d high-resolution methods on tank experiment for acoustic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.s/n</w:t>
+              <w:t xml:space="preserve">ECUA 2012 - 11th European Conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Édimbourg, United Kingdom. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576932v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double MUSIC Actif Large bande pour la tomographie sous-marine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+                <w:t xml:space="preserve">Amplitude and travel-time sensitivity kernels for a density change : experimental validation at the laboratory scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID215</w:t>
+              <w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625550v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double multiple signal characterization active large band (D-MUSICAL) for extrac- tion of observable in acoustic tomography</w:t>
+                <w:t xml:space="preserve">Double multiple signal characterization active large band (d-musical) for extraction of observable in acoustic tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
@@ -15577,426 +15612,426 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, San Diego, California, United States</w:t>
+              <w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679858v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic tomography of a gravity wave at the interface of an ultrasonic fluid waveguide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Marandet</w:t>
+                <w:t xml:space="preserve">Direction-of-arrival, direction-of-departure and travel-time sensivity kernels obtained through double beamforming in shallow water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.453-460</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640067v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction-of-arrival, direction-of-departure and travel-time sensivity kernels obtained through double beamforming in shallow water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Aulanier</w:t>
+                <w:t xml:space="preserve">Dynamic tomography of a gravity wave at the interface of an ultrasonic fluid waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States. pp.2454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3654859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625379v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude and travel-time sensitivity kernels for a density change : experimental validation at the laboratory scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Double MUSIC Actif Large bande pour la tomographie sous-marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.n.c</w:t>
+              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640078v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double multiple signal characterization active large band (d-musical) for extraction of observable in acoustic tomography</w:t>
+                <w:t xml:space="preserve">Double multiple signal characterization active large band (D-MUSICAL) for extrac- tion of observable in acoustic tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
@@ -16018,1196 +16053,1196 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States</w:t>
+              <w:t xml:space="preserve">, Oct 2011, San Diego, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935415v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the feedback effect through the physics of the diffraction-based sensitivity kernel for a target in shallow water: A small-scale experimental demonstration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick La Rizza</w:t>
+                <w:t xml:space="preserve">Modal depth function estimation over a partial spanning VLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.s/n</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640068v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'attitudes dans les réseaux de capteurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
+                <w:t xml:space="preserve">Understanding the feedback effect through the physics of the diffraction-based sensitivity kernel for a target in shallow water: A small-scale experimental demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick La Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sprynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, San Diego, California, United States. pp.2410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3654662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640082v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspective of tomography inversion using direction-of-arrival and direction-of-departure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation d'attitudes dans les réseaux de capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Aulanier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+                <w:t xml:space="preserve">Nathalie Sprynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States</w:t>
+              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841126v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive identification of acoustic propagation media with viscous damping</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
+                <w:t xml:space="preserve">Perspective of tomography inversion using direction-of-arrival and direction-of-departure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sprinsky</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2011 - 19th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Barcelone, Spain. pp.#1569425187 session SPA-P1</w:t>
+              <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642223v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive geoacoustic inversion in a dispersive waveguide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gervaise</w:t>
+                <w:t xml:space="preserve">Passive identification of acoustic propagation media with viscous damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sprinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2011 - 19th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Barcelone, Spain. pp.#1569425187 session SPA-P1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935413v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raypath Separation with High Resolution Processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+                <w:t xml:space="preserve">Passive geoacoustic inversion in a dispersive waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2011 - OCEANS '11 MTS/IEEE. Oceans of Energy for a Sustainable Future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625354v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal High Resolution shallow water tomography in an ultrasonic tank : imaging a thermal plume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raypath Separation with High Resolution Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longyu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECUA 2010 - 10th European Conference on Underwater Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2011 - OCEANS '11 MTS/IEEE. Oceans of Energy for a Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Santander, Spain. pp.n/c, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Oceans-Spain.2011.6003505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599611v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a target in shallow water using the feedback phenomenon : a small-scale experimental demonstration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Source localisation in deep water using waveguide invariant distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2010 - 160th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Cancun, Mexico. pp.2460</w:t>
+              <w:t xml:space="preserve">ECUA 2010 - 10th European Conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599617v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source localisation in deep water using waveguide invariant distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnel</w:t>
+                <w:t xml:space="preserve">Detection of a target in shallow water using the feedback phenomenon : a small-scale experimental demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECUA 2010 - 10th European Conference on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Acoustics 2010 - 160th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Cancun, Mexico. pp.2460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599607v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography of the surface elevation in shallow water between two source-receiver ultrasonic arrays : a small-scale experimental demonstration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Marandet</w:t>
+                <w:t xml:space="preserve">Spatial and Temporal High Resolution shallow water tomography in an ultrasonic tank : imaging a thermal plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2010 - 160th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Cancun, Mexico. pp.2460</w:t>
+              <w:t xml:space="preserve">ECUA 2010 - 10th European Conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599613v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal processing tools for geoacoustic inversion in shallow water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17249,189 +17284,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PASSIVE 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Brest, France. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single receiver inversion in shallow water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnel</w:t>
+                <w:t xml:space="preserve">Tomography of the surface elevation in shallow water between two source-receiver ultrasonic arrays : a small-scale experimental demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECUA 2010 - 10th European Conference on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey. pp.41, UW/0502</w:t>
+              <w:t xml:space="preserve">Acoustics 2010 - 160th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Cancun, Mexico. pp.2460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539687v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency warping for waveguide characterization with a single hydrophone</w:t>
+                <w:t xml:space="preserve">Single receiver inversion in shallow water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
@@ -17449,2176 +17471,2189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2009 - OCEANS '09 MTS/IEEE. Marine Technology for our Future: Global and Local Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Biloxi, United States. pp.n/c</w:t>
+              <w:t xml:space="preserve">ECUA 2010 - 10th European Conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey. pp.41, UW/0502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440519v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and localization of a target in shallox water between two source-receive ultrasonic arrays: a small scale experiment demonstration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Marandet</w:t>
+                <w:t xml:space="preserve">Noyaux de sensibilité de temps de propagation obtenues par Double Formation de Voies : vers une Tomographie plus robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2009 - 158th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599609v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode characterization in shallow water using warping tools</w:t>
+                <w:t xml:space="preserve">Rapid inversion in shallow water with a single receiver using modal time-frequency pattern extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2009 - 157th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Portland, United States. pp.2541-2541</w:t>
+              <w:t xml:space="preserve">OCEANS 2009 - OCEANS '09 MTS/IEEE. Marine Technology for our Future: Global and Local Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Biloxi, United States. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386483v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends for shallow water acoustic tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ion Iturbe</w:t>
+                <w:t xml:space="preserve">Mode characterization in shallow water using warping tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop in Signal Processing for Marine and Seismic Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Acoustics 2009 - 157th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Portland, United States. pp.2541-2541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378293v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid inversion in shallow water with a single receiver using modal time-frequency pattern extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnel</w:t>
+                <w:t xml:space="preserve">New trends for shallow water acoustic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2009 - OCEANS '09 MTS/IEEE. Marine Technology for our Future: Global and Local Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Biloxi, United States. pp.n/c</w:t>
+              <w:t xml:space="preserve">2nd Workshop in Signal Processing for Marine and Seismic Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440518v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noyaux de sensibilité de temps de propagation obtenues par Double Formation de Voies : vers une Tomographie plus robuste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Frequency warping for waveguide characterization with a single hydrophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">OCEANS 2009 - OCEANS '09 MTS/IEEE. Marine Technology for our Future: Global and Local Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Biloxi, United States. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447572v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Underwater localization for Ultra Low frequency sources in operational context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lopatka</w:t>
+                <w:t xml:space="preserve">Detection and localization of a target in shallox water between two source-receive ultrasonic arrays: a small scale experiment demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UAM 2009 - 3rd international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Napflion, Greece</w:t>
+              <w:t xml:space="preserve">Acoustics 2009 - 158th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447569v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incoherent versus Coherent Matched Mode Processing for shallow water source loca- lisation using a single hydrophone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Underwater localization for Ultra Low frequency sources in operational context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lopatka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chalindar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Martech 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Vilanova i la geltru, Spain</w:t>
+              <w:t xml:space="preserve">UAM 2009 - 3rd international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Napflion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447566v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warping fréquentiel pour l'estimation du temps d'arrivée des modes en acoustiques sous-marines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incoherent versus Coherent Matched Mode Processing for shallow water source loca- lisation using a single hydrophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fattaccioli</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiano Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. paper 409, In CD</w:t>
+              <w:t xml:space="preserve">Martech 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Vilanova i la geltru, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420924v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow water tomography: Ray theory vs travel-time sensitivity kernels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Warping fréquentiel pour l'estimation du temps d'arrivée des modes en acoustiques sous-marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Virieux</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2009 - 157th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Portland, United States. pp.2500-2500</w:t>
+              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. paper 409, In CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386484v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source localization on a single hydrophone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josep Torras</w:t>
+                <w:t xml:space="preserve">Shallow water tomography: Ray theory vs travel-time sensitivity kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Iturbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2008 - OCEANS '08 MTS/IEEE. Oceans, Poles and Climate: Technological Challenges</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2009 - 157th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Portland, United States. pp.2500-2500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321247v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode sign estimation to improve source depth estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source localization on a single hydrophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2008 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Las Vegas, Nevada, United States. pp.SAM-P3.3</w:t>
+              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280233v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acoustic tomography using a double-beamforming algorithm.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Automatic and passive whale localization in shallow water using gunshots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2008 - OCEANS '08 MTS/IEEE. Oceans, Poles and Climate: Technological Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Quebec City, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS.2008.5151937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348777v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic and passive whale localization in shallow water using gunshots</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An acoustic barrier based on amplitude variations of the ray paths and double beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Iturbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2008 - OCEANS '08 MTS/IEEE. Oceans, Poles and Climate: Technological Challenges</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324547v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source localization on a single hydrophone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+                <w:t xml:space="preserve">Ocean acoustic tomography using a double-beamforming algorithm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Iturbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321317v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acoustic barrier based on amplitude variations of the ray paths and double beamforming</w:t>
+                <w:t xml:space="preserve">Mode sign estimation to improve source depth estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ion Iturbe</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">ICASSP 2008 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, Nevada, United States. pp.SAM-P3.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321316v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double formation de voies pour l'estimation de temps de trajet en contexte fortement bruité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source localization on a single hydrophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Torras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2008 - OCEANS '08 MTS/IEEE. Oceans, Poles and Climate: Technological Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Quebec City, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS.2008.5151936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157941v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la distance source-capteur en Acoustique Sous-Marine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Double formation de voies pour l'estimation de temps de trajet en contexte fortement bruité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Iturbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198853v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation d'ondes par double formation de voies : Application à la campagne FAF03 de tomographie acoustique océanique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Estimation de la distance source-capteur en Acoustique Sous-Marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198844v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de sources en milieu petits fonds par utilisation des propriétés de la phase des modes normaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séparation d'ondes par double formation de voies : Application à la campagne FAF03 de tomographie acoustique océanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Iturbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caractérisation du milieu Marin (CMM'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Brest, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133154v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-frequency representations matched to guided waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19653,770 +19688,751 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">May 2006, pp.440-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIME-FREQUENCY REPRESENTATIONS MATCHED TO GUIDED WAVES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localisation de sources en milieu petits fonds par utilisation des propriétés de la phase des modes normaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICASSP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Caractérisation du milieu Marin (CMM'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00275417v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compton scattering and a collimation model for gamma images enhancement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TIME-FREQUENCY REPRESENTATIONS MATCHED TO GUIDED WAVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Medical Imaging Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France. pp.III-440/443, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321274v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations temps-fréquence adaptées aux ondes guidées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Compton scattering and a collimation model for gamma images enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fattaccioli</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">IEEE Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321290v1</w:t>
+                <w:t xml:space="preserve">hal-00321274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source depth estimation using modal decomposition and time-frequency representations</w:t>
+                <w:t xml:space="preserve">Représentations temps-fréquence adaptées aux ondes guidées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Oceans 2005 - Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Brest, France. pp.725- 730</w:t>
+              <w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00275423v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de source par filtrage modal : application à des données petites échelles en ASM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source depth estimation using modal decomposition and time-frequency representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">IEEE Oceans 2005 - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Brest, France. pp.725- 730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321289v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source depth estimation using modal decomposition and time-frequency representations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localisation de source par filtrage modal : application à des données petites échelles en ASM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jun 2005, pp.725-730</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139893v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation au modèle de Pekeris d'une représentation temps-fréquence pour signaux acoustique large bande dans un guide d'ondes</w:t>
+                <w:t xml:space="preserve">Source depth estimation using modal decomposition and time-frequency representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
@@ -20426,97 +20442,103 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Brest, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fattaccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2005, pp.725-730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321302v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification du milieu océanique : application sur des données petites échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20532,810 +20554,918 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7eme Journées d'Acoustique Sous Marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source depth estimation using modal decomposition and frequency-wavenumber transform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation au modèle de Pekeris d'une représentation temps-fréquence pour signaux acoustique large bande dans un guide d'ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sep 2004, pp.2147-2150</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7eme Journées d'Acoustique Sous Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139894v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des paramètres géoacoustiques d'un guide d'onde océanique</w:t>
+                <w:t xml:space="preserve">Source depth estimation using modal decomposition and frequency-wavenumber transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Cargèse, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2004, pp.2147-2150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321304v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of geoacoustical parameters with Ultra Low Frequency waves</w:t>
+                <w:t xml:space="preserve">Estimation des paramètres géoacoustiques d'un guide d'onde océanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Glangeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Symposium on Physics in Signal and Image Processing (PSIP03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Grenoble, France. pp.53-56</w:t>
+              <w:t xml:space="preserve">Journées d'Acoustique Physique, Sous-Marine et Ultra-Sonore (GAPSUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321280v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champs d'ondes adaptés en fréquences spatiales et temporelles : applications en ASM</w:t>
+                <w:t xml:space="preserve">Measurement of geoacoustical parameters with Ultra Low Frequency waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Glangeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2003 - 19ème Colloque sur le Traitement du Signal et des Images (GRETSI 03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.201-204</w:t>
+              <w:t xml:space="preserve">3rd Symposium on Physics in Signal and Image Processing (PSIP03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Grenoble, France. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321292v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source depth estimation using matched field processing and frequency-wavenumber transform</w:t>
+                <w:t xml:space="preserve">Champs d'ondes adaptés en fréquences spatiales et temporelles : applications en ASM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/MTS Oceans03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Spain. pp.912-916</w:t>
+              <w:t xml:space="preserve">GRETSI 2003 - 19ème Colloque sur le Traitement du Signal et des Images (GRETSI 03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.201-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321279v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Ultra Low Frequency Waves suitable for detection ?</w:t>
+                <w:t xml:space="preserve">Source depth estimation using matched field processing and frequency-wavenumber transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/MTS Oceans02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Biloxi, United States. pp.1109-1113</w:t>
+              <w:t xml:space="preserve">IEEE/MTS Oceans03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Spain. pp.912-916</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321281v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation d'ondes sismiques par ligne de partage des eaux sur des images temps-échelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are Ultra Low Frequency Waves suitable for detection ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2001 - 18ème Colloque sur le Traitement du Signal et des Images (GRETSI 01)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE/MTS Oceans02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Biloxi, United States. pp.1109-1113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321297v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Séparation d'ondes sismiques par ligne de partage des eaux sur des images temps-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRETSI 2001 - 18ème Colloque sur le Traitement du Signal et des Images (GRETSI 01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unsupervised seismic wave separation in the time/scale plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21350,51 +21480,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Meeting of European Association of Geoscientists and Engineers (EAGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Amsterdam, Netherlands. pp.n°161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21404,91 +21534,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement du signal et Physique des ondes pour la connaissance et la surveillance de l’environnement marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Grenoble, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02010202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21498,453 +21628,453 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive beamforming combined with decision theory-based detection for ultrasound localization microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chavignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. IEEE, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbubble detection with Neyman-Pearson criterion for Ultrasound Localization Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Walid Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venise, Italy. IEEE, 2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Computationally Efficient Non-Linear Beamformer Based on pth Root Signal Compression for Enhanced Ultrasound B-Mode Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Polichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Matrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Stuart Savoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMAGERIE HARMONIQUE ULTRASONORE PAR INVERSION D’IMPULSION A HAUTE CADENCE D’IMAGERIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Polichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21972,173 +22102,173 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the coupled SLS/LII techniques to investigate the soot concentration and size in a rapid compression machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Le Ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Laser-Induced Incandescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lac Tahoe, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId460"/>
+      <w:footerReference w:type="default" r:id="rId465"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22285,51 +22415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Voulgaridou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcdougall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Arthur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papageorgiou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2024.107451" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kauffmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3583178" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875805v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3427309" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Lachambre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2024.3416813" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04511029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sivadon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3344165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Laroche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056898" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2023.3308486" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corazza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2023.3274512" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211725v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nicolet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bujoreanu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122412809" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Polichetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005513" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet-Salomon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dorffer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3109432" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fayet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/joe.2020.3004018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2020.3032345" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052309v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002447" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bador" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapuis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Varin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dullier-Taillefumier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.09.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5132939" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maldiney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leguy-Seguin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Prevel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajillah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thibault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.12.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cachard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8040599" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Oudompheng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lamotte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2699260" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Por&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baudet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2809553" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Conan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5009449" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Est&#232;ve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilhem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Leguy-Seguin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187296" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Audia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.10.206" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS7ZFR3G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426251v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen I Pham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.12.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611021v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4967506" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Carmona" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacoume" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.02.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003288" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118889v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Helmstetter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003289" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159586v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Berthier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sordet-Guepet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aubriot-Lorton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manckoundia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.12789" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20E3F6D00191300FA8CB7DAA0CC401BF71C54174/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116095v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4867374" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703944v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durufl&#233;-Tapin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebreton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauvergne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.11.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874955v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aulanier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4820468" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809650" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732179v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sprynski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.08.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KT9SW5X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875381v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Touz&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2267651" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marandet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Kuperman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4808111" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00672635v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3664083" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.01.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JQV95DQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797704v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-187" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00626450v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3592230" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680986v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick La Rizza" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654662" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3514503" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625344v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Iturbe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3621271" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557090v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lopatka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cristol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/304103" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515495v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Walker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3459855" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354661v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2009.2015166" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028109v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3158922" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365351v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2013907" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350960v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198849v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125653v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139888v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fattaccioli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272273v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reymann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Amarenco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de S&#232;ze" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2004.045765" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130066v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02732161v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rassent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494846v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980794" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379389v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201812" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494947v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201847" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466340v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamaraoui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coffy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201529" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379442v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abirizk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201375" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364477v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483158v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635280" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638660v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306556" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380662v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715287" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245333v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki-Seya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277210v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chavignon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306344" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842356v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ecarlat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957526" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848270v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277216v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Walid Aissani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958516" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902490v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054365" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240246v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0397" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070225v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251562" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070215v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Kanoulas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251433" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240218v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0096" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233664v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0402" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235350v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0398" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385442v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533039" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352623v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328927v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Thuy Pham" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094581v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asbj&#248;rn St&#248;ylen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse L&#248;vstakken" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348425v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Jaumont" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272566v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bassila" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Berthet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Somaglino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Bouhier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867555" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328906v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348345v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345030v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894167v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polichetti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580186" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987969v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Mehdi Benane" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922104v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bujoreanu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Benane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liebgott" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957860v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. B&#233;ra" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729300v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301354v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067505" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301363v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553055" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599409v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825197v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Matrone" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stuart Savoia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091710" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961429v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922106v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572492v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953359" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609166v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745765v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2255656" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961428v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611031v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343760v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471696" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439630v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cloutier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728784" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961426v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265859v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0220" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624809v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961419v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611535v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934068" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232553v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pages" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037969v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060140v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060142v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendyam S. B. Ouedraogo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877147v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877115v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841118v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798812" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881498v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877121v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935405v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Bonneau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935400v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935396v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Cristea" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841121v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798965" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935410v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935409v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00576932v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625550v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679858v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640067v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654859" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625379v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640078v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935415v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640068v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640082v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841126v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642223v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sprinsky" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935413v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625354v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu Jiang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Oceans-Spain.2011.6003505" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599611v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599617v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599607v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599613v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539682v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539687v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440519v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599609v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386483v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378293v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440518v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447572v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447569v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chalindar" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447566v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Soares" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jesus" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420924v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386484v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321247v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Torras" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2008.5151936" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280233v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348777v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324547v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2008.5151937" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321317v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321316v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157941v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198853v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198844v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133154v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139891v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275417v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660685" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321274v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Verger" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dinten" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321290v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275423v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321289v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139893v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321302v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321299v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139894v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321304v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Glangeaud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321280v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321292v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321279v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321281v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321297v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321287v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02010202v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277228v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277234v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599381v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505475v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682432v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Le Ru" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Voulgaridou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcdougall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Arthur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papageorgiou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2024.107451" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kauffmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3583178" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875805v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3427309" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Lachambre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2024.3416813" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Laroche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056898" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04511029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sivadon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3344165" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2023.3308486" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corazza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2023.3274512" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211725v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nicolet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bujoreanu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122412809" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Polichetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005513" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet-Salomon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dorffer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3109432" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fayet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/joe.2020.3004018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2020.3032345" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052309v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002447" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bador" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapuis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Varin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dullier-Taillefumier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.09.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5132939" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maldiney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leguy-Seguin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Prevel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajillah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thibault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.12.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cachard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8040599" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Oudompheng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lamotte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2699260" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Por&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baudet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2809553" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Conan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5009449" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Est&#232;ve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilhem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Leguy-Seguin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187296" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Audia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.10.206" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS7ZFR3G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426251v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen I Pham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.12.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611021v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4967506" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Carmona" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacoume" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.02.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003288" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118889v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Helmstetter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003289" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703944v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durufl&#233;-Tapin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebreton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauvergne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.11.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159586v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Berthier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sordet-Guepet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aubriot-Lorton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manckoundia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.12789" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20E3F6D00191300FA8CB7DAA0CC401BF71C54174/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116095v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4867374" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732179v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sprynski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.08.025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KT9SW5X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aulanier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809650" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874955v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4820468" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875381v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Touz&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2267651" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marandet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Kuperman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4808111" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713208v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.01.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JQV95DQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00672635v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3664083" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797704v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-187" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00626450v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3592230" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680986v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick La Rizza" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654662" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3514503" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625344v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Iturbe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3621271" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557090v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lopatka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cristol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/304103" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515495v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Walker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3459855" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354661v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2009.2015166" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028109v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3158922" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365351v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2013907" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350960v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198849v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125653v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139888v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fattaccioli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272273v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reymann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Amarenco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de S&#232;ze" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2004.045765" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130066v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02732161v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rassent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494947v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201847" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494846v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980794" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379389v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201812" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379442v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abirizk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201375" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581834v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gelvez-Barrera" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10889527" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466340v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamaraoui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coffy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201529" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364477v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638660v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306556" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483158v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635280" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380662v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715287" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245333v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki-Seya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277210v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chavignon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306344" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277216v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Walid Aissani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958516" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842356v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ecarlat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957526" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070215v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Kanoulas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251433" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240246v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0397" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070225v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251562" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902490v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054365" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240218v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0096" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233664v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0402" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235350v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0398" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348425v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Jaumont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385442v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533039" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328927v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Thuy Pham" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094581v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asbj&#248;rn St&#248;ylen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse L&#248;vstakken" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352623v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272566v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bassila" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Berthet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Somaglino" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Bouhier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867555" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328906v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348345v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345030v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922104v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bujoreanu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Benane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liebgott" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894167v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polichetti" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580186" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987969v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Mehdi Benane" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957860v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. B&#233;ra" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729300v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301363v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553055" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301354v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067505" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599409v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825197v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Matrone" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stuart Savoia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091710" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961429v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922106v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572492v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953359" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609166v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745765v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2255656" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611031v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961428v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343760v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471696" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439630v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cloutier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728784" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961426v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265859v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0220" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624809v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961419v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232553v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pages" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611535v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934068" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037969v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060140v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060142v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendyam S. B. Ouedraogo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877121v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935405v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Bonneau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881498v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841118v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798812" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877115v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877147v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935400v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935396v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Cristea" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841121v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798965" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935410v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935409v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640078v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935415v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625379v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640067v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654859" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625550v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679858v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00576932v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640068v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640082v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841126v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642223v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sprinsky" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935413v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625354v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu Jiang" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Oceans-Spain.2011.6003505" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599607v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599617v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599611v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539682v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599613v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539687v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447572v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440518v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386483v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378293v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440519v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599609v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447569v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chalindar" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447566v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Soares" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jesus" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420924v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386484v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321317v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324547v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2008.5151937" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321316v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348777v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280233v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321247v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Torras" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2008.5151936" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157941v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198853v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198844v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139891v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133154v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275417v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660685" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321274v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Verger" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dinten" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321290v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275423v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321289v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139893v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321299v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321302v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139894v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321304v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Glangeaud" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321280v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321292v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321279v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321281v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321297v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321287v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02010202v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277228v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277234v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599381v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505475v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682432v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Le Ru" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>