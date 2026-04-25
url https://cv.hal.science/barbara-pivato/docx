--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -1436,295 +1436,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas fluorescens C7R12 type III secretion system impacts mycorrhization of Medicago truncatula and associated microbial communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive effects of plant association on rhizosphere microbial communities depend on plant species involved and soil nitrogen level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Viollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Pivato</w:t>
+                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Cleyet-Marel</w:t>
+                <w:t xml:space="preserve">Florence Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gubry-Rangin</w:t>
+                <w:t xml:space="preserve">Annick Matejicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (1), pp.23-33. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00572-016-0730-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606859v1</w:t>
+                <w:t xml:space="preserve">hal-02619943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive effects of plant association on rhizosphere microbial communities depend on plant species involved and soil nitrogen level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudomonas fluorescens C7R12 type III secretion system impacts mycorrhization of Medicago truncatula and associated microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Busset</w:t>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Deau</w:t>
+                <w:t xml:space="preserve">Jean Claude Cleyet-Marel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Matejicek</w:t>
+                <w:t xml:space="preserve">Cécile Gubry-Rangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114, pp.1-4. </w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.23-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00572-016-0730-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619943v1</w:t>
+                <w:t xml:space="preserve">hal-01606859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RhizoTubes as a new tool for high throughput imaging of plant root development and architecture: test, comparison with pot grown plants and validation</w:t>
               </w:r>
@@ -1870,77 +1870,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 96 (8), pp.2300-2310. </w:t>
@@ -2017,51 +2017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2298,51 +2298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Marchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barbonaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (2), pp.81-90. </w:t>
@@ -2386,671 +2386,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdiversity of Burkholderiales associated with mycorrhizal and nonmycorrhizal roots of Medicago truncatula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biologie des communautés dans la rhizosphère : analyse des interactions plantes - champignons mycorhizogènes à arbuscules - bactéries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Pivato</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine S. Siblot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Graziella Berta</w:t>
+                <w:t xml:space="preserve">Diederik D. van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">uB Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.116-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661182v1</w:t>
+                <w:t xml:space="preserve">hal-02669103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization of adventitious roots of Medicago truncatula by Pseudomonas fluorescens C7R12 as affected by arbuscular mycorrhiza</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microdiversity of Burkholderiales associated with mycorrhizal and nonmycorrhizal roots of Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Offre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine S. Siblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Berta</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 289 (2), pp.173-180. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (2), pp.180-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2008.01391.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00504.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668089v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologie des communautés dans la rhizosphère : analyse des interactions plantes - champignons mycorhizogènes à arbuscules - bactéries</w:t>
+                <w:t xml:space="preserve">Colonization of adventitious roots of Medicago truncatula by Pseudomonas fluorescens C7R12 as affected by arbuscular mycorrhiza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Gamalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Berta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">uB Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 289 (2), pp.173-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2008.01391.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669103v1</w:t>
+                <w:t xml:space="preserve">hal-02668089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicago species affect the community composition of arbuscular mycorrhizal fungi associated with roots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of bacterial groups preferentially associated with mycorrhizal roots of Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Offre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Graziella Berta</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gamalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02151.x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (3), pp.913-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.02042-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664961v1</w:t>
+                <w:t xml:space="preserve">hal-02665197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of bacterial groups preferentially associated with mycorrhizal roots of Medicago truncatula</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Medicago species affect the community composition of arbuscular mycorrhizal fungi associated with roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Corberand</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 73 (3), pp.913-921. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 176 (1), pp.197-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.02042-06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02151.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665197v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3156,51 +3156,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions plantes/micro-organismes dans la rhizosphère</w:t>
+                <w:t xml:space="preserve">Plant/micro-organism interactions in the rhizosphere. Chap 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
@@ -3231,110 +3231,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sols au coeur de la zone critique 6, écologie</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018, ISBN : 9781784053840 (papier) ISBN : 9781784063849 (ebook)</w:t>
+              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone vol 6 Geosciences Series – Soils Set</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, 2018, 978-1-119-57311-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786073v1</w:t>
+                <w:t xml:space="preserve">hal-02786890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant/micro-organism interactions in the rhizosphere. Chap 4</w:t>
+                <w:t xml:space="preserve">Interactions plantes/micro-organismes dans la rhizosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
@@ -3365,73 +3352,86 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone vol 6 Geosciences Series – Soils Set</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, 2018, 978-1-119-57311-1</w:t>
+              <w:t xml:space="preserve">Les sols au coeur de la zone critique 6, écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ISBN : 9781784053840 (papier) ISBN : 9781784063849 (ebook)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786890v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant communication with associated microbiota in the spermosphere, rhizosphere and phyllosphere</w:t>
               </w:r>
@@ -3819,51 +3819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4677,152 +4677,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable and core functional rhizosphere microbiota associated with seven Medicago truncatula genotypes</w:t>
+                <w:t xml:space="preserve">Variable and core functional microbiota associated with seven Medicago truncatula genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu, Liya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cremaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">12th International PGPR Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317070v1</w:t>
+                <w:t xml:space="preserve">hal-04139303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in grain ionome composition in pea-wheat intercropping are associated with the abundance of Pseudomonas spp. and Enterobacterales</w:t>
               </w:r>
@@ -4927,691 +4927,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in grain ionome composition in pea-wheat intercropping are associated with the abundance of Pseudomonas spp. and Enterobacterales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Marchand</w:t>
+                <w:t xml:space="preserve">Variable and core functional rhizosphere microbiota associated with seven Medicago truncatula genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu, Liya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Deau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cremaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International PGPR Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199863v1</w:t>
+                <w:t xml:space="preserve">hal-04317070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFfORT : Ecologie et Fonctionnement du micrObiote Rhizosphérique impliqué dans l’amélioration de la nuTrition en fer du pois</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changes in grain ionome composition in pea-wheat intercropping are associated with the abundance of Pseudomonas spp. and Enterobacterales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turanoglu, Cem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne du Carnot Plant2Pro©</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, paris, France</w:t>
+              <w:t xml:space="preserve">12th International PGPR Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139321v1</w:t>
+                <w:t xml:space="preserve">hal-04199863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable and core functional microbiota associated with seven Medicago truncatula genotypes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EFfORT : Ecologie et Fonctionnement du micrObiote Rhizosphérique impliqué dans l’amélioration de la nuTrition en fer du pois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International PGPR Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire interne du Carnot Plant2Pro©</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139303v1</w:t>
+                <w:t xml:space="preserve">hal-04139321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holobiont interactions occurring in pea-wheat intercropping impact both plant phenotype and the associated microbiota</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional Core microbiota: identification and involvement in plant nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Lemaitre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhu Liya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">miCROPe 2022, international Symposium microbe-assisted crop production opportunities, challenges &amp; needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147449v1</w:t>
+                <w:t xml:space="preserve">hal-03972441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Core microbiota: identification and involvement in plant nutrition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">POSITIF : Promouvoir la tolérance du pois aux stress abiotique (Fer) et biotique (phytopathogène) via les interactions biotiques dans la rhizosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire interne du Carnot Plant2Pro®</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972441v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POSITIF : Promouvoir la tolérance du pois aux stress abiotique (Fer) et biotique (phytopathogène) via les interactions biotiques dans la rhizosphère</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Holobiont interactions occurring in pea-wheat intercropping impact both plant phenotype and the associated microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turanoglu, Cem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne du Carnot Plant2Pro®</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">miCROPe 2022, international Symposium microbe-assisted crop production opportunities, challenges &amp; needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647010v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie du microbiote rhizosphérique impliqué dans la dynamique du fer et conséquences sur la teneur en fer des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5701,51 +5701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turanoglu, Cem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6063,51 +6063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cremaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6425,77 +6425,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant nitrophily drives plant productivity and plant-microbial interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Matejicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6563,77 +6563,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Jacques-Monod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Roscoff, France</w:t>
@@ -6688,51 +6688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6813,51 +6813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure L. Avoscan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6921,77 +6921,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between a mycorrhiza helper bacterium and arbuscular mycorrhizas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gamalero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barbonaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7068,51 +7068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7193,64 +7193,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference "Rhizosphere 2"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Montpellier, France</w:t>
@@ -7318,64 +7318,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buffon Legacy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
@@ -7430,51 +7430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7555,51 +7555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7699,383 +7699,383 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Medicago truncatula genotypes, expressing different phenotypes, modulate microbial functional genes in the rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu, Liya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Deau</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Deau,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cremaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">miCROPe 2022, international Symposium microbe-assisted crop production opportunities, challenges &amp; needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vienne, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199757v1</w:t>
+                <w:t xml:space="preserve">hal-03717992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought stress impacts the microbiota mediating iron dynamic in the pea rhizosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Turanoglu, Cem</w:t>
+                <w:t xml:space="preserve">Different Medicago truncatula genotypes, expressing different phenotypes, modulate microbial functional genes in the rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu, Liya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Deau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cremaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">miCROPe 2022, international Symposium microbe-assisted crop production opportunities, challenges &amp; needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716200v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Medicago truncatula genotypes, expressing different phenotypes, modulate microbial functional genes in the rhizosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V Loux</w:t>
+                <w:t xml:space="preserve">Drought stress impacts the microbiota mediating iron dynamic in the pea rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turanoglu, Cem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France. </w:t>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717992v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of a strategy for analyzing the feedback loop of the interactions between plants, arbuscular mycorrhizal fungi and bacteria</w:t>
               </w:r>
@@ -8087,51 +8087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8225,64 +8225,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Rhizosphere 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Dijon, France. , 1 p., 2007</w:t>
@@ -8555,51 +8555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AB4858D"/>
+    <w:nsid w:val="EC455C52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8786,51 +8786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-pivato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4500-8834" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819279v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05223853v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Zhu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sallaberry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kory Jason" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00570-25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675941v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Semblat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Turanoglu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06861-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lurthy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;manuel Loria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14223" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjie Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuikuan Bei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin He" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164221" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03324221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Raynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Siol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05071-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.744445" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284560v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Semblat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guegan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.674556" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609437v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Cesaro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gamalero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.799168" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viollet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gubry-Rangin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0730-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619943v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.06.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1761.1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0247-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. Depret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024881" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665834v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marchelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbonaglia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-008-0205-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-56F2ZF0B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Mazurier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Siblot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Berta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00504.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01391.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik D. van Tuinen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664961v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02151.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamalero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Corberand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02042-06" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786073v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols/products/les-sols-au-coeur-de-la-zone-critique-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786890v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608302v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.10.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4101-la-metagenomique.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/255717.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/225292.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426189v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zhu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879165v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zhu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-Kalthoum Sylla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdane L." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317070v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu, Liya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cremaschi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317153v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turanoglu, Cem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufayet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199863v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139321v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139303v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147449v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lemaitre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Liya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Peng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647010v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994780v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898923v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bensmihen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefevre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734592v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gu&#233;gan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Houtin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735116v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733954v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sondenecker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789744v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacroix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738787v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747379v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807825v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747709v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Avoscan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755295v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbonaglia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956065v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Offre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758002v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753073v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819016v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199757v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716200v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717992v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ru&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau," TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Loux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747493v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751762v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazaret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodriguez-Nava" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-pivato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4500-8834" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819279v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05223853v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Zhu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sallaberry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kory Jason" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00570-25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675941v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Semblat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Turanoglu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06861-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lurthy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;manuel Loria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14223" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjie Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuikuan Bei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin He" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164221" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03324221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Raynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Siol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05071-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.744445" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284560v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Semblat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guegan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.674556" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609437v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Cesaro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gamalero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.799168" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.06.018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viollet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gubry-Rangin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0730-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1761.1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0247-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. Depret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024881" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665834v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marchelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbonaglia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-008-0205-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-56F2ZF0B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Mazurier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik D. van Tuinen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Siblot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Berta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00504.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668089v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01391.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamalero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Corberand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02042-06" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02151.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786073v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols/products/les-sols-au-coeur-de-la-zone-critique-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608302v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.10.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4101-la-metagenomique.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/255717.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/225292.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426189v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zhu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879165v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zhu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-Kalthoum Sylla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdane L." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu, Liya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cremaschi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317153v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turanoglu, Cem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufayet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199863v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139321v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972441v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Liya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Peng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647010v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lemaitre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994780v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898923v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bensmihen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefevre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734592v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gu&#233;gan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Houtin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735116v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733954v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sondenecker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789744v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacroix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738787v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747379v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807825v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747709v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Avoscan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755295v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbonaglia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956065v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Offre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758002v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753073v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819016v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717992v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ru&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau," TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Loux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199757v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716200v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747493v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751762v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazaret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodriguez-Nava" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>