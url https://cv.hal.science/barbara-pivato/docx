--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1436,295 +1436,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive effects of plant association on rhizosphere microbial communities depend on plant species involved and soil nitrogen level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudomonas fluorescens C7R12 type III secretion system impacts mycorrhization of Medicago truncatula and associated microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Busset</w:t>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Deau</w:t>
+                <w:t xml:space="preserve">Jean Claude Cleyet-Marel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Matejicek</w:t>
+                <w:t xml:space="preserve">Cécile Gubry-Rangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114, pp.1-4. </w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.23-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00572-016-0730-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619943v1</w:t>
+                <w:t xml:space="preserve">hal-01606859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas fluorescens C7R12 type III secretion system impacts mycorrhization of Medicago truncatula and associated microbial communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive effects of plant association on rhizosphere microbial communities depend on plant species involved and soil nitrogen level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Viollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Pivato</w:t>
+                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Cleyet-Marel</w:t>
+                <w:t xml:space="preserve">Florence Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gubry-Rangin</w:t>
+                <w:t xml:space="preserve">Annick Matejicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (1), pp.23-33. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00572-016-0730-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606859v1</w:t>
+                <w:t xml:space="preserve">hal-02619943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RhizoTubes as a new tool for high throughput imaging of plant root development and architecture: test, comparison with pot grown plants and validation</w:t>
               </w:r>
@@ -1870,77 +1870,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 96 (8), pp.2300-2310. </w:t>
@@ -2017,51 +2017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2298,51 +2298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Marchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barbonaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (2), pp.81-90. </w:t>
@@ -2386,403 +2386,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologie des communautés dans la rhizosphère : analyse des interactions plantes - champignons mycorhizogènes à arbuscules - bactéries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microdiversity of Burkholderiales associated with mycorrhizal and nonmycorrhizal roots of Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Offre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diederik D. van Tuinen</w:t>
+                <w:t xml:space="preserve">Séverine S. Siblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">uB Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (2), pp.180-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00504.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669103v1</w:t>
+                <w:t xml:space="preserve">hal-02661182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdiversity of Burkholderiales associated with mycorrhizal and nonmycorrhizal roots of Medicago truncatula</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colonization of adventitious roots of Medicago truncatula by Pseudomonas fluorescens C7R12 as affected by arbuscular mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Gamalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Berta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 65 (2), pp.180-192. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 289 (2), pp.173-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00504.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2008.01391.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661182v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization of adventitious roots of Medicago truncatula by Pseudomonas fluorescens C7R12 as affected by arbuscular mycorrhiza</w:t>
+                <w:t xml:space="preserve">Biologie des communautés dans la rhizosphère : analyse des interactions plantes - champignons mycorhizogènes à arbuscules - bactéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Offre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik D. van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">uB Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.116-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668089v1</w:t>
+                <w:t xml:space="preserve">hal-02669103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of bacterial groups preferentially associated with mycorrhizal roots of Medicago truncatula</w:t>
               </w:r>
@@ -2794,51 +2794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gamalero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2941,64 +2941,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 176 (1), pp.197-210. </w:t>
@@ -3156,51 +3156,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant/micro-organism interactions in the rhizosphere. Chap 4</w:t>
+                <w:t xml:space="preserve">Interactions plantes/micro-organismes dans la rhizosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
@@ -3231,97 +3231,110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone vol 6 Geosciences Series – Soils Set</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, 2018, 978-1-119-57311-1</w:t>
+              <w:t xml:space="preserve">Les sols au coeur de la zone critique 6, écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ISBN : 9781784053840 (papier) ISBN : 9781784063849 (ebook)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786890v1</w:t>
+                <w:t xml:space="preserve">hal-02786073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions plantes/micro-organismes dans la rhizosphère</w:t>
+                <w:t xml:space="preserve">Plant/micro-organism interactions in the rhizosphere. Chap 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
@@ -3352,341 +3365,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sols au coeur de la zone critique 6, écologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone vol 6 Geosciences Series – Soils Set</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, 2018, 978-1-119-57311-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02786073v1</w:t>
+                <w:t xml:space="preserve">hal-02786890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant communication with associated microbiota in the spermosphere, rhizosphere and phyllosphere</w:t>
+                <w:t xml:space="preserve">Compréhension et valorisation des interactions entre plantes et microorganismes telluriques : des enjeux majeurs en agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Avoscan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">How plants communicate with their biotic environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les sols et la vie souterraine : des enjeux majeurs en agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 328 p., 2017, 978-2-7592-2651-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608302v1</w:t>
+                <w:t xml:space="preserve">hal-01607980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension et valorisation des interactions entre plantes et microorganismes telluriques : des enjeux majeurs en agroécologie</w:t>
+                <w:t xml:space="preserve">Plant communication with associated microbiota in the spermosphere, rhizosphere and phyllosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sols et la vie souterraine : des enjeux majeurs en agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chapitre 10, </w:t>
+              <w:t xml:space="preserve">How plants communicate with their biotic environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 82, Academic Press - Elsevier, 2017, Advances in Botanical Research, 978-0-12-801431-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUAE</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1016/bs.abr.2016.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607980v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome du sol</w:t>
               </w:r>
@@ -3819,51 +3819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4677,152 +4677,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable and core functional microbiota associated with seven Medicago truncatula genotypes</w:t>
+                <w:t xml:space="preserve">Variable and core functional rhizosphere microbiota associated with seven Medicago truncatula genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu, Liya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cremaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International PGPR Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139303v1</w:t>
+                <w:t xml:space="preserve">hal-04317070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in grain ionome composition in pea-wheat intercropping are associated with the abundance of Pseudomonas spp. and Enterobacterales</w:t>
               </w:r>
@@ -4927,691 +4927,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable and core functional rhizosphere microbiota associated with seven Medicago truncatula genotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Changes in grain ionome composition in pea-wheat intercropping are associated with the abundance of Pseudomonas spp. and Enterobacterales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turanoglu, Cem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">12th International PGPR Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317070v1</w:t>
+                <w:t xml:space="preserve">hal-04199863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in grain ionome composition in pea-wheat intercropping are associated with the abundance of Pseudomonas spp. and Enterobacterales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EFfORT : Ecologie et Fonctionnement du micrObiote Rhizosphérique impliqué dans l’amélioration de la nuTrition en fer du pois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International PGPR Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire interne du Carnot Plant2Pro©</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199863v1</w:t>
+                <w:t xml:space="preserve">hal-04139321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFfORT : Ecologie et Fonctionnement du micrObiote Rhizosphérique impliqué dans l’amélioration de la nuTrition en fer du pois</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variable and core functional microbiota associated with seven Medicago truncatula genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu, Liya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Deau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cremaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne du Carnot Plant2Pro©</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, paris, France</w:t>
+              <w:t xml:space="preserve">12th International PGPR Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139321v1</w:t>
+                <w:t xml:space="preserve">hal-04139303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Core microbiota: identification and involvement in plant nutrition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holobiont interactions occurring in pea-wheat intercropping impact both plant phenotype and the associated microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhu Liya</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turanoglu, Cem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">miCROPe 2022, international Symposium microbe-assisted crop production opportunities, challenges &amp; needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972441v1</w:t>
+                <w:t xml:space="preserve">hal-04147449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POSITIF : Promouvoir la tolérance du pois aux stress abiotique (Fer) et biotique (phytopathogène) via les interactions biotiques dans la rhizosphère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional Core microbiota: identification and involvement in plant nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Liya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne du Carnot Plant2Pro®</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647010v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holobiont interactions occurring in pea-wheat intercropping impact both plant phenotype and the associated microbiota</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">POSITIF : Promouvoir la tolérance du pois aux stress abiotique (Fer) et biotique (phytopathogène) via les interactions biotiques dans la rhizosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">miCROPe 2022, international Symposium microbe-assisted crop production opportunities, challenges &amp; needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire interne du Carnot Plant2Pro®</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147449v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie du microbiote rhizosphérique impliqué dans la dynamique du fer et conséquences sur la teneur en fer des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5701,51 +5701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turanoglu, Cem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5906,359 +5906,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinism and genetic diversity of pea intercropping ability in peawheat association</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Pivato</w:t>
+                <w:t xml:space="preserve">Shotgun metagenomics sequencing of the rhizosphere microbiota associated to seven ecotypes of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cremaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Deau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICLGG., May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Rhizosphere 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Saskatoon, Saskatchewan, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734592v1</w:t>
+                <w:t xml:space="preserve">hal-02735116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun metagenomics sequencing of the rhizosphere microbiota associated to seven ecotypes of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Determinism and genetic diversity of pea intercropping ability in peawheat association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Saskatoon, Saskatchewan, Canada</w:t>
+              <w:t xml:space="preserve">9 International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICLGG., May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735116v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation fonctionnelle des partenaires de l’association pois/blés pour l’optimisation d’agro-écosystèmes durables via le levier génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sondenecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Houtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. pp.122</w:t>
@@ -6425,77 +6425,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant nitrophily drives plant productivity and plant-microbial interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Matejicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6563,77 +6563,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Jacques-Monod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Roscoff, France</w:t>
@@ -6688,51 +6688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6813,51 +6813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure L. Avoscan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6947,51 +6947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gamalero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barbonaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7068,51 +7068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7193,64 +7193,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference "Rhizosphere 2"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Montpellier, France</w:t>
@@ -7318,51 +7318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7430,51 +7430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7555,51 +7555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7699,383 +7699,383 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Medicago truncatula genotypes, expressing different phenotypes, modulate microbial functional genes in the rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu, Liya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Deau,</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cremaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V Loux</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France. </w:t>
+              <w:t xml:space="preserve">miCROPe 2022, international Symposium microbe-assisted crop production opportunities, challenges &amp; needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717992v1</w:t>
+                <w:t xml:space="preserve">hal-04199757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Medicago truncatula genotypes, expressing different phenotypes, modulate microbial functional genes in the rhizosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Drought stress impacts the microbiota mediating iron dynamic in the pea rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turanoglu, Cem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">miCROPe 2022, international Symposium microbe-assisted crop production opportunities, challenges &amp; needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vienne, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199757v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought stress impacts the microbiota mediating iron dynamic in the pea rhizosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Turanoglu, Cem</w:t>
+                <w:t xml:space="preserve">Different Medicago truncatula genotypes, expressing different phenotypes, modulate microbial functional genes in the rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu, Liya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Deau,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cremaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716200v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of a strategy for analyzing the feedback loop of the interactions between plants, arbuscular mycorrhizal fungi and bacteria</w:t>
               </w:r>
@@ -8087,51 +8087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8225,51 +8225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8555,51 +8555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC455C52"/>
+    <w:nsid w:val="1D9B7E62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8786,51 +8786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-pivato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4500-8834" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819279v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05223853v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Zhu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sallaberry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kory Jason" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00570-25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675941v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Semblat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Turanoglu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06861-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lurthy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;manuel Loria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14223" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjie Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuikuan Bei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin He" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164221" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03324221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Raynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Siol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05071-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.744445" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284560v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Semblat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guegan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.674556" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609437v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Cesaro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gamalero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.799168" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.06.018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viollet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gubry-Rangin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0730-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1761.1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0247-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. Depret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024881" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665834v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marchelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbonaglia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-008-0205-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-56F2ZF0B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Mazurier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik D. van Tuinen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Siblot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Berta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00504.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668089v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01391.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamalero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Corberand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02042-06" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02151.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786073v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols/products/les-sols-au-coeur-de-la-zone-critique-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608302v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.10.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4101-la-metagenomique.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/255717.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/225292.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426189v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zhu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879165v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zhu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-Kalthoum Sylla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdane L." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu, Liya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cremaschi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317153v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turanoglu, Cem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufayet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199863v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139321v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972441v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Liya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Peng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647010v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lemaitre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994780v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898923v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bensmihen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefevre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734592v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gu&#233;gan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Houtin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735116v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733954v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sondenecker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789744v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacroix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738787v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747379v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807825v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747709v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Avoscan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755295v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbonaglia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956065v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Offre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758002v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753073v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819016v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717992v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ru&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau," TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Loux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199757v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716200v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747493v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751762v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazaret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodriguez-Nava" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-pivato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4500-8834" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819279v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05223853v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Zhu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sallaberry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kory Jason" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00570-25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675941v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Semblat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Turanoglu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06861-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lurthy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;manuel Loria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14223" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjie Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuikuan Bei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin He" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164221" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03324221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Raynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Siol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05071-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.744445" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284560v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Semblat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guegan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.674556" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609437v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Cesaro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gamalero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.799168" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viollet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gubry-Rangin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0730-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619943v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.06.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1761.1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0247-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. Depret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024881" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665834v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marchelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbonaglia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-008-0205-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-56F2ZF0B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Mazurier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Siblot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Berta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00504.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01391.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik D. van Tuinen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamalero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Corberand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02042-06" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02151.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786073v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols/products/les-sols-au-coeur-de-la-zone-critique-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786890v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607980v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608302v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.10.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4101-la-metagenomique.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/255717.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/225292.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426189v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zhu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879165v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zhu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-Kalthoum Sylla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdane L." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317070v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu, Liya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cremaschi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317153v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turanoglu, Cem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufayet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199863v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139321v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139303v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147449v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lemaitre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Liya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Peng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647010v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994780v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898923v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bensmihen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefevre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735116v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734592v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gu&#233;gan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Houtin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733954v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sondenecker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789744v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacroix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738787v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747379v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807825v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747709v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Avoscan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755295v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbonaglia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956065v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Offre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758002v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753073v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819016v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199757v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716200v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717992v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ru&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau," TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Loux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747493v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751762v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazaret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodriguez-Nava" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>