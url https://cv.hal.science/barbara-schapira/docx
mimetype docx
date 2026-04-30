--- v1 (2026-03-26)
+++ v2 (2026-04-30)
@@ -880,200 +880,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of orbits in $\R^2$ of a finitely generated group of $\SL(2,\R)$</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Maucourant</w:t>
+                <w:t xml:space="preserve">Pressures for geodesic flows of rank one manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Schapira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Schapira</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Gelfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (7), pp.1575-1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/27/7/1575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690104v2</w:t>
+                <w:t xml:space="preserve">hal-00881421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressures for geodesic flows of rank one manifolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of orbits in $\R^2$ of a finitely generated group of $\SL(2,\R)$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maucourant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Schapira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katrin Gelfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (6), pp.1497-1542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/27/7/1575⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00881421v1</w:t>
+                <w:t xml:space="preserve">hal-00690104v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théorème de Cartan-Hadamard</w:t>
               </w:r>
@@ -1369,274 +1369,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débuter dans le métier d’enseignant-chercheur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generic measures for hyperbolic flows on non compact spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coudène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Schapira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, </w:t>
+              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 179, pp.157-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60868/z03k-mr32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11856-010-0076-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563031v1</w:t>
+                <w:t xml:space="preserve">hal-00163451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathématicienne</w:t>
+                <w:t xml:space="preserve">Débuter dans le métier d’enseignant-chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Schapira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60868/xzp2-ey17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.60868/z03k-mr32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563016v1</w:t>
+                <w:t xml:space="preserve">hal-05563031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic measures for hyperbolic flows on non compact spaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathématicienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Schapira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 179, pp.157-172. </w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11856-010-0076-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.60868/xzp2-ey17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00163451v1</w:t>
+                <w:t xml:space="preserve">hal-05563016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The generic points for the horocycle flow on a class of hyperbolic surfaces with infinite genus</w:t>
               </w:r>
@@ -2887,51 +2887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881897v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Dougall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schapira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tapie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1539" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901142v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gou&#235;zel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Riquelme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2007.08816" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708495v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1802.04991" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/624" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455739v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maucourant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2018-0050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378893v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3167" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cml.29" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coud&#232;ne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.14" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690104v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881421v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Gelfert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/27/7/1575" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547237v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/sjvw-q749" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572881v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2011.30.1095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418793v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdr012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563031v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/z03k-mr32" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/xzp2-ey17" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-010-0076-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omri Sarig" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnn086" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113249v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00038-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X0HJ36B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Florio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaugon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631278v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Burel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43059-1_3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paulin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pollicott" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464094v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anantharaman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Anker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Babillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00163420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881897v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Dougall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schapira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tapie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1539" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901142v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gou&#235;zel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Riquelme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2007.08816" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708495v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1802.04991" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/624" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455739v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maucourant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2018-0050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378893v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3167" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cml.29" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coud&#232;ne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.14" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Gelfert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/27/7/1575" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690104v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547237v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/sjvw-q749" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572881v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2011.30.1095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418793v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdr012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-010-0076-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/z03k-mr32" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/xzp2-ey17" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omri Sarig" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnn086" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113249v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00038-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X0HJ36B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Florio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaugon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631278v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Burel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43059-1_3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paulin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pollicott" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464094v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anantharaman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Anker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Babillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00163420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>