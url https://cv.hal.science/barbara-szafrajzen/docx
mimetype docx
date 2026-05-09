--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -769,385 +769,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés entre les sciences de l'économie et de la gestion et les sciences de l'information et de la communication pour comprendre les processus communicationnels émergeants dans une Europe en crise</w:t>
+                <w:t xml:space="preserve">Nouveaux outils numériques ou nouveaux outils pédagogiques ? L'enseignement en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Szafrajzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Moutouh</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Kosmicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème conférence de l’Association Européenne de l’Enseignement Économique, recherches et débats sur l’Enseignement de l’Économie et des Sciences Sociales : Enseigner l’économie dans une Europe en crise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">XIXème Congrès de la SFSIC :"Penser les techniques et les technologies : Apports des Sciences de l'Information et de la Communication et perspectives de recherches"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC; Université de Toulon; UFR Ingémédia, Jun 2014, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176504v1</w:t>
+                <w:t xml:space="preserve">hal-02568196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux outils numériques ou nouveaux outils pédagogiques ? L'enseignement en questions</w:t>
+                <w:t xml:space="preserve">Regards croisés entre les sciences de l'économie et de la gestion et les sciences de l'information et de la communication pour comprendre les processus communicationnels émergeants dans une Europe en crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Szafrajzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Kosmicki</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moutouh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXème Congrès de la SFSIC :"Penser les techniques et les technologies : Apports des Sciences de l'Information et de la Communication et perspectives de recherches"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC; Université de Toulon; UFR Ingémédia, Jun 2014, Toulon, France</w:t>
+              <w:t xml:space="preserve">20ème conférence de l’Association Européenne de l’Enseignement Économique, recherches et débats sur l’Enseignement de l’Économie et des Sciences Sociales : Enseigner l’économie dans une Europe en crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568196v1</w:t>
+                <w:t xml:space="preserve">hal-03156645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés entre les sciences de l'économie et de la gestion et les sciences de l'information et de la communication pour comprendre les processus communicationnels émergeants dans une Europe en crise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Szafrajzen</w:t>
+                <w:t xml:space="preserve">Regards croisés entre les sciences de l’économie et de la gestion et les sciences de l’information et de la communication pour comprendre l’Europe en crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szafrajzen Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moutouh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème conférence de l’Association Européenne de l’Enseignement Économique, recherches et débats sur l’Enseignement de l’Économie et des Sciences Sociales : Enseigner l’économie dans une Europe en crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156645v1</w:t>
+                <w:t xml:space="preserve">hal-03156332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés entre les sciences de l’économie et de la gestion et les sciences de l’information et de la communication pour comprendre l’Europe en crise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Szafrajzen Barbara</w:t>
+                <w:t xml:space="preserve">Regards croisés entre les sciences de l'économie et de la gestion et les sciences de l'information et de la communication pour comprendre les processus communicationnels émergeants dans une Europe en crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Szafrajzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moutouh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème conférence de l’Association Européenne de l’Enseignement Économique, recherches et débats sur l’Enseignement de l’Économie et des Sciences Sociales : Enseigner l’économie dans une Europe en crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156332v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports et limites de la méthode dite de la systémique qualitative dans les recherches sur les communications des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szafrajzen Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1211,51 +1211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szafrajzen Barbara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dix-septième congrès SFSIC : Au cœur et aux lisières des SIC.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Dijon : Université de Bourgogne, p. 252-258, France. pp.252-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2018,51 +2018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports et limites de la méthode dite de la systémique qualitative dans les recherches sur les communications des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szafrajzen Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2071,911 +2071,911 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les communications organisationnelles Comprendre, construire, observer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bersini, ChatGPT. Il était une fois une IA régressive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Szafrajzen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et médiations des savoirs. Distance and Mediation of Knowledge (14). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48, http://journals.openedition.org/dms/10859</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception des métiers du numérique et de la mixité pour un design de la formation : retour de collégiens, lycéens et étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey de Céglie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Szafrajzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moutouh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp 91-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionner la valorisation et la mise en scène d’un territoire à travers la numérisation du tourisme expérientiel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Szafrajzen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Journal for Media Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage d'une ressource pédagogique pour valoriser ses compétences et professionnaliser ses expériences : le cas du ePortfolio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Szafrajzen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.77-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classes virtuelles au collège et pédagogie : vers de nouvelles interactions et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Szafrajzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moutouh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensibiliser et développer l’esprit critique par l’éducation aux médias et à l’information : le cas d’un collège de l’Académie de Montpellier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Szafrajzen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/lcn.2021.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement à distance ou le corps enseignant mis à distance ? Lecture communicationnelle de pratiques audiovisuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Szafrajzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Kosmicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16/2, p. 85-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en compte de la construction du sens dans les systèmes d’aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Szafrajzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moutouh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.167-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/r2ie.5.167-177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions autour de la méthode dite de la sémiotique situationnelle fondées sur une recherche en communication des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Szafrajzen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Les applications de la sémiotique à la communication des organisations, 39, pp.183-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.3130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction d’un tiers-lieu éducatif : du lieu du livre vers l’espace du vivre à l’aune d’un centre de culture, de connaissances, de compétences et de communication.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Szafrajzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Aix-marseille université, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04938147v1</w:t>
-              </w:r>
-[...765 lines deleted...]
-                <w:t xml:space="preserve">hal-01906702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3130,51 +3130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Szafrajzen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500865v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riviere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937442v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moutouh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de C&#233;glie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568168v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kosmicki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szafrajzen Barbara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156308v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100357380&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ferreira-Meyers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783653986426/chapter9.xhtml#cch9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156315v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04938147v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061289v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.2021.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4618" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.5.167-177" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3130" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Szafrajzen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500865v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riviere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937442v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moutouh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de C&#233;glie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568168v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kosmicki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156332v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szafrajzen Barbara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156308v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100357380&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ferreira-Meyers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783653986426/chapter9.xhtml#cch9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156315v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4618" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.2021.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.5.167-177" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906702v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3130" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04938147v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>