--- v1 (2026-03-24)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -183,208 +183,4562 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillary Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 423, pp.111813, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 423, pp.111813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbi.2025.111813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Propolis Caffeic Acid Derivatives Protect Skeletal Muscle from Oxidative Damages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Portillo-Lemus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (4), pp.550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom16040550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advances in identifying functional groups in carnosol analogues to address their efficacy in skeletal muscle function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cubedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.118397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05258847v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insight into the Role of Gut Microbiota in Duchenne Muscular Dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194 (2), pp.264-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2023.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypothalamic–pituitary–adrenal axis activation and glucocorticoid-responsive gene expression in skeletal muscle and liver of Apc mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Emerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Zolotoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.1686-1703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myostatin gene inactivation increases post-mortem calpain-dependent muscle proteolysis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185, pp.108726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does Physical Inactivity Induce Significant Changes in Human Gut Microbiota? New Answers Using the Dry Immersion Hypoactivity Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13113865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transient Changes of Metabolism at the Pronuclear Stage in Mice Influences Skeletal Muscle Phenotype in Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Letheule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acute and chronic effects of Rhaponticum carthamoides and Rhodiola rosea extracts supplementation coupled to resistance exercise on muscle protein synthesis and mechanical power in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Roumanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Descossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T. van Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the International Society of Sports Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12970-020-00390-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The abietane diterpene taxodione contributes to the antioxidant activity of rosemary by-product in muscle tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Lo Cicero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.103565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2019.103565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle functiona potential link with glucose homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 317 (1), pp.E158-E171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00521.2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New evidence of exercise training benefits in myostatin-deficient mice: Effect on lipidomic abnormalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 516, pp.89-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retinoic acid maintains human skeletal muscle progenitor cells in an immature state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina El Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Notarnicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Evano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (10), pp.1923-1936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-016-2445-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myostatin deficiency is associated with lipidomic abnormalities in skeletal muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1862 (10 - part A), pp.1044-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2017.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protective effect of myostatin gene deletion on aging-related muscle metabolic decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78, pp.23 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2016.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined Strategies for Maintaining Skeletal Muscle Mass and Function in Aging: Myostatin Inactivation and AICAR-Associated Oxidative Metabolism Induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frankie Vanterpool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Matecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (9), pp.1077 - 1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glu147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence of hyperplasia in Gasp-1 overexpressing mice is dependent on myostatin up-regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Baraige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (4), pp.1241-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000366335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myostatin Gene Inactivation Prevents Skeletal Muscle Wasting in Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann S. Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine M. Desgeorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74 (24), pp.7344-7356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-14-0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">REDD1 deletion prevents dexamethasone-induced skeletal muscle atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian A Britto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Docquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 307 (11), pp.E983-E993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00234.2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myostatin and the skeletal muscle atrophy and hypertrophy signaling pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chelh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (22), pp.4361-4371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-014-1689-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early activation of rat skeletal muscle IL-6/STAT1/STAT3 dependent gene expression in resistance exercise linked to hypertrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calpastatin overexpression in the skeletal muscle of mice prevents clenbuterol-induced muscle hypertrophy and phenotypic shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical and Experimental Pharmacology and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (4), pp.364-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1440-1681.2012.05677.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lack of myostatin alters intermyofibrillar mitochondria activity, unbalances redox status, and impairs tolerance to chronic repetitive contractions in muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 302 (8), pp.E1000-E1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00652.2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glutathione peroxidase 3, a new retinoid target gene, is crucial for human skeletal muscle precursor cell survival.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125 (24), pp.6147-6156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.115220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939577v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time course in calpain activity and autolysis in slow and fast skeletal muscle during clenbuterol treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (2), pp.117-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/Y10-114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myostatin inactivation increases myotube size through regulation of translational initiation machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tintignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 112 (12), pp.3531-3542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcb.23280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wnt4 activates the canonical beta-catenin pathway and regulates negatively myostatin: functional implication in myogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 300 (5), pp.C1122-C1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00214.2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myostatin up-regulation is associated with the skeletal muscle response to hypoxic stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 332 (1-2), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2010.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myostatin in the pathophysiology of skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (7), pp.415-422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myostatin: Biology and Clinical Relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (7), pp.765-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/138955706777698642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibition of Notch signaling induces myotube hypertrophy by recruiting a subpopulation of reserve cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Kitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marietta Barro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 208 (3), pp.538-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.20688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response of human rhabdomyosarcoma cell lines to retinoic acid: relationship with induction of differentiation and retinoic acid sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 311 (2), pp.192-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2005.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibition of autocrine secretion of myostatin enhances terminal differentiation in human rhabdomyosarcoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ritvos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22, pp.8221-8232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanisms involved in the inhibition of myoblast proliferation and differentiation by myostatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rabenoelina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 286, pp.263-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalies de la fonction des précurseurs myogéniques et fibro-adipogéniques dans la myopathie du poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de travail Muscle et Qualités du Département PHASE INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE Montpellier, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles cellulaires pour l'étude des interactions inter-organes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -400,363 +4754,363 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Muscle et Qualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE Tours, Jun 2024, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination between mitochondrial-associated membranes MAMs, mitochondrial function and protein synthesis in exercised and myopathic muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Tuifua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioblast 2022: BEC Inaugural Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carolina Gnaiger; Verena Laner, Jun 2022, Innsbruck, Austria. https://doi.org/10.26124/bec:2022-0001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique des évènements protéolytiques et métaboliques dans le muscle post-mortem des souris KO myostatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Groupe Muscle-Viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Theix, France. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is skeletal muscle remodeling associated with gut microbiota signature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -775,8094 +5129,3842 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Porto, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of skeletal muscle function by gut Microbiota Dysbiosis and reseeding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
+                <w:t xml:space="preserve">Emerging link between oxidative stress handling and autophagy in post-mortem maturation of mice skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">8. Congrès du club français Autophagie CFATG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753298v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging link between oxidative stress handling and autophagy in post-mortem maturation of mice skeletal muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Nassar</w:t>
+                <w:t xml:space="preserve">Modulation of skeletal muscle function by gut Microbiota Dysbiosis and reseeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Casas</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès du club français Autophagie CFATG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948484v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of skeletal muscle function by gut microbiota dysbiosis and reseeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. World Congress on Targeting Microbiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhaponticum carthamoides and Rhodiola rosea plant extracts: the right combination between both to get the optimal effect on muscle de novo protein synthesis and performance gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fanca-Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Campredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Descossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tran van Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American-Society-for-Pharmacology-and-Experimental-Therapeutics (ASPET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myostatin deficiency in skeletal muscle alters the lipids composition of mitochondrial membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JED Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marseille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myostatin deficiency in skeletal muscle alters the lipid composition of mitochondrial membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REDD1 deletion prevents dexamethasone-induced skeletal muscle atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Docquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Day of PhD Students in Chemical and Biological Sciences for Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de REDD1 dans le contrôle de la masse musculaire des souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamroeun Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congrès international de l’ACAPS (Association de Chercheurs en Activités Physiques et Sportives)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Grenoble, France. 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WNT4 activates the canonical b-catenin pathway and regulates negatively myostatin : functional implication in myogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress of Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerobic exercise performance and 4-weeks AICAR treatment in myostatin-deficient aged mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Matecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Congrès International de l'ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Rennes, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803745v1</w:t>
-              </w:r>
-[...4250 lines deleted...]
-                <w:t xml:space="preserve">hal-02675798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between mitochondria-associated membranes, protein synthesis and energy metabolism in skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebru Asikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop - 4th Edition Membrane Contact Sites: Methodology, Biology &amp; Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Monopoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de muscle squelettique in vitro en 3 dimensions (3D)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Koechlin-Ramonatxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées scientifiques et techniques du réseau de microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases cellulaires du défaut musculaire dégénératif (white-striping) chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Carnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du microbiote dans la relation entre activité physique, santé et bien-être</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Butyrylcholinesterase and Ghrelin in the Myostatin knock-out mouse. Impact on stress, aggressivity and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ducornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. 317, pp.E158 - E171</w:t>
+              <w:t xml:space="preserve">14. International Meeting on Cholinesterases / 8. Conference on Paraoxonase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804882v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butyrylcholinesterase and Ghrelin in the Myostatin knock-out mouse. Impact on stress, aggressivity and behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle du microbiote dans la relation entre activité physique, santé et bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Meeting on Cholinesterases / 8. Conference on Paraoxonase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. 317, pp.E158 - E171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816235v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Ghréline-Myostatine-Butyrylcholinestérase dans le métabolisme musculaire et le comportement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ducornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des changements transitoires du métabolisme du zygote chez la souris influencent le phénotype musculaire à l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. 21, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota and skeletal muscle crosstalk : lessons from muscle remarkable phenotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Congress of Association of Researchers in Physical and Sport Activities ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle function: a potential link with glucose homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France. Wiley, Acta Physiologica, 227, 2019, Special Issue:Abstracts of the 3rd Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of white-striping myopathy in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Congress of Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of inter-organ dialogue: Specific gut microbiota signatures in specific-skeletal muscle phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exercise, Locomotion and MusculoSkeletal System (ELMSK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lyon, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l’apoptose et de l’autophagie aux mécanismes de transformation post-mortem du muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 1p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the proteolytic events by the Myostatin in the post-mortem skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Journée CBS2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for autophagy attenuation during post-mortem maturation of hypertrophied muscle in myostatin deficient mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème congrès du club français Autophagie CFATG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diminution de la teneur en cardiolipide, un phospholipide clé dans la régulation de la fonction énergétique, dans un modèle d’hypertrophie musculaire lié à l’invalidation de la myostatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 221 p., 2016, Journées francophones de nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du statut énergétique de l’œuf sur deux modèles génétiques d’hypertrophie musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Banrezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondria function and redox status in hypertrophied myostatin-deficient muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramonatxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Biochemistry of Exercise Congress (IBEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. , 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial function and redox status in myostatin-deficient skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. World Congress on Targeting Mitochondria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Berlin, Germany. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wnt signalling in development and disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Arolla, Switzerland. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du facteur Wnt4 sur la différenciation des myoblastes C2C12 et des cellules satellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du département Phase (JAS Phase 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France. 2007, 2èmes Journées d'Animation Scientifique du Département PHASE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8872,324 +8974,324 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into myostatin function in muscle protein homeostasis highlight a link with the regulation of translation ght</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Research on Protein Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nova Science Publischers inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 73 p., 2013, Protein Biochemistry, Synthesis, Structure and Cellular Functions, 978-1629485270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role and function of wnts in the regulation of myogenesis: when wnt meets myostatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skeletal Muscle : From Myogenesis to Clinical Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InTech Open</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-953-51-0712-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/48330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId235"/>
+      <w:footerReference w:type="default" r:id="rId240"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9336,51 +9438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Maillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2025.111813" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04936608v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colomb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tuifua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Campredon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descossy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tran van Ba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837628v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837613v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Begue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rossano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Docquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann F&#233;don" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pauly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258847v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarniguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cubedo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118397" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616889v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Allibert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Emerit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Zolotoff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12939" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roumanille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. van Ba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00390-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vitou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lo Cicero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nissan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.103565" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268413v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607493v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Hadad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Notarnicola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Evano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Khatib" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2445-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605145v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2017.06.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01804186v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.01.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01759577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Vanterpool" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu147" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837578v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S. Gallot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Desgeorges" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-14-0057" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000366335" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00234.2014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205103v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chelh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-014-1689-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837558v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Douillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galbes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057141" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645801v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1681.2012.05677.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1V8T083-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644146v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ploquin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00652.2011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939577v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Haddad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Turki" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.115220" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649674v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Y10-114" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651868v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fedon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00214.2010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645542v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.23280" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTNB091D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654970v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2010.09.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654025v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664880v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ricaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138955706777698642" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660408v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Kitzmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta Barro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20688" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671198v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2005.09.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679134v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ritvos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675798v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joulia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garandel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rabenoelina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310612v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Asikan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819158v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Koechlin-Ramonatxo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816235v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Migeon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ducornet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818883v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735731v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753297v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941438v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940229v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940597v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837654v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837627v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804341v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813436v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753727v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754065v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837591v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=46623" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811454v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bacou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/skeletal-muscle-from-myogenesis-to-clinical-relations" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48330" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Maillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2025.111813" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom16040550" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258847v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarniguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cubedo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118397" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Allibert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Emerit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Zolotoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12939" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roumanille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descossy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. van Ba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00390-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vitou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lo Cicero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nissan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.103565" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Hadad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Notarnicola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Evano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Khatib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2445-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2017.06.017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01804186v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.01.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01759577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pauly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Vanterpool" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu147" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123375v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000366335" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S. Gallot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Desgeorges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-14-0057" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rossano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Docquier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00234.2014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chelh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-014-1689-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837558v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Begue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Douillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galbes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057141" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1681.2012.05677.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1V8T083-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ploquin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00652.2011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939577v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Haddad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Turki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.115220" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649674v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Y10-114" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645542v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.23280" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTNB091D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651868v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fedon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00214.2010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654970v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2010.09.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654025v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ricaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138955706777698642" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Kitzmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta Barro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20688" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671198v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2005.09.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679134v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ritvos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675798v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joulia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garandel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rabenoelina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04936608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233589v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colomb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tuifua" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940121v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753298v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753288v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607503v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Campredon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tran van Ba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837644v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837613v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837595v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746242v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann F&#233;don" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803745v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310612v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Asikan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819158v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Koechlin-Ramonatxo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816235v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Migeon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ducornet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818883v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735731v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753297v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941438v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940229v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837654v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804341v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813436v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753727v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754065v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837591v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=46623" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811454v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bacou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/skeletal-muscle-from-myogenesis-to-clinical-relations" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48330" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>