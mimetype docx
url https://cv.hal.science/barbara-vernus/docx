--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2512,299 +2512,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REDD1 deletion prevents dexamethasone-induced skeletal muscle atrophy</w:t>
+                <w:t xml:space="preserve">Myostatin and the skeletal muscle atrophy and hypertrophy signaling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian A Britto</w:t>
+                <w:t xml:space="preserve">J. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Begue</w:t>
+                <w:t xml:space="preserve">Ilham Chelh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Rossano</w:t>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Docquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 307 (11), pp.E983-E993. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (22), pp.4361-4371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00234.2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-014-1689-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635920v1</w:t>
+                <w:t xml:space="preserve">hal-01205103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin and the skeletal muscle atrophy and hypertrophy signaling pathways</w:t>
+                <w:t xml:space="preserve">REDD1 deletion prevents dexamethasone-induced skeletal muscle atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rodriguez</w:t>
+                <w:t xml:space="preserve">Florian A Britto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Docquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71 (22), pp.4361-4371. </w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 307 (11), pp.E983-E993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-014-1689-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00234.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205103v1</w:t>
+                <w:t xml:space="preserve">hal-01635920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early activation of rat skeletal muscle IL-6/STAT1/STAT3 dependent gene expression in resistance exercise linked to hypertrophy</w:t>
               </w:r>
@@ -2829,51 +2829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2950,64 +2950,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3364,51 +3364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3979,312 +3979,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin: Biology and Clinical Relevance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of Notch signaling induces myotube hypertrophy by recruiting a subpopulation of reserve cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ricaud</w:t>
+                <w:t xml:space="preserve">Magali Kitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marietta Barro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/138955706777698642⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 208 (3), pp.538-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.20688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664880v1</w:t>
+                <w:t xml:space="preserve">hal-02660408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Notch signaling induces myotube hypertrophy by recruiting a subpopulation of reserve cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Kitzmann</w:t>
+                <w:t xml:space="preserve">Myostatin: Biology and Clinical Relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 208 (3), pp.538-548. </w:t>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (7), pp.765-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcp.20688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/138955706777698642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02660408v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of human rhabdomyosarcoma cell lines to retinoic acid: relationship with induction of differentiation and retinoic acid sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4941,51 +4941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5941,64 +5941,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Docquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6066,51 +6066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6691,661 +6691,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases cellulaires du défaut musculaire dégénératif (white-striping) chez le poulet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Butyrylcholinesterase and Ghrelin in the Myostatin knock-out mouse. Impact on stress, aggressivity and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ibrahim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Py</w:t>
+                <w:t xml:space="preserve">Ariane Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ducornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">14. International Meeting on Cholinesterases / 8. Conference on Paraoxonase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818943v1</w:t>
+                <w:t xml:space="preserve">hal-04816235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butyrylcholinesterase and Ghrelin in the Myostatin knock-out mouse. Impact on stress, aggressivity and behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle du microbiote dans la relation entre activité physique, santé et bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Meeting on Cholinesterases / 8. Conference on Paraoxonase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. 317, pp.E158 - E171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816235v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du microbiote dans la relation entre activité physique, santé et bien-être</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction Ghréline-Myostatine-Butyrylcholinestérase dans le métabolisme musculaire et le comportement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ducornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. 317, pp.E158 - E171</w:t>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804882v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Ghréline-Myostatine-Butyrylcholinestérase dans le métabolisme musculaire et le comportement.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des changements transitoires du métabolisme du zygote chez la souris influencent le phénotype musculaire à l'âge adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Letheule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. 21, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818883v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des changements transitoires du métabolisme du zygote chez la souris influencent le phénotype musculaire à l'âge adulte</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Blanchet</w:t>
+                <w:t xml:space="preserve">Bases cellulaires du défaut musculaire dégénératif (white-striping) chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. 21, 2020, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816250v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota and skeletal muscle crosstalk : lessons from muscle remarkable phenotypes.</w:t>
               </w:r>
@@ -9438,51 +9438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Maillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2025.111813" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom16040550" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258847v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarniguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cubedo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118397" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Allibert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Emerit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Zolotoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12939" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roumanille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descossy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. van Ba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00390-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vitou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lo Cicero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nissan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.103565" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Hadad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Notarnicola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Evano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Khatib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2445-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2017.06.017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01804186v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.01.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01759577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pauly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Vanterpool" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu147" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123375v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000366335" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S. Gallot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Desgeorges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-14-0057" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rossano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Docquier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00234.2014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chelh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-014-1689-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837558v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Begue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Douillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galbes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057141" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1681.2012.05677.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1V8T083-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ploquin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00652.2011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939577v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Haddad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Turki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.115220" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649674v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Y10-114" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645542v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.23280" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTNB091D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651868v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fedon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00214.2010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654970v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2010.09.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654025v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ricaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138955706777698642" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Kitzmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta Barro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20688" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671198v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2005.09.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679134v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ritvos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675798v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joulia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garandel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rabenoelina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04936608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233589v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colomb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tuifua" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940121v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753298v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753288v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607503v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Campredon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tran van Ba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837644v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837613v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837595v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746242v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann F&#233;don" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803745v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310612v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Asikan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819158v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Koechlin-Ramonatxo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816235v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Migeon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ducornet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818883v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735731v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753297v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941438v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940229v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837654v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804341v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813436v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753727v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754065v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837591v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=46623" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811454v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bacou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/skeletal-muscle-from-myogenesis-to-clinical-relations" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48330" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Maillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2025.111813" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom16040550" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258847v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarniguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cubedo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118397" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Allibert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Emerit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Zolotoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12939" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roumanille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descossy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. van Ba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00390-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vitou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lo Cicero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nissan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.103565" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Hadad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Notarnicola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Evano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Khatib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2445-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2017.06.017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01804186v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.01.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01759577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pauly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Vanterpool" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu147" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123375v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000366335" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S. Gallot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Desgeorges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-14-0057" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chelh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-014-1689-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rossano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Docquier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00234.2014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837558v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Begue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Douillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galbes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057141" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1681.2012.05677.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1V8T083-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ploquin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00652.2011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939577v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Haddad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Turki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.115220" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649674v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Y10-114" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645542v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.23280" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTNB091D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651868v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fedon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00214.2010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654970v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2010.09.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654025v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Kitzmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta Barro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20688" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664880v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ricaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138955706777698642" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671198v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2005.09.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679134v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ritvos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675798v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joulia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garandel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rabenoelina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04936608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233589v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colomb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tuifua" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940121v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753298v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753288v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607503v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Campredon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tran van Ba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837644v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837613v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837595v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746242v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann F&#233;don" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803745v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310612v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Asikan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819158v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Koechlin-Ramonatxo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816235v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Migeon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ducornet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818883v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735731v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753297v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941438v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940229v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837654v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804341v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813436v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753727v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754065v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837591v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=46623" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811454v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bacou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/skeletal-muscle-from-myogenesis-to-clinical-relations" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48330" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>