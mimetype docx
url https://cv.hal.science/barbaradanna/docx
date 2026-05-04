--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -162,2322 +162,2322 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (96)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement report: Emission factors and organic aerosol source apportionment of shipping emissions in the coastal city of Toulon, France</w:t>
+                <w:t xml:space="preserve">Regional Transport in the Arctic: Sensitivity of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and Particulate Matter in Wintertime Urban Alaska to Background Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Gunti</w:t>
+                <w:t xml:space="preserve">Alicia Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Chazeau</w:t>
+                <w:t xml:space="preserve">Steve R Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+                <w:t xml:space="preserve">Dwayne Heard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Xueref-Remy</w:t>
+                <w:t xml:space="preserve">Lisa Whalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Armengaud</w:t>
+                <w:t xml:space="preserve">Natalie Brett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 26 (4), pp.2893-2919. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 131 (7), pp.e2025JD045353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-26-2893-2026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025jd045353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541237v1</w:t>
+                <w:t xml:space="preserve">hal-05572970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary aerosol mass spectrometry elucidates sources of wintertime sub-micron particle pollution in Fairbanks, Alaska, during ALPACA 2022</w:t>
+                <w:t xml:space="preserve">Measurement report: Emission factors and organic aerosol source apportionment of shipping emissions in the coastal city of Toulon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amna Ijaz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quentin Gunti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephen Arnold</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Xueref-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (19), pp.11789-11811. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-11789-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 26 (4), pp.2893-2919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-26-2893-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05210546v2</w:t>
+                <w:t xml:space="preserve">hal-05541237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol spectral optical properties in the Paris urban area and its peri-urban and forested surroundings during summer 2022 from ACROSS surface observations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wintertime Abundance and Sources of Key Trace Gas and Particle Species in Fairbanks, Alaska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Formenti</w:t>
+                <w:t xml:space="preserve">Damien Ketcherside</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Gratien</w:t>
+                <w:t xml:space="preserve">Robert Yokelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Michoud</w:t>
+                <w:t xml:space="preserve">Vanessa Selimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellis Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meeta Cesler-Maloney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-3161-2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (15), pp.e2025JD043677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JD043677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014894v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population exposure to outdoor NO2, black carbon, and ultrafine and fine particles over Paris with multi-scale modelling down to the street scale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerosol spectral optical properties in the Paris urban area and its peri-urban and forested surroundings during summer 2022 from ACROSS surface observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Jacquot</w:t>
+                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youngseob Kim</w:t>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Baudic</w:t>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gratien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (6), pp.3363-3387. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-3363-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 25 (5), pp.3161-3189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-3161-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036924v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement report: In-depth characterization of ship emissions during operations in a Mediterranean port</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Complementary aerosol mass spectrometry elucidates sources of wintertime sub-micron particle pollution in Fairbanks, Alaska, during ALPACA 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Ijaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Barbara D’anna</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">Sarah Albertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (12), pp.6575-6605. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-6575-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 25 (19), pp.11789-11811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-11789-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136501v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05210546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas–particle partitioning of m -xylene and naphthalene oxidation products: temperature and NO x influence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement report: In-depth characterization of ship emissions during operations in a Mediterranean port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kammer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lise Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara d'Anna</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grazia Maria Lanzafame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara D’anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (17), pp.10267-10292. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-10267-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 25 (12), pp.6575-6605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-6575-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05277298v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative potential of atmospheric particles in Europe and exposure scenarios</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population exposure to outdoor NO2, black carbon, and ultrafine and fine particles over Paris with multi-scale modelling down to the street scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+                <w:t xml:space="preserve">Soo-Jin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaspar Daellenbach</w:t>
+                <w:t xml:space="preserve">Lya Lugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Darfeuil</w:t>
+                <w:t xml:space="preserve">Oscar Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngseob Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09666-9⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (6), pp.3363-3387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-3363-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339057v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatility of secondary organic aerosol and sulphate particles formed in ship engine emission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas–particle partitioning of m -xylene and naphthalene oxidation products: temperature and NO x influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panu Karjalainen</w:t>
+                <w:t xml:space="preserve">Marwa Shahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis M F Barreira</w:t>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Moldanová</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barbara d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28, </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (17), pp.10267-10292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2025.100376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-10267-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558259v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05277298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wintertime Abundance and Sources of Key Trace Gas and Particle Species in Fairbanks, Alaska</w:t>
+                <w:t xml:space="preserve">Volatility of secondary organic aerosol and sulphate particles formed in ship engine emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Ketcherside</w:t>
+                <w:t xml:space="preserve">Oskari Kangasniemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Yokelson</w:t>
+                <w:t xml:space="preserve">Pauli Simonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Selimovic</w:t>
+                <w:t xml:space="preserve">Panu Karjalainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellis Robinson</w:t>
+                <w:t xml:space="preserve">Luis M F Barreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeta Cesler-Maloney</w:t>
+                <w:t xml:space="preserve">Jana Moldanová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (15), </w:t>
+              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JD043677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2025.100376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233842v1</w:t>
+                <w:t xml:space="preserve">hal-05558259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population exposure to outdoor NO2 , black carbon, particle mass, and number concentrations over Paris with multi-scale modelling down to the street scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexia Baudic</w:t>
+                <w:t xml:space="preserve">Oxidative potential of atmospheric particles in Europe and exposure scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaspar Daellenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Darfeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-2120⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09666-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786199v1</w:t>
+                <w:t xml:space="preserve">hal-05339057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ vertical observations of the layered structure of air pollution in a continental high latitude urban boundary layer during winter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Slimane Bekki</w:t>
+                <w:t xml:space="preserve">Multiphase sulfur chemistry facilitates particle growth in a cold and dark urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingqiu Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal Bali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellis Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Decarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-3687-2025⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 258, 258, pp.357-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4FD00170B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04712984v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAX-DOAS observations of ship emissions in the North Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anoop Mahajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liselotte Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara D’anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 206, pp.116761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary organic aerosol formed by Euro 5 gasoline vehicle emissions: chemical composition and gas-to-particle phase partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelia Kostenidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vansevenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24, pp.2705 - 2729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-24-2705-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant impact of urban tree biogenic emissions on air quality estimated by a bottom-up inventory and chemistry transport modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Population exposure to outdoor NO2 , black carbon, particle mass, and number concentrations over Paris with multi-scale modelling down to the street scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soo-Jin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lya Lugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngseob Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Baudic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Cantrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-6011-2024⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-2120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589996v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced aqueous formation and neutralization of fine atmospheric particles driven by extreme cold</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ vertical observations of the layered structure of air pollution in a continental high latitude urban boundary layer during winter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kayane Dingilian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meeta Cesler-Maloney</w:t>
+                <w:t xml:space="preserve">Roman Pohorsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Simpson</w:t>
+                <w:t xml:space="preserve">Andrea Baccarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Brett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Bekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ado4373⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (6), pp.3687-3715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-3687-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692075v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04712984v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase sulfur chemistry facilitates particle growth in a cold and dark urban environment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Significant impact of urban tree biogenic emissions on air quality estimated by a bottom-up inventory and chemistry transport modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Decarlo</w:t>
+                <w:t xml:space="preserve">Alice Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lya Lugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soo-Jin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Cantrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4FD00170B⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (10), pp.6011 - 6046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-6011-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389543v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into secondary organic aerosol formation from the day- and nighttime oxidation of polycyclic aromatic hydrocarbons and furans in an oxidation flow reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara d'Anna</w:t>
+                <w:t xml:space="preserve">Enhanced aqueous formation and neutralization of fine atmospheric particles driven by extreme cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luka Drinovec</w:t>
+                <w:t xml:space="preserve">Michael Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew T Lambe</w:t>
+                <w:t xml:space="preserve">Kayane Dingilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meeta Cesler-Maloney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhe Peng</w:t>
+                <w:t xml:space="preserve">William Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (23), pp.15077 - 15096. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (36), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-23-15077-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ado4373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337291v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and Modeling of Ship-Related Ultrafine Particles and Secondary Organic Aerosols in a Mediterranean Port City</w:t>
               </w:r>
@@ -2591,10149 +2591,10283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary organic aerosol formed by EURO 5 gasoline vehicle emissions: chemical composition and gas-to-particle phase partitioning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris Vansevenant</w:t>
+                <w:t xml:space="preserve">Insights into secondary organic aerosol formation from the day- and nighttime oxidation of polycyclic aromatic hydrocarbons and furans in an oxidation flow reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd El Rahman El Mais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Drinovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew T Lambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-2705-2024⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (23), pp.15077 - 15096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-15077-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303763v1</w:t>
+                <w:t xml:space="preserve">hal-04337291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas–particle partitioning of toluene oxidation products: an experimental and modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lannuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelia Kostenidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Martinez-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (24), pp.15537-15560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-23-15537-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatility of a Ship’s Emissions in the Baltic Sea Using Modelling and Measurements in Real-World Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luis M F Barreira</w:t>
+                <w:t xml:space="preserve">Secondary organic aerosol formed by EURO 5 gasoline vehicle emissions: chemical composition and gas-to-particle phase partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Kostenidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vansevenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos14071175⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-2705-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417921v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Speciation of Non-Methane Volatile Organic Compounds in Exhaust Emissions from Diesel and Gasoline Euro 5 Vehicles Using Online and Offline Measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Sarica</w:t>
+                <w:t xml:space="preserve">Volatility of a Ship’s Emissions in the Baltic Sea Using Modelling and Measurements in Real-World Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskari Kangasniemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauli Simonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Moldanová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilkka Timonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M F Barreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1175), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos14071175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics10040184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03865682v1</w:t>
+                <w:t xml:space="preserve">hal-04417921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrous acid production and uptake by Zea mays plants in growth chambers in the presence of nitrogen dioxide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Morin</w:t>
+                <w:t xml:space="preserve">Detailed Speciation of Non-Methane Volatile Organic Compounds in Exhaust Emissions from Diesel and Gasoline Euro 5 Vehicles Using Online and Offline Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Kostenidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Ormeño</w:t>
+                <w:t xml:space="preserve">Alvaro Martinez Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vansevenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dupouyet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara d'Anna</w:t>
+                <w:t xml:space="preserve">Thibaud Sarica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 806 (2), pp.150696. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxics10040184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358833v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution under dark conditions of particles from old and modern diesel vehicles in a new environmental chamber characterized with fresh exhaust emissions</w:t>
+                <w:t xml:space="preserve">Nitrous acid production and uptake by Zea mays plants in growth chambers in the presence of nitrogen dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vansevenant</w:t>
+                <w:t xml:space="preserve">Aurélie Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Louis</w:t>
+                <w:t xml:space="preserve">Julien Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ferronato</w:t>
+                <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Tassel</w:t>
+                <w:t xml:space="preserve">Sylvie Dupouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-14-7627-2021⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 806 (2), pp.150696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518837v1</w:t>
+                <w:t xml:space="preserve">hal-03358833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrous acid formation on Zea mays leaves by heterogeneous reaction of nitrogen dioxide in the laboratory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Morin</w:t>
+                <w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gandolfo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Ormeño</w:t>
+                <w:t xml:space="preserve">Alessia Nicosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. d'Anna</w:t>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.110543⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037769v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: Emission factors, chemical composition, and morphology of particles emitted from Euro 5 diesel and gasoline light-duty vehicles during transient cycles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Martinez-Valiente</w:t>
+                <w:t xml:space="preserve">Nitrous acid formation on Zea mays leaves by heterogeneous reaction of nitrogen dioxide in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. R'Mili</w:t>
+                <w:t xml:space="preserve">Adrien Gandolfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Marques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Temime-Roussel</w:t>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-4779-2021⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 193, pp.110543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.110543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193701v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technical note: Emission factors, chemical composition, and morphology of particles emitted from Euro 5 diesel and gasoline light-duty vehicles during transient cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kostenidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">A. Martinez-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Nicosia</w:t>
+                <w:t xml:space="preserve">B. R'Mili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">B. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Uitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
+                <w:t xml:space="preserve">B. Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (6), pp.4779-4796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-4779-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107746v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summertime surface PM 1 aerosol composition and size by source region at the Lampedusa island in the central Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution under dark conditions of particles from old and modern diesel vehicles in a new environmental chamber characterized with fresh exhaust emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vansevenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Mallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara d'Anna</w:t>
+                <w:t xml:space="preserve">C. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Même</w:t>
+                <w:t xml:space="preserve">C. Ferronato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Chiara Bove</w:t>
+                <w:t xml:space="preserve">L. Fine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Cassola</w:t>
+                <w:t xml:space="preserve">P. Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (17), pp.11123-11142. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.7627-7655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-19-11123-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-14-7627-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352573v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aerosols, Radiation and Clouds in Southern Africa Field Campaign in Namibia: Overview, Illustrative Observations, and Way Forward</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Summertime surface PM 1 aerosol composition and size by source region at the Lampedusa island in the central Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart John Piketh</w:t>
+                <w:t xml:space="preserve">Aurélie Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Chiara Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Cassola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-17-0278.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (17), pp.11123-11142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-11123-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02061378v1</w:t>
+                <w:t xml:space="preserve">hal-02352573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Experimental Study on the Reaction of tert-Butylamine with OH Radicals in the Atmosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Zhu</w:t>
+                <w:t xml:space="preserve">The Aerosols, Radiation and Clouds in Southern Africa Field Campaign in Namibia: Overview, Illustrative Observations, and Way Forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Mikoviny</w:t>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nielsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Wisthaler</w:t>
+                <w:t xml:space="preserve">Stuart John Piketh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b01862⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (7), pp.1277-1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-17-0278.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903030v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02061378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and Experimental Study on the Reaction of tert-Butylamine with OH Radicals in the Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Tan</w:t>
+                <w:t xml:space="preserve">L. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Zhu</w:t>
+                <w:t xml:space="preserve">T. Mikoviny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomáš Mikoviny</w:t>
+                <w:t xml:space="preserve">C. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claus Nielsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armin Wisthaler</w:t>
+                <w:t xml:space="preserve">A. Wisthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (18), pp.4470-4480. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b01862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b01862⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02382922v1</w:t>
+                <w:t xml:space="preserve">hal-01903030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary marine aerosol physical flux and chemical composition during a nutrient enrichment experiment in mesocosms in the Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Theoretical and Experimental Study on the Reaction of tert-Butylamine with OH Radicals in the Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Schwier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Wen Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mas</w:t>
+                <w:t xml:space="preserve">Liang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Charrìère</w:t>
+                <w:t xml:space="preserve">Tomáš Mikoviny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Pey</w:t>
+                <w:t xml:space="preserve">Claus Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Wisthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-14645-2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (18), pp.4470-4480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b01862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051675v1</w:t>
+                <w:t xml:space="preserve">hal-02382922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sloan Digital Sky Survey IV: Mapping the Milky Way, Nearby Galaxies, and the Distant Universe</w:t>
+                <w:t xml:space="preserve">Primary marine aerosol physical flux and chemical composition during a nutrient enrichment experiment in mesocosms in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Blanton</w:t>
+                <w:t xml:space="preserve">Allison Schwier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Bershady</w:t>
+                <w:t xml:space="preserve">Sébastien Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bela Abolfathi</w:t>
+                <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco D. Albareti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Prieto</w:t>
+                <w:t xml:space="preserve">Jorge Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa7567⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (23), pp.14645-14660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-14645-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593779v1</w:t>
+                <w:t xml:space="preserve">hal-02051675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Sampling and Analysis of Atmospheric Particulate Organic Matter by Proton-Transfer-Reaction Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sloan Digital Sky Survey IV: Mapping the Milky Way, Nearby Galaxies, and the Distant Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Blanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Mueller</w:t>
+                <w:t xml:space="preserve">Matthew Bershady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Eicher</w:t>
+                <w:t xml:space="preserve">Bela Abolfathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B d'Anna</w:t>
+                <w:t xml:space="preserve">Franco D. Albareti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Tan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b02582⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa7567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635504v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilution effects on ultrafine particle emissions from Euro 5 and Euro 6 diesel and gasoline vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Sampling and Analysis of Atmospheric Particulate Organic Matter by Proton-Transfer-Reaction Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Louis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yao Liu</w:t>
+                <w:t xml:space="preserve">P Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Martinet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Wisthaler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.09.007⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (20), pp.10889-10897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b02582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635462v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the Chemistry-Aerosol Mediterranean Experiment/Aerosol Direct Radiative Forcing on the Mediterranean Climate (ChArMEx/ADRIMED) summer 2013 campaign</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dilution effects on ultrafine particle emissions from Euro 5 and Euro 6 diesel and gasoline vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Sciare</w:t>
+                <w:t xml:space="preserve">Cédric Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Martinez Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-455-2016⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.80-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01258732v2</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of atmospheric nanoparticle formation from emissions of marine microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.L. Dewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43 (12), pp.6596-6603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016GL069389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01344534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Photochemistry in the Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. George</w:t>
+                <w:t xml:space="preserve">Overview of the Chemistry-Aerosol Mediterranean Experiment/Aerosol Direct Radiative Forcing on the Mediterranean Climate (ChArMEx/ADRIMED) summer 2013 campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ammann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. d'Anna</w:t>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. J. Donaldson</w:t>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. A. Nizkorodov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (10), pp.4218-4258. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), pp.455-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cr500648z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-455-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172532v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01258732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of air-sea exchanges on the Mediterranean marine boundary layer composition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photosensitized production of functionalized and unsaturated organic compounds at the air-sea interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Langley Dewitt</w:t>
+                <w:t xml:space="preserve">R. Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stig Hellebust</w:t>
+                <w:t xml:space="preserve">M. van Pinxteren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.12741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep12741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721512v1</w:t>
+                <w:t xml:space="preserve">hal-01198960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Molecular Identification of Organic Compounds in the Atmosphere: State of the Art and Challenges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneous Photochemistry in the Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Claeys</w:t>
+                <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Allan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">M. Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Donaldson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Nizkorodov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 115 (10), pp.3919-3983. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cr5003485⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 115 (10), pp.4218-4258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cr500648z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172538v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel inlet system for online chemical analysis of semi-volatile submicron particulate matter</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of air-sea exchanges on the Mediterranean marine boundary layer composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Langley Dewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stig Hellebust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149021v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Sciare</w:t>
+                <w:t xml:space="preserve">The Molecular Identification of Organic Compounds in the Atmosphere: State of the Art and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaberer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (10), pp.3919-3983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cr5003485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/57860⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01233173v1</w:t>
+                <w:t xml:space="preserve">hal-01172538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling New Processes at Interfaces: Photochemical Isoprene Production at the Sea Surface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">A novel inlet system for online chemical analysis of semi-volatile submicron particulate matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Eichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wisthaler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b02388⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (3), pp.1353-1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-8-1353-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247196v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosensitized production of functionalized and unsaturated organic compounds at the air-sea interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Herrmann</w:t>
+                <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep12741⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.29-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/57860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198960v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01233173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV polarization lidar for remote sensing new particles formation in the atmosphere</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Unravelling New Processes at Interfaces: Photochemical Isoprene Production at the Sea Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Pinxteren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. George</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (22), pp.13199-13205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b02388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.22.0a1009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01057451v1</w:t>
+                <w:t xml:space="preserve">hal-01247196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous photochemistry of gaseous NO2 on solid fluoranthene films: A source of gaseous nitrous acid (HONO) in the urban environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UV polarization lidar for remote sensing new particles formation in the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brigante</w:t>
+                <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ammar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">B. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2013.07.016⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.A1009-A1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.22.0a1009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00924182v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous uptake of NO2 on Arizona Test Dust under UV-A irradiation: An aerosol flow tube study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous photochemistry of gaseous NO2 on solid fluoranthene films: A source of gaseous nitrous acid (HONO) in the urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cazoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aeolian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aeolia.2013.10.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 273, pp.23-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2013.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149259v1</w:t>
+                <w:t xml:space="preserve">hal-00924182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional group composition of organic aerosol from combustion emissions and secondary processes at two contrasted urban environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous uptake of NO2 on Arizona Test Dust under UV-A irradiation: An aerosol flow tube study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Wortham</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 75, pp.308-320. </w:t>
+              <w:t xml:space="preserve">Aeolian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.45-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aeolia.2013.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861157v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of a housecleaning product in an indoor environment leading to oxygenated polar compounds and SOA formation: Gas and particulate phase chemical characterization</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of the origins, chemical composition and aging of oxygenated organic aerosols: case study of a Mediterranean industrialized environment, Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rossignol</w:t>
+                <w:t xml:space="preserve">I. El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rio</w:t>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ustache</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Nicolle</w:t>
+                <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.03.045⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (15), pp.7875-7894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-7875-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861141v1</w:t>
+                <w:t xml:space="preserve">hal-01687217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new software tool for the analysis of high resolution PTR-TOF mass spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mikoviny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Jud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wisthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 127, pp.158-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemolab.2013.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the origins, chemical composition and aging of oxygenated organic aerosols: case study of a Mediterranean industrialized environment, Marseille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Functional group composition of organic aerosol from combustion emissions and secondary processes at two contrasted urban environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Wortham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-7875-2013⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75, pp.308-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687217v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New particle formation from the interaction of SO2 and mineral dust under light irradiation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The use of a housecleaning product in an indoor environment leading to oxygenated polar compounds and SOA formation: Gas and particulate phase chemical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75, pp.196-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.03.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073442v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of OH-initiated degradation of 2-aminoethanol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Mikoviny</w:t>
+                <w:t xml:space="preserve">Mineral dust photochemistry induces nucleation events in the presence of SO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nekat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wiedensohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-12-1881-2012⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.20842-20847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1212297109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700183v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant light induced ozone loss on biomass burning aerosol: Evidence from chemistry-transport modeling based on new laboratory studies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alternative pathway for atmospheric particles growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rosenorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012gl052432⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.6840-6844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1120593109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752584v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative pathway for atmospheric particles growth</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Significant light induced ozone loss on biomass burning aerosol: Evidence from chemistry-transport modeling based on new laboratory studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. B. Konovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. L. George</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1120593109⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012gl052432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700199v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary organic aerosol formation in the atmosphere by new aerosol-based photo-induced processes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of OH-initiated degradation of 2-aminoethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schmidbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wisthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mikoviny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.1881-1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-12-1881-2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073436v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral dust photochemistry induces nucleation events in the presence of SO2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">New particle formation from the interaction of SO2 and mineral dust under light irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 243, pp.1297</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797945v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General overview: European Integrated project on Aerosol Cloud Climate and Air Quality interactions (EUCAARI) - integrating aerosol research from nano to global scales</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secondary organic aerosol formation in the atmosphere by new aerosol-based photo-induced processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Brenguier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Z. Aregahegn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 244, pp.1291</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699685v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Atmospheric Humic Like Substances by Ozone: A Kinetic and Structural Analysis Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Characterization of Aminium Nitrate Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Salo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baduel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. E. Monge</w:t>
+                <w:t xml:space="preserve">J. Westerlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Voisin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. George</w:t>
+                <w:t xml:space="preserve">P. U. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es200587z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115, pp.11671-11677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp204957k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00646131v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased steady state uptake of ozone on soot due to UV/Vis radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Diesel Oxidation Catalysts on the Diesel Particulate Filter Regeneration Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lizarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Zelenay</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">S. Souentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. A. Styler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010jd015500⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45, pp.10591-10597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es2026054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699784v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Diesel Oxidation Catalysts on the Diesel Particulate Filter Regeneration Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General overview: European Integrated project on Aerosol Cloud Climate and Air Quality interactions (EUCAARI) - integrating aerosol research from nano to global scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kulmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lizarraga</w:t>
+                <w:t xml:space="preserve">A. Asmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Souentie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. d'Anna</w:t>
+                <w:t xml:space="preserve">H. K. Lappalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs Baltensperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Brenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es2026054⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.13061-13143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-11-13061-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697790v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Characterization of Aminium Nitrate Nanoparticles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation of Atmospheric Humic Like Substances by Ozone: A Kinetic and Structural Analysis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. U. Andersson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. d'Anna</w:t>
+                <w:t xml:space="preserve">C. Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp204957k⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (12), pp.5238-5244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es200587z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699777v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00646131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-comparison of source apportionment models for the estimation of wood burning aerosols during wintertime in an Alpine city (Grenoble, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Abidi</w:t>
+                <w:t xml:space="preserve">Increased steady state uptake of ozone on soot due to UV/Vis radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zelenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Styler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-10-5295-2010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010jd015500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00554330v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light changes the atmospheric reactivity of soot</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">MicroRNA-182 is induced by IL-2 and promotes clonal expansion of activated helper T lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir-Farzin Mashreghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Ammann</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Haftmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evridiki Sgouroudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Andrea Kühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0908341107⟩</w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ni.1945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495157v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Phase Reactivity of Nitrate Radicals (NO3) Toward Dicarboxylic Acids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Humic acid in ice Photo-enhanced conversion of nitrogen dioxide into nitrous acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bartels-Rausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. F. Elshorbany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/zpch.2010.6150⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 SI, pp.5443-5450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866542v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoenhanced NO2 Loss on Simulated Urban Grime</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Kinetics of the tropospheric formaldehyde loss onto mineral dust and urban surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201000540⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44, pp.5468-5475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866538v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Formation from Illuminated Titanium Dioxide Surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Jammoul</w:t>
+                <w:t xml:space="preserve">Inter-comparison of source apportionment models for the estimation of wood burning aerosols during wintertime in an Alpine city (Grenoble, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja1018755⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (12), pp.5295-5314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-10-5295-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512044v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00554330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of particles emitted by incense burning in an experimental house</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara d'Anna</w:t>
+                <w:t xml:space="preserve">Light changes the atmospheric reactivity of soot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giroir-Fendler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0668.2009.00634.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (15), pp.6605-6609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0908341107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00697427v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of aerosol chemical composition with aerosol mass spectrometry in Central Europe: an overview</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aqueous Phase Reactivity of Nitrate Radicals (NO3) Toward Dicarboxylic Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semainville P. G. De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 224, pp.1247-1260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/zpch.2010.6150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-10-10453-2010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00552876v1</w:t>
+                <w:t xml:space="preserve">hal-00866542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen dioxide removal and nitrous acid formation on titanium oxide surfaces-an air quality remediation process?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">Photoenhanced NO2 Loss on Simulated Urban Grime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b925785c⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11-SI, pp.3956-3961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201000540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00512081v1</w:t>
+                <w:t xml:space="preserve">hal-00866538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humic acid in ice Photo-enhanced conversion of nitrogen dioxide into nitrous acid</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Ozone Formation from Illuminated Titanium Dioxide Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jammoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.12.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (24), pp.8234-+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja1018755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00866512v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA-182 is induced by IL-2 and promotes clonal expansion of activated helper T lymphocytes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of particles emitted by incense burning in an experimental house</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Haftmann</w:t>
+                <w:t xml:space="preserve">Xiaolin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evridiki Sgouroudis</w:t>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Andrea Kühl</w:t>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ni.1945⟩</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (2), pp.147-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0668.2009.00634.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584723v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the tropospheric formaldehyde loss onto mineral dust and urban surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of aerosol chemical composition with aerosol mass spectrometry in Central Europe: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Burel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. A. Lanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. H. Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Alfarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Weimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.07.044⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (21), pp.10453-10471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-10-10453-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00755982v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoenhanced ozone loss on solid pyrene films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Nitrogen dioxide removal and nitrous acid formation on titanium oxide surfaces-an air quality remediation process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. J. Donaldson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 11 (36), pp.7876-7884. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b904180j⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 12 (31), pp.8992-8999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b925785c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430905v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoreactivity of NO2 on mineral dusts originating from different locations of the Sahara desert</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Light-induced ozone depletion by humic acid films and submicron aerosol particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jammoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stemmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fahrni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114, pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008jd011237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b806441e⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00431081v1</w:t>
+                <w:t xml:space="preserve">hal-00463252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced oxidation of sea salt halides by aromatic ketones: a source of halogenated radicals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Photochemistry of Atmospheric Dust: Ozone Decomposition on Illuminated Titanium Dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (19), pp.7437-7442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es901569d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431100v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of Atmospheric Dust: Ozone Decomposition on Illuminated Titanium Dioxide</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Photoinduced oxidation of sea salt halides by aromatic ketones: a source of halogenated radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jammoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (13), pp.4229-4237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463257v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced ozone depletion by humic acid films and submicron aerosol particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Photoreactivity of NO2 on mineral dusts originating from different locations of the Sahara desert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008jd011237⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (9), pp.1312-1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b806441e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463252v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of mineral dust surface as a potential atmospheric renoxification process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Photoenhanced ozone loss on solid pyrene films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Styler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Donaldson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008gl036662⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (36), pp.7876-7884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b904180j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463256v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoenhanced Reaction of Ozone with Chlorophyll at the Seawater Surface</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Photochemistry of mineral dust surface as a potential atmospheric renoxification process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008gl036662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp805167d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00430913v1</w:t>
+                <w:t xml:space="preserve">hal-00463256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of ozone with organic surface films in the presence of simulated sunlight: impact on wettability of aerosols</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoenhanced Reaction of Ozone with Chlorophyll at the Seawater Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gligorovski</w:t>
+                <w:t xml:space="preserve">D. I. Reeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jammoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zetzsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Jammoul</w:t>
+                <w:t xml:space="preserve">D. Clifford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10 (20), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (6), pp.2071-2077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b717993f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp805167d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01912513v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoenhanced uptake of NO2 on mineral dust: Laboratory experiments and model simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Ka</w:t>
+                <w:t xml:space="preserve">Interactions of ozone with organic surface films in the presence of simulated sunlight: impact on wettability of aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gligorovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Balkanski</w:t>
+                <w:t xml:space="preserve">Sopheak Net</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gligorovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zetzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jammoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007GL032006⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b717993f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307247v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase Chemistry of Ozone on Fulvic Acids Solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Photoenhanced uptake of NO2 on mineral dust: Laboratory experiments and model simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es801539y⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GL032006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00431173v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of ozone with organic surface films in the presence of simulated sunlight: impact on wettability of aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nieto-Gligorovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Net</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gligorovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zetzsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jammoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10, pp.2964-2971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b717993f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Uptake of Ozone by Chlorophyll at Aqueous Surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Multiphase Chemistry of Ozone on Fulvic Acids Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 42, pp.1138-1143. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es0718220⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 42 (24), pp.9165-9170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es801539y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307206v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photooxidation of alpha-pinene at high relative humidity in the presence of increasing concentrations of NOx</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactive Uptake of Ozone by Chlorophyll at Aqueous Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clifford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Donaldson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2008.02.026⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42, pp.1138-1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es0718220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474642v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosensitized Heterogeneous Chemistry of Ozone on Organic Films</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photooxidation of alpha-pinene at high relative humidity in the presence of increasing concentrations of NOx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Ezell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zelenyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Imre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp074348tS1089-5639(07)04348-4⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (20), pp.5044-5060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2008.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307226v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light induced conversion of nitrogen dioxide into nitrous acid on submicron humic acid aerosol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photosensitized Heterogeneous Chemistry of Ozone on Organic Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jammoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gligorovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112, pp.1268-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp074348tS1089-5639(07)04348-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328055v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light induced conversion of nitrogen dioxide into nitrous acid on submicron humic acid aerosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Stemmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ndour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Elshorbany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kleffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7, pp.4237-4248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light induced conversion of nitrogen dioxide into nitrous acid on submicron humic acid aerosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Stemmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Elshorbany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kleffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ndour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (16), pp.4248</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (2), pp.4035-4064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328522v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of iodine particles with Volatilization-Humidification Tandem Differential Mobility Analyser (VH-TDMA), Raman and SEM techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. D. Ristovski</w:t>
+                <w:t xml:space="preserve">Light induced conversion of nitrogen dioxide into nitrous acid on submicron humic acid aerosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stemmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ndour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fletcher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Y. Elshorbany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kleffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6 (1), pp.1481-1508</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (16), pp.4248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00301017v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud droplet activation and surface tension of mixtures of slightly soluble organics and inorganic salt</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of iodine particles with Volatilization-Humidification Tandem Differential Mobility Analyser (VH-TDMA), Raman and SEM techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Rosenørn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Z. D. Ristovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Svenningsson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. R. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. T. Bostrom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 5 (2), pp.575-582</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (1), pp.1481-1508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00295623v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00301017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic isotope effects in the gas phase reactions of OH and Cl with CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Cl, CD&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Cl, and &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Cl</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+                <w:t xml:space="preserve">Cloud droplet activation and surface tension of mixtures of slightly soluble organics and inorganic salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rosenørn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Gola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Bache-Andreassen</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Svenningsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 5 (3), pp.3873-3898</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (2), pp.575-582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00301581v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00295623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic isotope effects in the gas phase reactions of OH and Cl with CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Cl, CD&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Cl, and &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Cl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Gola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. L. Feilberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. R. Sellevåg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bache-Andreassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 5 (9), pp.2395-2402</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (3), pp.3873-3898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00295740v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00301581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kinetic isotope effects in the gas phase reactions of OH and Cl with CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Cl, CD&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Cl, and &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Cl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Gola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. L. Feilberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R. Sellevåg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bache-Andreassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (9), pp.2395-2402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00295740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cloud droplet activation and surface tension of mixtures of slightly soluble organics and inorganic salt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rosenørn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Gola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Svenningsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (6), pp.7463-7485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00301503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12743,10218 +12877,10218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining Volatile Organic Compounds (VOC) and Particulate Matter (PM1) shipping Emission Factors from land-based, high time resolution observations in an Emission Control Area of northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liselotte Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Volent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gunti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel F. de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-15887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing emissions from ship plumes in three French harbours: a glimpse at the PIRATE (Port Inventories ReAl TimE) project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mara Cesano</w:t>
+                <w:t xml:space="preserve">Aerosol spectral complex refractive index in the Paris urban area and its suburban and forested surroundings during the ACROSS field campaign: variability and constraint for direct radiative effect estimation in regional models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gratien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67th Academic Conference of the Korean Society for Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korean Society for Atmospheric Environment (KOSAE), Oct 2024, Online, South Korea</w:t>
+              <w:t xml:space="preserve">ACTRIS Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748885v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating processes affecting wintertime air pollution variability and estimating contributions of power plant emissions relative to the surface in the stratified Arctic boundary layer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
+                <w:t xml:space="preserve">Assessing emissions from ship plumes in three French harbours: a glimpse at the PIRATE (Port Inventories ReAl TimE) project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara D’anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelva Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Cesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">67th Academic Conference of the Korean Society for Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korean Society for Atmospheric Environment (KOSAE), Oct 2024, Online, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04508315v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS et les environnements urbains : Présentation du projet PEPR VDBI RESILIENCE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+                <w:t xml:space="preserve">Investigating processes affecting wintertime air pollution variability and estimating contributions of power plant emissions relative to the surface in the stratified Arctic boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Brett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy S. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-15899, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742621v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04508315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online CHARON PTR-ToF-MS measurements elucidate residential heating as the major contributor of wintertime organic aerosol in Fairbanks, Alaska</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natalie Brett</w:t>
+                <w:t xml:space="preserve">ACTRIS et les environnements urbains : Présentation du projet PEPR VDBI RESILIENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara D’anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Oléron, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04508001v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol spectral complex refractive index in the Paris urban area and its suburban and forested surroundings during the ACROSS field campaign: variability and constraint for direct radiative effect estimation in regional models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Astrid Bauville</w:t>
+                <w:t xml:space="preserve">Online CHARON PTR-ToF-MS measurements elucidate residential heating as the major contributor of wintertime organic aerosol in Fairbanks, Alaska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Ijaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bekki Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Brett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTRIS Science Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-11073, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579711v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04508001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an Ice Fog Episode in Fairbanks, Alaska during Winter 2022</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ezra J T Levin</w:t>
+                <w:t xml:space="preserve">Contrasting aerosol composition in and out of Paris plume during the ACROSS campaign at the Rambouillet supersite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamar Marina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMS 2023 - 103rd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Denver (Colorado), United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04216349v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the relative contributions of power plant and surface emissions to air pollution in Fairbanks, Alaska during the wintertime ALPACA 2022 campaign</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Vertical profiles of pollutants in Fairbanks, Alaska during the ALPACA 2022 field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Brett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Pohorsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Baccarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Schmale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. pp.EGU23-6258, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6258⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. pp.EGU23-5706, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04135389v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04081697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of CHARON-PTRMS deployment during the ACROSS campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+                <w:t xml:space="preserve">Characterization of size-segregated particles turbulent fluxes in an Arctic city (Fairbanks, Alaska)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Pappaccogli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Donateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Scoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Busetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Pohorsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251718v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04086155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol complex refractive index retrieval in the Paris urban area and its forested surroundings during the ACROSS field campaign: variability and constraint for direct radiative effect estimation in regional models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paola Formenti</w:t>
+                <w:t xml:space="preserve">Analysis of an Ice Fog Episode in Fairbanks, Alaska during Winter 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Rose Lill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meeta Cesler‐maloney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J Demott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell J. Perkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezra J T Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMS 2023 - 103rd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Denver (Colorado), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199565v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04216349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical profiles of pollutants in Fairbanks, Alaska during the ALPACA 2022 field campaign</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Investigating the relative contributions of power plant and surface emissions to air pollution in Fairbanks, Alaska during the wintertime ALPACA 2022 campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Brett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy S. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julia Schmale</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. pp.EGU23-5706, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5706⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. pp.EGU23-6258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04081697v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04135389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting aerosol composition in and out of Paris plume during the ACROSS campaign at the Rambouillet supersite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
+                <w:t xml:space="preserve">Overview of CHARON-PTRMS deployment during the ACROSS campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olatunde Murana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Jamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148986v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of size-segregated particles turbulent fluxes in an Arctic city (Fairbanks, Alaska)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roman Pohorsky</w:t>
+                <w:t xml:space="preserve">Aerosol complex refractive index retrieval in the Paris urban area and its forested surroundings during the ACROSS field campaign: variability and constraint for direct radiative effect estimation in regional models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gratien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14269⟩</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04086155v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying sources of local air pollution in Fairbanks, Alaska using FLEXPART-WRF simulations and observational data from the ALPACA 2022 campaign</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Concentrations and Sources of VOCs during wintertime urban pollution at Fairbanks, Alaska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meeta Cesler‐maloney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Ijaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Brett</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Global Atmospheric Chemistry conference (IGAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.A51J-04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03757930v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03914087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doppler Lidar Wind Profiling in Fairbanks (Interior of Alaska) During the 2022 ALPACA Field Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Brett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberto Javier Fochesatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMS (European Meteorological Society) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03758103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrations and Sources of VOCs during wintertime urban pollution at Fairbanks, Alaska</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Identifying sources of local air pollution in Fairbanks, Alaska using FLEXPART-WRF simulations and observational data from the ALPACA 2022 campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Brett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy S. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen R. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.A51J-04</w:t>
+              <w:t xml:space="preserve">International Global Atmospheric Chemistry conference (IGAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03914087v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03757930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and processes influencing black carbon over Alaska during wintertime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tatsuo Onishi</w:t>
+                <w:t xml:space="preserve">Analysis of an Ice Fog Episode in Fairbanks, Alaska during Winter 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Rose Lill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meeta Cesler‐maloney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J Demott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell J. Perkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezra J T Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Global Atmospheric Chemistry conference (IGAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.id. A52P-1194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03751144v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04481026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an Ice Fog Episode in Fairbanks, Alaska during Winter 2022</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ezra J T Levin</w:t>
+                <w:t xml:space="preserve">Sources and processes influencing black carbon over Alaska during wintertime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftherios Ioannidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy S. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuo Onishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.id. A52P-1194</w:t>
+              <w:t xml:space="preserve">International Global Atmospheric Chemistry conference (IGAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04481026v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03751144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources and Processes Influencing Local Arctic Wintertime Air Pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy S. Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Brett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuo Onishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ravetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.A51J-05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03914926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the day- and night-time SOA formation from the oxidation of furans and PAHs performed in an oxidation flow reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
+                <w:t xml:space="preserve">In vitro dioxin- and PAH-like activities of primary vs secondary residential pellet vs log wood stove emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Selim Aït-Aïssa</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wortham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03547300v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03547352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wintertime anthropogenic Arctic Air Pollution over Alaska</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId514" w:history="1">
+                <w:t xml:space="preserve">Wintertime Arctic Air Pollution over central Alaska: pre-ALPACA campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleftherios Ioannidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy S. Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuo Onishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Global Atmospheric Chemistry conference (IGAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online Meeting, Germany. pp.EGU21-15477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03747187v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03194235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIRATE (Port Inventories ReAl TimE): Overview of an upcoming French-Korean project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Study of the day- and night-time SOA formation from the oxidation of furans and PAHs performed in an oxidation flow reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cortinovis</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Aït-Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe-Korea Conference on Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151469v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03547300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ characterization of layered pollution in the wintertime Arctic atmosphere by small sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brice Barret</w:t>
+                <w:t xml:space="preserve">Wintertime anthropogenic Arctic Air Pollution over Alaska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftherios Ioannidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy S. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuo Onishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Global Atmospheric Chemistry conference (IGAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online Meeting, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03194356v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03747187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wintertime Arctic Air Pollution over central Alaska: pre-ALPACA campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Marelle</w:t>
+                <w:t xml:space="preserve">PIRATE (Port Inventories ReAl TimE): Overview of an upcoming French-Korean project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelva Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Escat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortinovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Europe-Korea Conference on Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03194235v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro dioxin- and PAH-like activities of primary vs secondary residential pellet vs log wood stove emissions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Wortham</w:t>
+                <w:t xml:space="preserve">In-situ characterization of layered pollution in the wintertime Arctic atmosphere by small sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjarda J Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meeta Cesler-Maloney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingqui Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online Meeting, Germany. pp.EGU21-15351, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03547352v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03194356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol sources and processes in the wintertime-early springtime Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy S. Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ravetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cailteau-Fischbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Hautes Latitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02461142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aerosols, Radiation and Clouds in southern Africa (AEROCLO-sA) field campaign in Namibia: overview of objectives, first research highlights and way forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Flamant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart John Piketh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.8883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04446641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émissions de particules fines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Martinez Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Lopez Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Solaize France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émissions de particules fines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molino A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Lopez Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Solaize France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of toxic nitramines and nitrosamines in particles formed during the photochemical degradation of amine emissions from CO2 capture plants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Remobilisation des radionucléides sous forme d’aérosols primaires et secondaires par vent faible à partir de couverts naturels (projet REMORA) : une nouvelle voie de transfert vers l’atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAC 2016, European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours France</w:t>
+              <w:t xml:space="preserve">Colloque de Restitution NEEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381648v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des particules issues des gaz d'échappment des véhicules Euro5</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Measurements of toxic nitramines and nitrosamines in particles formed during the photochemical degradation of amine emissions from CO2 capture plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Farren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Unsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mikoviny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Axelera journée technique : particules dans l'air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">EAC 2016, European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381640v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of engine warm-up and DPF active regeneration on regulated and unregulated emissions of a euro6 diesel vehicle equipped with urea SCR catalyst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId552" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des particules issues des gaz d'échappment des véhicules Euro5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Transport and Air Pollution Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Axelera journée technique : particules dans l'air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383101v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosensitized production of volatile organic compounds and aerosols at the air-sea interface</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Impact of engine warm-up and DPF active regeneration on regulated and unregulated emissions of a euro6 diesel vehicle equipped with urea SCR catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. R’mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International PTR-MS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Obergurgl, Austria</w:t>
+              <w:t xml:space="preserve">21st International Transport and Air Pollution Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369063v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des émissions non-réglementées de particules fines et ultrafines issues de véhicules à moteurs diesel euro5 et euro6</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Photosensitized production of volatile organic compounds and aerosols at the air-sea interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Pinxteren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIème Edition du Colloque Annuel du Groupe Français de Cinétique et Photochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">7th International PTR-MS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Obergurgl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381645v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household products and indoor air quality: emission, reactivity and by-products in both gaseous and particulate phases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Nicolas</w:t>
+                <w:t xml:space="preserve">DPF regeneration of euro5 diesel vehicles as source of fine and ultrafine particles in the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. R’mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chiappini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Nicolle</w:t>
+                <w:t xml:space="preserve">M. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">21st International Transport and Air Pollution Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381647v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DPF regeneration of euro5 diesel vehicles as source of fine and ultrafine particles in the atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des émissions non-réglementées de particules fines et ultrafines issues de véhicules à moteurs diesel euro5 et euro6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Transport and Air Pollution Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXXVIème Edition du Colloque Annuel du Groupe Français de Cinétique et Photochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381644v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la régénération des filtres à particules sur les émissions réelles et la formation d’aérosols secondaires : résultats préliminaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Vernoux</w:t>
+                <w:t xml:space="preserve">Household products and indoor air quality: emission, reactivity and by-products in both gaseous and particulate phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chiappini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone sur la Combustion et Pollution Atmosphérique, ComPolA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Saida, Maroc</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381641v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilution and temperature effects on ultrafine particle emissions at the exhaust outlet of Diesel and gasoline passenger cars</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Impact de la régénération des filtres à particules sur les émissions réelles et la formation d’aérosols secondaires : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martinez-Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. R’mil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lopez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Transport and Air Pollution Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone sur la Combustion et Pollution Atmosphérique, ComPolA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Saida, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381642v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Advances in Climate Change (Summer School)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dilution and temperature effects on ultrafine particle emissions at the exhaust outlet of Diesel and gasoline passenger cars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">University of Torino</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bardonecchia Italy</w:t>
+              <w:t xml:space="preserve">21st International Transport and Air Pollution Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330796v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remobilisation des radionucléides sous forme d’aérosols primaires et secondaires par vent faible à partir de couverts naturels (projet REMORA) : une nouvelle voie de transfert vers l’atmosphère</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Current Advances in Climate Change (Summer School)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Restitution NEEDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">University of Torino</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bardonecchia Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799120v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remobilisation des radionucléides sous forme d’aérosols primaires et secondaires par vent faible à partir de couverts naturels (projet REMORA) : une nouvelle voie de transfert vers l’atmosphère</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. d'Anna</w:t>
+                <w:t xml:space="preserve">Comprehensive analysis of phenomena during catalyzed DPF active regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zinola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2015, 30. Congrès français sur les aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">19th ETH-Conference on Combustion Generated</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798859v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Household products and indoor air quality: emission, reactivity and by-products in both gaseous and particulate phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Chiappini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaction between indoor and atmospheric chemistry, IBIAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Remobilisation des radionucléides sous forme d’aérosols primaires et secondaires par vent faible à partir de couverts naturels (projet REMORA) : une nouvelle voie de transfert vers l’atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Lyon France</w:t>
+              <w:t xml:space="preserve">CFA 2015, 30. Congrès français sur les aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381381v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cratérisation des émissions de particules fines et ultrafines issues des véhicules à moteurs diesel euro 5 équipés de fap</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changing atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR suie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">Catalysis School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lyon France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230309v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation from seawater emissions during mesocosm experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hl. Dewitt</w:t>
+                <w:t xml:space="preserve">cratérisation des émissions de particules fines et ultrafines issues des véhicules à moteurs diesel euro 5 équipés de fap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015 (EGU 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">GDR suie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142045v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine primary and secondary aerosol emissions related to seawater biogeochemistry from a mesocosm and laboratory study</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nucleation from seawater emissions during mesocosm experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schwier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hl. Dewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemisch-Physikalische Gesellschaft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015 (EGU 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381638v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary and secondary particles chemical composition of marine emissions from Mediterranean seawaters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Marine primary and secondary aerosol emissions related to seawater biogeochemistry from a mesocosm and laboratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015 (EGU 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Chemisch-Physikalische Gesellschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142044v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chemistry-Aerosol Mediterranean Experiment, ChArMEx: the interplay between anthropogenic and natural emissions in a complex system with high policy impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primary and secondary particles chemical composition of marine emissions from Mediterranean seawaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Beekmann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Sauvage</w:t>
+                <w:t xml:space="preserve">K. Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th General Assmbly International Union of Geodesy and Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Prague, Poland</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015 (EGU 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381383v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary and secondary particles chemical composition of marine emissions from Mediterranean seawaters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">The chemistry-Aerosol Mediterranean Experiment, ChArMEx: the interplay between anthropogenic and natural emissions in a complex system with high policy impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cholakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Schwier</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIO CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">16th General Assmbly International Union of Geodesy and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139095v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household products and indoor air quality: emission, reactivity and by-products in both gaseous and particulate phases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Primary and secondary particles chemical composition of marine emissions from Mediterranean seawaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Rio</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Schwier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lille Meeting IBIAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">MIO CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165185v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotech</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Mesure et réactivite de l'aérosol atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composition et sources des particules fines dans l'air ambiant et l'air intérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, nancy, France</w:t>
+              <w:t xml:space="preserve">Laboratoire de Recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166098v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et réactivite de l'aérosol atmosphérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Household products and indoor air quality: emission, reactivity and by-products in both gaseous and particulate phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chiappini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire de Recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Marseille France</w:t>
+              <w:t xml:space="preserve">Lille Meeting IBIAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383823v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive analysis of phenomena during catalyzed DPF active regeneration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abiotech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th ETH-Conference on Combustion Generated</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Composition et sources des particules fines dans l'air ambiant et l'air intérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381382v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions de particules issues d’un moteur essence à injection directe : Impact du catalyseur trois voies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Retailleau-Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPOLA2014 COMbustion et POLlution Atmosphérique (Francophone)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Tanger, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des émissions non réglementées issues des véhicules à moteurs diesel équipés de FAP et essence à injection directe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone «COMbustion et POLlution Atmosphérique»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Tanger, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochimie aux interfaces : quel impact pour la troposphere ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. D Anna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion et Pollution Atmospherique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Tanger, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Household products and indoor air quality: emission, reactivity and by-products in both gaseous and particulate phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chiappini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoassisted formation and growth of aerosols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Intercomparisons of carbonaceous aerosol source apportionment models at various urban sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Chemical Society Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Denver, United States</w:t>
+              <w:t xml:space="preserve">AAMG Conference on Monitoring Ambient Air "Towards the 2013 revision of the ambient air quality directive - issues and solutions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662240v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field studies on the impact of domestic activities on indoor air quality.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Source apportionment of fine aerosol in Marseille city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. d'Anna</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDDOR AIR 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Austin, United States</w:t>
+              <w:t xml:space="preserve">European Geophysics Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603970v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Apportionment of Carbonaceous Aerosols: Receptor Model Intercomparisons at Various Urban Sites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Source apportionment of fine aerosol in Marseille and Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Sciare</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAA2011 : Air Quality Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782906v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosensitized processes occuring on tropospheric organic/inorganic aerosols (Photoaero)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Photoassisted formation and growth of aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Restitution et d'Avancement des Projets ANR sur les Changements Environnementaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">American Chemical Society Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603858v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source of marine aerosol particles in the mediterranean atmosphere presentation project ANR blanc SAM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Field studies on the impact of domestic activities on indoor air quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chiappini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLAS-IGAC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">INDDOR AIR 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662212v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparisons of carbonaceous aerosol source apportionment models at various urban sites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Source Apportionment of Carbonaceous Aerosols: Receptor Model Intercomparisons at Various Urban Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Favez O</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sciare</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMG Conference on Monitoring Ambient Air "Towards the 2013 revision of the ambient air quality directive - issues and solutions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">MAA2011 : Air Quality Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970905v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source apportionment of fine aerosol in Marseille and Grenoble</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Photosensitized processes occuring on tropospheric organic/inorganic aerosols (Photoaero)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire de Restitution et d'Avancement des Projets ANR sur les Changements Environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798231v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source apportionment of fine aerosol in Marseille city</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Source of marine aerosol particles in the mediterranean atmosphere presentation project ANR blanc SAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sempéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysics Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">SOLAS-IGAC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603880v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités domestiques et qualité de l'air intérieur : émissions, réactivité et produits secondaires.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoinduced aging of tropospheric aerosols: what is more important UV or visible light?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Techniques RSEIN / OQAI : les Particules dans l'Air Intérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">ACS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603785v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation and particle growth from gaseous compounds released during particles filter regeneration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mazri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light changes the atmospheric reactivity of soot</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Activités domestiques et qualité de l'air intérieur : émissions, réactivité et produits secondaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chiappini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysics Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Les Journées Techniques RSEIN / OQAI : les Particules dans l'Air Intérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473359v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic products of the NO2 de-polluting process.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">Light changes the atmospheric reactivity of soot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Donaldson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Sino-Franch Joint Workshop on Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Orléans, France</w:t>
+              <w:t xml:space="preserve">European Geophysics Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603790v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveaux, Déterminants et Variabilité des nanoparticules dans l'environnement intérieur - Projet NANOP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara d'Anna</w:t>
+                <w:t xml:space="preserve">Photocatalytic products of the NO2 de-polluting process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jammoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques de l'AFSSET, Risques Emergents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">2nd Sino-Franch Joint Workshop on Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701724v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic products of the NO2 de-polluting process</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Niveaux, Déterminants et Variabilité des nanoparticules dans l'environnement intérieur - Projet NANOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SP3, Third International Conference on Semiconductor Photochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Rencontres Scientifiques de l'AFSSET, Risques Emergents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468358v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hight induced nucleation in the interaction of SO2 and mineral dust.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Sino-Franch Joint Workshop on Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced aging of tropospheric aerosols: what is more important UV or visible light?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Photocatalytic products of the NO2 de-polluting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t>
+              <w:t xml:space="preserve">SP3, Third International Conference on Semiconductor Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498651v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong wintertime influences of residential wood burning in urban environments : Grenoble and Paris, France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Marchand</w:t>
+                <w:t xml:space="preserve">Caractérisation des particules générées par la combustion d'encens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798277v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of petrochemical activities on fine particles and VOC observed in a Mediterranean urban area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Organic aerosols in urban environments (Grenoble): their sources and light induced reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monge M.-E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">8th Workshop in the Series “Urban Air Quality and Traffic” : Multiphase Reactivity of Atmospheric VOCs and its Impact on Climate, Health and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798279v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic aerosols in urban environments (Grenoble): their sources and light induced reactivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Strong wintertime influences of residential wood burning in urban environments : Grenoble and Paris, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Piot</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Workshop in the Series “Urban Air Quality and Traffic” : Multiphase Reactivity of Atmospheric VOCs and its Impact on Climate, Health and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803416v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des particules générées par la combustion d'encens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mandin</w:t>
+                <w:t xml:space="preserve">Influence of petrochemical activities on fine particles and VOC observed in a Mediterranean urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Paris, France. 6 p</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688558v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Process for Reducing Emissions of Diesel Particulates (IPREP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferronato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Process for Reducing Emissions of Diesel Particulates (IPREP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Thessaloniki, Greece. pp.189-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoenhanced Uptake or Deposition of Ozone onto Organic Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brigande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jammoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. I. Reeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00273497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosensitized reactions at the air/sea interface: as a new source of halogenated radical ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jammoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IGAC Conference. Bridging the Scales in Atmospheric Chemistry: Local to Global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoenhanced conversion of NO2 on dust</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Photoenhanced ozone uptake onto humic acid films and aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jammoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Balkanski</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stemmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fahrni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahrestagung der Deutschen Physikalischen Gesellschaft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Regensburg, Germany</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00174383v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of photosensitised reactions in organic aerosols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Photoenhanced conversion of NO2 on dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volatile Organic Compounds (VOC) in the Urban Atmosphere of Europe – Sources, Transformation and Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">Jahrestagung der Deutschen Physikalischen Gesellschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00174386v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoenhanced ozone uptake onto humic acid films and aerosols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Importance of photosensitised reactions in organic aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jammoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Volatile Organic Compounds (VOC) in the Urban Atmosphere of Europe – Sources, Transformation and Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175313v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting VOC and PM1 Emission Factors from ships in Dunkirk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Volent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gunti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara D’anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Jamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interne: Journée de lancement du Cross Disciplinary Project Area</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Villeneuve d'Asq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shipping-related emissions of volatile organic compounds (VOCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liselotte Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Volent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOLAS Open Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating aerosol functionalization using HRMS : inputs, advantages, validation in controlled environment and comparison with AMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salque-Moreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Siekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22964,405 +23098,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des particules fines en champ proche du trafic maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Oppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liselotte Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Ferreira de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. 2024, pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAractérisation des Particules des VEhicules Récents et leur Évolution Atmosphérique (CaPVeREA) - Facteurs d'émission des Îhicules Euro 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAractérisation des Particules des VEhicules Récents et leur Évolution Atmosphérique (CaPVeREA) - Impact de la dilution et de la température sur l'émission des particules et leurs caractérisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId666"/>
+      <w:footerReference w:type="default" r:id="rId672"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23430,51 +23564,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73050D72"/>
+    <w:nsid w:val="D70B449E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23661,51 +23795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbaradanna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8915-4097" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171897102" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05541237v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gunti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chazeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armengaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-2893-2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05210546v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Ijaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Albertin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Arnold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-11789-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036924v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Jacquot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3363-2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Berre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Maria Lanzafame" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6575-2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Shahin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10267-2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tassel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Daellenbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09666-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05558259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskari Kangasniemi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauli Simonen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Karjalainen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M F Barreira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moldanov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2025.100376" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ketcherside" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Yokelson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Selimovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Robinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meeta Cesler-Maloney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JD043677" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04712984v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pohorsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baccarini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Brett" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3687-2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Mahajan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guilbaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116761" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kostenidou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vansevenant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-2705-2024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-6011-2024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Campbell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Battaglia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayane Dingilian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simpson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ado4373" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Mao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Bali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Decarlo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00170B" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman El Mais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Drinovec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Lambe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15077-2023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04417958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Karl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Otto Paul Ramacher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Oppo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lanzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Majam&#228;ki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11090771" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370912v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lannuque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Martinez-Valiente" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15537-2023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04417921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilkka Timonen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14071175" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03865682v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Martinez Valiente" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sarica" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10040184" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dupouyet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150696" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518837v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vansevenant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tassel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-7627-2021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037769v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gandolfo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110543" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193701v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kostenidou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez-Valiente" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R'Mili" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marques" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime-Roussel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4779-2021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352573v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#234;me" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Bove" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cassola" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11123-2019" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02061378v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart John Piketh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0278.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903030v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mikoviny" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nielsen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wisthaler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b01862" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02382922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Tan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Mikoviny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Nielsen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Wisthaler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051675v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14645-2017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593779v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blanton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bershady" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Abolfathi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco D. Albareti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prieto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa7567" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635504v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mueller" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eicher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B d'Anna" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Tan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wisthaler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b02582" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635462v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martinet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.09.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01344534v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Culot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Dewitt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069389" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172532v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Donaldson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Nizkorodov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr500648z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721512v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Langley Dewitt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Hellebust" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172538v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noziere" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaberer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeys" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr5003485" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149021v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eichler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-1353-2015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247196v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Pinxteren" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Herrmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02388" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198960v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12741" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057451v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.22.0a1009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924182v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cazoir" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brigante" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ammar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.07.016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQR18CKX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149259v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2013.10.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861157v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Haddad" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Jaffrezo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.04.019" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861141v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ustache" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fable" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.03.045" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL74KXSP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877331v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2013.06.011" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91MB6G3P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687217v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7875-2013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073442v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700183v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karl" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dye" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmidbauer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-1881-2012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752584v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Konovalov" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. L. George" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012gl052432" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700199v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosenorn" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1120593109" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073436v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Z. Aregahegn" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797945v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. King" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nekat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowak" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedensohler" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212297109" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699685v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulmala" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asmi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Lappalainen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Baltensperger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Brenguier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-13061-2011" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646131v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baduel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voisin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200587z" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699784v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zelenay" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Styler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010jd015500" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697790v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizarraga" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souentie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2026054" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699777v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Westerlund" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. U. Andersson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204957k" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554330v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abidi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-5295-2010" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495157v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giroir-Fendler" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908341107" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866542v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semainville P. G. De" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6150" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866538v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000540" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LRJTNTPS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512044v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Doussin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jammoul" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1018755" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697427v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Ji" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2009.00634.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L835Q6LG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552876v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Lanz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. H. Prevot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Alfarra" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weimer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mohr" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10453-2010" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512081v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925785c" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0B735WP2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866512v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bartels-Rausch" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Elshorbany" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.12.025" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T6SDRWZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584723v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir-Farzin Mashreghi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Haftmann" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evridiki Sgouroudis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Andrea K&#252;hl" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.1945" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E87D29C2B45C85F2262AE3E43D9182964D9141E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755982v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassine" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.07.044" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH64T5MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430905v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904180j" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QGL1ZR4P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431081v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndour" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ka" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b806441e" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MCTTBT3R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431100v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463257v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es901569d" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463252v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stemmler" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fahrni" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008jd011237" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463256v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conchon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008gl036662" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430913v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Reeser" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clifford" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805167d" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912513v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gligorovski" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gligorovski" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zetzsch" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717993f" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TFPBN875-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307247v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032006" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431173v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801539y" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5D6V5DGW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307258v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nieto-Gligorovski" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Net" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307206v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0718220" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S7298Z6X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474642v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Ezell" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zelenyuk" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexander" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.02.026" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1GZ470R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307226v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp074348tS1089-5639(07)04348-4" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328055v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elshorbany" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleffmann" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180604v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328522v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301017v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. D. Ristovski" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fletcher" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Johnson" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Bostrom" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295623v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henning" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosen&#248;rn" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Gola" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Svenningsson" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301581v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Feilberg" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Sellev&#229;g" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bache-Andreassen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295740v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301503v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996245v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Volent" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15887" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748885v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Landry" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Cesano" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04508315v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15899" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742621v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04508001v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekki Slimane" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11073" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579711v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04216349v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rose Lill" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meeta Cesler&#8208;maloney" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Demott" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell J. Perkins" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra J T Levin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04135389v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6258" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199565v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-420" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04081697v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5706" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04086155v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Pappaccogli" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Donateo" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Scoto" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Busetto" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14269" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03757930v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Arnold" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03758103v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Javier Fochesatto" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03914087v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03751144v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Ioannidis" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marelle" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Onishi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04481026v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03914926v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ravetta" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547300v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-El-Rahman El Mais" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747187v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151469v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Escat" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortinovis" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03194356v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjarda J Roberts" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqui Mao" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15351" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03194235v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15477" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547352v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia-Maria Lanzafame" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wortham" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02461142v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cailteau-Fischbach" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maillard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446641v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609257v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez Gonzalez" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614808v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molino A." TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381648v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Farren" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Unsworth" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381640v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leblanc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rmili" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raux" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383101v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. No&#235;l" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#8217;mili" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369063v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381645v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381647v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#234;me" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiappini" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381644v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381641v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#8217;mil" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez-Gonzalez" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381642v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pain" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perret" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330796v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799120v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798859v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381384v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Chiappini" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381381v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230309v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charbonnel" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142045v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl. Dewitt" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381638v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142044v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meme" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badr" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381383v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beekmann" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cholakian" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139095v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schwier" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165185v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166098v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383823v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381382v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zinola" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081407v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Retailleau-Mevel" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112328v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110719v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D Anna" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971221v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rio" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662240v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603970v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782906v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Favez O" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressi" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603858v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monge" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662212v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970905v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798231v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603880v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603785v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497976v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulon" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473359v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603790v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701724v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468358v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603788v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498651v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798277v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798279v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803416v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monge M.-E." TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688558v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297974v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guth" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273497v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brigande" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308751v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174383v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174386v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175313v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059027v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913471v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801137v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salque-Moreton" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siekmann" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monod" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811342v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Dufresne" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574966v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tassel" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574827v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perret" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbaradanna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8915-4097" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171897102" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572970v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Hoffman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve R Arnold" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwayne Heard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Whalley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Brett" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jd045353" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05541237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gunti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chazeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armengaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-2893-2026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ketcherside" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Yokelson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Selimovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Robinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meeta Cesler-Maloney" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JD043677" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05210546v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Ijaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Albertin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Arnold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-11789-2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Berre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Maria Lanzafame" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6575-2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Jacquot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3363-2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Shahin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10267-2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05558259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskari Kangasniemi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauli Simonen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Karjalainen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M F Barreira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moldanov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2025.100376" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tassel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Daellenbach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09666-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Mao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Bali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Campbell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Decarlo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00170B" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667558v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Mahajan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guilbaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116761" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492376v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kostenidou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vansevenant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-2705-2024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2120" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04712984v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pohorsky" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baccarini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3687-2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589996v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-6011-2024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692075v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Battaglia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayane Dingilian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simpson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ado4373" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04417958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Karl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Otto Paul Ramacher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Oppo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lanzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Majam&#228;ki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11090771" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337291v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman El Mais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Drinovec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Lambe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15077-2023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lannuque" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Martinez-Valiente" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15537-2023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303763v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04417921v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilkka Timonen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14071175" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03865682v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Martinez Valiente" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sarica" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10040184" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358833v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dupouyet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150696" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037769v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gandolfo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110543" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193701v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kostenidou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez-Valiente" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R'Mili" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marques" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime-Roussel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4779-2021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vansevenant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tassel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-7627-2021" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352573v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#234;me" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Bove" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cassola" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11123-2019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02061378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart John Piketh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0278.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903030v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mikoviny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nielsen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wisthaler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b01862" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02382922v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Tan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Mikoviny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Nielsen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Wisthaler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051675v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14645-2017" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593779v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blanton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bershady" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Abolfathi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco D. Albareti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prieto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa7567" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635504v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mueller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eicher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B d'Anna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Tan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wisthaler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b02582" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635462v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.09.007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01344534v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Culot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Dewitt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069389" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198960v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Pinxteren" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Herrmann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12741" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172532v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Donaldson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Nizkorodov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr500648z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721512v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Langley Dewitt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Hellebust" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172538v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noziere" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaberer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeys" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr5003485" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149021v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eichler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-1353-2015" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247196v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02388" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057451v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.22.0a1009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924182v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cazoir" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brigante" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ammar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.07.016" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQR18CKX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149259v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2013.10.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687217v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Haddad" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7875-2013" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877331v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2013.06.011" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91MB6G3P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861157v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Jaffrezo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.04.019" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861141v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rio" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ustache" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fable" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.03.045" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL74KXSP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797945v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. King" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nekat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowak" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedensohler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212297109" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700199v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosenorn" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adler" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1120593109" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752584v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Konovalov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. L. George" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012gl052432" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700183v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karl" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmidbauer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-1881-2012" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073442v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073436v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Z. Aregahegn" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699777v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Westerlund" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. U. Andersson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204957k" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697790v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizarraga" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souentie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2026054" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699685v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulmala" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asmi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Lappalainen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Baltensperger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Brenguier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-13061-2011" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646131v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baduel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voisin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200587z" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699784v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zelenay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Styler" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010jd015500" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584723v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir-Farzin Mashreghi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Haftmann" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evridiki Sgouroudis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Andrea K&#252;hl" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.1945" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E87D29C2B45C85F2262AE3E43D9182964D9141E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866512v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bartels-Rausch" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Elshorbany" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.12.025" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T6SDRWZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755982v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.07.044" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH64T5MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554330v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abidi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-5295-2010" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495157v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giroir-Fendler" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908341107" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866542v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semainville P. G. De" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6150" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866538v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000540" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LRJTNTPS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512044v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Doussin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jammoul" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1018755" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697427v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Ji" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2009.00634.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L835Q6LG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552876v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Lanz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. H. Prevot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Alfarra" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weimer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mohr" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10453-2010" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512081v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925785c" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0B735WP2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463252v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stemmler" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fahrni" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008jd011237" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463257v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndour" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ka" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es901569d" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431100v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431081v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b806441e" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MCTTBT3R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430905v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904180j" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QGL1ZR4P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463256v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conchon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008gl036662" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430913v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Reeser" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clifford" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805167d" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912513v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gligorovski" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gligorovski" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zetzsch" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717993f" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TFPBN875-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307247v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032006" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307258v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nieto-Gligorovski" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Net" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431173v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801539y" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5D6V5DGW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307206v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0718220" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S7298Z6X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474642v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Ezell" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zelenyuk" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imre" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexander" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.02.026" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1GZ470R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307226v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp074348tS1089-5639(07)04348-4" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180604v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elshorbany" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleffmann" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328055v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328522v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301017v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. D. Ristovski" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fletcher" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Johnson" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Bostrom" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295623v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henning" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosen&#248;rn" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Gola" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Svenningsson" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301581v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Feilberg" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Sellev&#229;g" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bache-Andreassen" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295740v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301503v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996245v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Volent" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15887" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579711v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748885v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Landry" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Cesano" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04508315v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15899" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742621v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04508001v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekki Slimane" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11073" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04081697v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5706" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04086155v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Pappaccogli" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Donateo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Scoto" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Busetto" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14269" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04216349v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rose Lill" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meeta Cesler&#8208;maloney" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Demott" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell J. Perkins" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra J T Levin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04135389v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6258" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199565v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-420" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03914087v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03758103v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Javier Fochesatto" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03757930v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Arnold" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04481026v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03751144v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Ioannidis" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marelle" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Onishi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03914926v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ravetta" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547352v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-El-Rahman El Mais" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia-Maria Lanzafame" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wortham" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03194235v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15477" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547300v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747187v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151469v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Escat" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortinovis" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03194356v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjarda J Roberts" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqui Mao" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15351" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02461142v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cailteau-Fischbach" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maillard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446641v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609257v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez Gonzalez" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614808v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molino A." TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799120v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381648v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Farren" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Unsworth" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381640v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leblanc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rmili" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raux" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383101v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. No&#235;l" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#8217;mili" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369063v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381644v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381645v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381647v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#234;me" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiappini" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381641v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#8217;mil" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez-Gonzalez" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381642v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pain" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perret" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330796v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381382v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zinola" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meme" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381384v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Chiappini" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798859v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381381v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230309v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charbonnel" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142045v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl. Dewitt" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381638v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142044v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badr" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381383v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beekmann" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cholakian" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139095v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schwier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383823v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165185v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166098v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081407v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Retailleau-Mevel" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112328v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110719v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D Anna" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971221v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rio" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970905v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603880v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798231v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662240v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603970v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782906v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Favez O" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressi" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603858v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monge" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662212v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498651v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497976v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulon" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603785v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473359v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603790v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701724v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603788v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468358v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688558v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803416v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monge M.-E." TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798277v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798279v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297974v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guth" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273497v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brigande" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308751v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175313v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174383v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174386v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059027v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913471v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801137v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salque-Moreton" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siekmann" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monod" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811342v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Dufresne" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574966v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tassel" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574827v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perret" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>