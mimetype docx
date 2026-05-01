--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marie Barbaroux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Dirac systems: Violation of bulk-edge correspondence in the zigzag limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia D. Cornean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Stockmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114 (4), pp.93. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-024-01839-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Dirac bag model in strong magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Stockmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 5 (3), pp.643-727. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/paa.2023.5.643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889558v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van der Waals–London interaction of atoms with pseudorelativistic kinetic energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hartig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Hundertmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semjon Vugalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis &amp; PDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (6), pp.1375-1428. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/apde.2022.15.1375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the semiclassical spectrum of the Dirichlet-Pauli operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Stockmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (10), pp.3279-3321. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/JEMS/1085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889492v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap opening in the spectrum of some Dirac-like pseudo-differential operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H D Cornean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zalczer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3-4), pp.597-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local decay for weak interactions with massless particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Spectral Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.453-512. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/JST/253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization for Gapped Dirac Hamiltonians with Random Perturbations: Application to Graphene Antidot Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia D. Cornean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Zalczer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenta Mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.65-93. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25537/dm.2019v24.65-93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolvent convergence to Dirac operators on planar domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia D. Cornean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Stockmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (6), pp.1877-1891. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-019-00787-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong smoothing for the non-cutoff homogeneous Boltzmann equation for Maxwellian molecules with Debye-Yukawa type interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Hundertmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semjon Vugalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.901-924. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2017036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gevrey Smoothing for Weak Solutions of the Fully Nonlinear Homogeneous Boltzmann and Kac Equations Without Cutoff for Maxwellian Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Hundertmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semjon Vugalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 225 (2), pp. 601-661. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-017-1101-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral gaps in Graphene antidot lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia D. Cornean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Stockmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Equations and Operator Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (4), pp.631-646. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00020-017-2411-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the well posedness of the magnetic Schrödinger-Poisson system in $R^3$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Vougalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.15 - 22. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/201712102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral theory near thresholds for weak interactions with massive particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Spectral Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (3), pp.505-555. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/JST/131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and nonlinear stability of stationary states for the magnetic Schrödinger-Poisson system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Vougalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219 (6), pp.874-898. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10958-016-3152-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical localization of Dirac particles in electromagnetic fields with dominating magnetic potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Mehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Stockmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Taarabt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 260 (7), pp.5912-5925. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2015.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Estimates on the Binding Energy for Hydrogen in Non-Relativistic QED. II. The spin case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semjon Vugalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (8), pp.1450016. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129055X14500160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the spin-Zeeman term to the binding energy for hydrogen in non-relativistic QED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semjon Vugalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the University of Bucharest. Mathematical series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (LXII), pp.323-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ground state energy of the translation invariant Pauli-Fierz Model. II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semjon Vugalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenta Mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.401-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral theory for a mathematical model of the weak interaction: The decay of the intermediate vector bosons W±, II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter H. Aschbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (8), pp.1539-1570. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-011-0114-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non analyticity of the ground state energy of the Hamiltonian for Hydrogen atom in nonrelativistic QED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semjon Vugalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (47), pp.474004. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/43/47/474004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative estimates on the binding energy for Hydrogen in non-relativistic QED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Vougalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semjon Vugalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (8), pp.1487-1544. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129055X14500160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral theory for a mathematical model of the weak interactions: The decay of the intermediate vector bosons W+/-. I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.978903. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/978903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ground state energy of the translation invariant Pauli-Fierz model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Vougalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semjon Vugalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 136 (3), pp.1057-1064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential spatial decay of spin-spin correlations in translation invariant quasi-free states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter H. Aschbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (11), pp.113302. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2801876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of equilibrium correlations in the XY chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter H. Aschbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-006-0049-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Hartree-Fock equations of the electron-positron field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Helffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Siedentop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 255, pp.131-159. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-004-1156-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some connections between Dirac-Fock and Electron-Positron Hartree-Fock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (A). Physique Theorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6,No.1, pp.85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative estimates on the enhanced binding for the Pauli-Fierz operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semjon Vugalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (12), pp.122103. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2142835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum electrodynamics of relativistic bound states with cutoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1,No.2, pp.271-314. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021989160400010X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding conditions for atomic N-electron systems in non-relativistic QED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semjon Vugalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.1101-1136. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-003-0157-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum electrodynamics of relativistic bound states with cutoffs. II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouez Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 307, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Dimensions and the Phenomenon of Intermittency in Quantum Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Germinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tcheremchantsev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Duke Mathematical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 110, pp.161-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized fractal dimensions: equivalence and basic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Germinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tcheremchantsev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 80, pp.977-1012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear variation of diffusion exponents in quantum dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tcheremchantsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Germinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 330, pp.409-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Stability of the Relativistic Electron-Positron Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Helffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Siedentop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 201 (2), pp.445-460. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002200050562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Lower Bounds for Quantum Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tcheremchantsev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 168 (2), pp.327-354. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jfan.1999.3471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectation Values of Observables in Time-Dependent Quantum Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Joye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 90 (5/6), pp.1125-1249. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1023279311564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of matter for the Hartree-Fock functional of the relativistic electron-positron field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Helffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Siedentop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenta Mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.353-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on the Relation between Quantum Dynamics and Fractal Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Montcho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 213 (2), pp.698-722. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jmaa.1997.5571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization near band edges for random Schrödinger operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter D. Hislop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Physica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landau Hamiltonians with Unbounded Random Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hislop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 40 (4), pp.355-369. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1007390102610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral properties for Hamiltonians of weak interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spectral Theory and Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Santiago de Chile, Chile. pp.11-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some variational principles for relativistic energy functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oberwolfach Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Oberwolfach, Germany. pp.2839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum diffusion and generalized fractal dimensions: the L^2(\R^d) case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tcheremchantsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Germinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées EDP de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green's functions for magnetic Dirac operators and bulk-edge correspondence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia D. Cornean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Stockmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some connections between Dirac-Fock and Electron-Positron Hartree-Fock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Hartree-Fock equations of the electron/positron field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Helffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siedentop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles mathématiques de la chimie quantique atomique & dynamique quantique et spectre multifractal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Nantes, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marie Barbaroux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Dirac systems: Violation of bulk-edge correspondence in the zigzag limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia D. Cornean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Stockmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114 (4), pp.93. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-024-01839-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Dirac bag model in strong magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Stockmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 5 (3), pp.643-727. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/paa.2023.5.643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889558v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van der Waals–London interaction of atoms with pseudorelativistic kinetic energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hartig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Hundertmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semjon Vugalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis &amp; PDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (6), pp.1375-1428. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/apde.2022.15.1375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the semiclassical spectrum of the Dirichlet-Pauli operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Stockmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (10), pp.3279-3321. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/JEMS/1085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889492v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap opening in the spectrum of some Dirac-like pseudo-differential operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H D Cornean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zalczer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3-4), pp.597-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolvent convergence to Dirac operators on planar domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia D. Cornean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Stockmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (6), pp.1877-1891. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-019-00787-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local decay for weak interactions with massless particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Spectral Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.453-512. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/JST/253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization for Gapped Dirac Hamiltonians with Random Perturbations: Application to Graphene Antidot Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia D. Cornean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Zalczer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenta Mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.65-93. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25537/dm.2019v24.65-93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gevrey Smoothing for Weak Solutions of the Fully Nonlinear Homogeneous Boltzmann and Kac Equations Without Cutoff for Maxwellian Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Hundertmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semjon Vugalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 225 (2), pp. 601-661. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-017-1101-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong smoothing for the non-cutoff homogeneous Boltzmann equation for Maxwellian molecules with Debye-Yukawa type interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Hundertmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semjon Vugalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.901-924. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2017036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral gaps in Graphene antidot lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia D. Cornean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Stockmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Equations and Operator Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (4), pp.631-646. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00020-017-2411-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the well posedness of the magnetic Schrödinger-Poisson system in $R^3$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Vougalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.15 - 22. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/201712102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral theory near thresholds for weak interactions with massive particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Spectral Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (3), pp.505-555. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/JST/131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and nonlinear stability of stationary states for the magnetic Schrödinger-Poisson system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Vougalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219 (6), pp.874-898. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10958-016-3152-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical localization of Dirac particles in electromagnetic fields with dominating magnetic potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Mehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Stockmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Taarabt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 260 (7), pp.5912-5925. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2015.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Estimates on the Binding Energy for Hydrogen in Non-Relativistic QED. II. The spin case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semjon Vugalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (8), pp.1450016. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129055X14500160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the spin-Zeeman term to the binding energy for hydrogen in non-relativistic QED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semjon Vugalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the University of Bucharest. Mathematical series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (LXII), pp.323-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ground state energy of the translation invariant Pauli-Fierz Model. II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semjon Vugalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenta Mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.401-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral theory for a mathematical model of the weak interaction: The decay of the intermediate vector bosons W±, II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter H. Aschbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (8), pp.1539-1570. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-011-0114-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative estimates on the binding energy for Hydrogen in non-relativistic QED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Vougalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semjon Vugalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (8), pp.1487-1544. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129055X14500160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non analyticity of the ground state energy of the Hamiltonian for Hydrogen atom in nonrelativistic QED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semjon Vugalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (47), pp.474004. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/43/47/474004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral theory for a mathematical model of the weak interactions: The decay of the intermediate vector bosons W+/-. I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.978903. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/978903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ground state energy of the translation invariant Pauli-Fierz model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Vougalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semjon Vugalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 136 (3), pp.1057-1064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential spatial decay of spin-spin correlations in translation invariant quasi-free states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter H. Aschbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (11), pp.113302. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2801876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of equilibrium correlations in the XY chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter H. Aschbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-006-0049-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Hartree-Fock equations of the electron-positron field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Helffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Siedentop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 255, pp.131-159. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-004-1156-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some connections between Dirac-Fock and Electron-Positron Hartree-Fock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (A). Physique Theorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6,No.1, pp.85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative estimates on the enhanced binding for the Pauli-Fierz operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semjon Vugalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (12), pp.122103. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2142835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum electrodynamics of relativistic bound states with cutoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1,No.2, pp.271-314. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021989160400010X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding conditions for atomic N-electron systems in non-relativistic QED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semjon Vugalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.1101-1136. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-003-0157-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum electrodynamics of relativistic bound states with cutoffs. II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouez Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 307, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Dimensions and the Phenomenon of Intermittency in Quantum Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Germinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tcheremchantsev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Duke Mathematical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 110, pp.161-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized fractal dimensions: equivalence and basic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Germinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tcheremchantsev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 80, pp.977-1012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear variation of diffusion exponents in quantum dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tcheremchantsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Germinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 330, pp.409-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Lower Bounds for Quantum Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tcheremchantsev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 168 (2), pp.327-354. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jfan.1999.3471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Stability of the Relativistic Electron-Positron Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Helffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Siedentop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 201 (2), pp.445-460. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002200050562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of matter for the Hartree-Fock functional of the relativistic electron-positron field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Helffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Siedentop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenta Mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.353-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectation Values of Observables in Time-Dependent Quantum Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Joye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 90 (5/6), pp.1125-1249. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1023279311564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landau Hamiltonians with Unbounded Random Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hislop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 40 (4), pp.355-369. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1007390102610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on the Relation between Quantum Dynamics and Fractal Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Montcho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 213 (2), pp.698-722. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jmaa.1997.5571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization near band edges for random Schrödinger operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter D. Hislop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Physica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral properties for Hamiltonians of weak interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spectral Theory and Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Santiago de Chile, Chile. pp.11-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some variational principles for relativistic energy functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oberwolfach Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Oberwolfach, Germany. pp.2839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum diffusion and generalized fractal dimensions: the L^2(\R^d) case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tcheremchantsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Germinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées EDP de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green's functions for magnetic Dirac operators and bulk-edge correspondence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia D. Cornean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Stockmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some connections between Dirac-Fock and Electron-Positron Hartree-Fock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Hartree-Fock equations of the electron/positron field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Helffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siedentop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles mathématiques de la chimie quantique atomique & dynamique quantique et spectre multifractal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Barbaroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Nantes, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barbaroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia D. Cornean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Treust" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Stockmeyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-024-01839-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889558v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2023.5.643" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043282v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hartig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hundertmark" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semjon Vugalter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2022.15.1375" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889492v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1085" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H D Cornean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zalczer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465309v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Faupin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/253" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Zalczer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25537/dm.2019v24.65-93" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-019-00787-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ried" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2017036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-017-1101-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00020-017-2411-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Vougalter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201712102" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/131" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-016-3152-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Mehringer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Taarabt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.12.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957517v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X14500160" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957504v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter H. Aschbacher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-011-0114-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/43/47/474004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253014v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Guillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/978903" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2801876" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008347v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-006-0049-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Farkas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Helffer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Siedentop" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-004-1156-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012913v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Esteban" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377277v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Linde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2142835" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimassi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021989160400010X" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008344v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-003-0157-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouez Dimassi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Germinet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tcheremchantsev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092756v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Bach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002200050562" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D543F4F0EEEC95ED2C10BACC242D2D923811CEB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbaroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.1999.3471" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023279311564" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1HD1CN5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550037v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273010v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Barbaroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Combes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Montcho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmaa.1997.5571" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550035v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Hislop" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Combes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Combes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hislop" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007390102610" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M74PGBP7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008351v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092738v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285573v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002869v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012912v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Farkas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Helffer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siedentop" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010385v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barbaroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia D. Cornean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Treust" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Stockmeyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-024-01839-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889558v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2023.5.643" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043282v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hartig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hundertmark" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semjon Vugalter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2022.15.1375" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889492v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1085" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H D Cornean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zalczer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-019-00787-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Faupin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/253" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043278v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Zalczer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25537/dm.2019v24.65-93" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ried" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-017-1101-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2017036" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00020-017-2411-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Vougalter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201712102" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/131" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-016-3152-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Mehringer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Taarabt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.12.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957517v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X14500160" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957504v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter H. Aschbacher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-011-0114-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253014v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/43/47/474004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Guillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/978903" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2801876" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008347v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-006-0049-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Farkas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Helffer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Siedentop" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-004-1156-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012913v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Esteban" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377277v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Linde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2142835" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimassi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021989160400010X" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008344v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-003-0157-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouez Dimassi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Germinet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tcheremchantsev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092756v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbaroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.1999.3471" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272676v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Bach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002200050562" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D543F4F0EEEC95ED2C10BACC242D2D923811CEB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550037v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233193v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023279311564" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1HD1CN5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273015v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Combes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hislop" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007390102610" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M74PGBP7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Barbaroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Combes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Montcho" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmaa.1997.5571" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550035v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Hislop" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Combes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008351v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092738v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285573v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002869v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012912v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Farkas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Helffer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siedentop" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010385v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>