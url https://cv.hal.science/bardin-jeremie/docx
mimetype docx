--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -153,4534 +153,4976 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric study and taxonomic revision of Metopaster species (Asteroidea, Echinodermata) from the Coniacian-Campanian of Northern Aquitaine</w:t>
+                <w:t xml:space="preserve">Hominin phylogenetics: methods and insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Villier</w:t>
+                <w:t xml:space="preserve">Pierre Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florent Détroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angélique Veysseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08912963.2025.2597516⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15z70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460348v1</w:t>
+                <w:t xml:space="preserve">hal-05607240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homo luzonensis and the role of homoplasy in the morphology of hominin insular species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphometric study and taxonomic revision of Metopaster species (Asteroidea, Echinodermata) from the Coniacian-Campanian of Northern Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Villier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gousset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+                <w:t xml:space="preserve">Anaïs Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rouget</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Détroit</w:t>
+                <w:t xml:space="preserve">Angélique Veysseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cla.70027⟩</w:t>
+              <w:t xml:space="preserve">Historical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08912963.2025.2597516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500096v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes Encoding Intracellular Signaling Proteins in Animals Originated Along with Metazoa and Chordata: Chance or Necessity?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Picolo</w:t>
+                <w:t xml:space="preserve">Homo luzonensis and the role of homoplasy in the morphology of hominin insular species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Mijares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bardin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Monget</w:t>
+                <w:t xml:space="preserve">Florent Détroit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evaf034⟩</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.70027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190195v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A winged relative of ice‐crawlers in amber bridges the cryptic extant Xenonomia and a rich fossil record</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Colour patterns in nautilids: a key to phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimie Doriath-Döhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Landman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.13338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 92 (1), pp.eyaf034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mollus/eyaf034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04766183v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-elemental and Strontium-Neodymium Isotopic Signatures in Charred Wood: Potential for Wood Provenance Studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Postcranium to inform hominin phylogeny: Asian paleoanthropology as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Détroit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wood Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/27723194-bja10019⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 ((s)), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133ok⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001076v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between the presence of a cecal appendix and reduced diarrhea severity in primates: new insights into the presumed function of the appendix</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genes Encoding Intracellular Signaling Proteins in Animals Originated Along with Metazoa and Chordata: Chance or Necessity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Picolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Ogier-Denis</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-43070-5⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (4), pp.evaf034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evaf034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226713v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotor and postural diversity among reptiles viewed through the prism of femoral microanatomy: Palaeobiological implications for some Permian and Mesozoic taxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Gônet</w:t>
+                <w:t xml:space="preserve">Quelles méthodes phylogénétiques pour reconstituer les relations de parenté des espèces récentes du genre Homo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bardin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Laurin</w:t>
+                <w:t xml:space="preserve">Florent Détroit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.13833⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 ((s)), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.12894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019109v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil endocarps of Menispermaceae from the late Paleocene of Paris Basin, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A winged relative of ice‐crawlers in amber bridges the cryptic extant Xenonomia and a rich fossil record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingying Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wipfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demers-Potvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jse.13033⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (5), pp.1645-1656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.13338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311144v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04766183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the postural diversity of mammals: Contribution of humeral cross-sections to palaeobiological inferences</w:t>
+                <w:t xml:space="preserve">Locomotor and postural diversity among reptiles viewed through the prism of femoral microanatomy: Palaeobiological implications for some Permian and Mesozoic taxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gônet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Girondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10914-023-09652-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.13833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996717v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifactorial approach to describe early diagenesis of bones: The case study of the Merovingian cemetery of Saint-Linaire (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fossil endocarps of Menispermaceae from the late Paleocene of Paris Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliise Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Del Rio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2023.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systematics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jse.13033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206298v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appendice iléo-cæcal intègre la mystérieuse équation des déterminants de la longévité chez les mammifères</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unravelling the postural diversity of mammals: Contribution of humeral cross-sections to palaeobiological inferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Gônet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Girondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Ogier-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.321-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10914-023-09652-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655732v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the carbonisation temperatures recorded by ancient charcoals for δ13C-based palaeoclimate reconstruction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multifactorial approach to describe early diagenesis of bones: The case study of the Merovingian cemetery of Saint-Linaire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Ségalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-17836-2⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 660, pp.42-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2023.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769510v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plus belle histoire des amalthéidés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Correlation between the presence of a cecal appendix and reduced diarrhea severity in primates: new insights into the presumed function of the appendix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime K Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ogier-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.15897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-43070-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838517v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biostratigraphic and chemostratigraphic record of the Cenomanian/Turonian boundary interval of the Tellian Atlas (Algeria)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-elemental and Strontium-Neodymium Isotopic Signatures in Charred Wood: Potential for Wood Provenance Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Imbert Štulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2022.105264⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Wood Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/27723194-bja10019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716389v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cecal appendix is correlated with greater maximal longevity in mammals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessing the carbonisation temperatures recorded by ancient charcoals for δ13C-based palaeoclimate reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mouraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.13501⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.14662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-17836-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284066v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evidence from exceptionally “well-preserved” specimens sheds light on the structure of the ammonite brachial crown</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Kruta</w:t>
+                <w:t xml:space="preserve">La plus belle histoire des amalthéidés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 161, pp.43-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251787v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmental Series and Size: Clade-Wide Investigation of Molar Proportions Reveals a Major Evolutionary Allometry in the Dentition of Placental Mammals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Biostratigraphic and chemostratigraphic record of the Cenomanian/Turonian boundary interval of the Tellian Atlas (Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Ouikene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desmares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Benkherouf-Kechid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syab007⟩</w:t>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138, pp.105264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2022.105264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180738v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Content of Trees: Three-taxon Statements Inference Rules and Dependency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’appendice iléo-cæcal intègre la mystérieuse équation des déterminants de la longévité chez les mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime K. Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ogier-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2020.06.08.141515⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (4), pp.343-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235604v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the Pliensbachian-Toarcian crisis on belemnite assemblages and size distribution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information Content of Trees: Three-taxon Statements Inference Rules and Dependency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Rineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zaragüeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13358-021-00242-y⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2020.06.08.141515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498847v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wing venation of a new fossil species, reconstructed using geometric morphometrics, adds to the rare fossil record of Triassic Gondwanian Odonata</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+                <w:t xml:space="preserve">New evidence from exceptionally “well-preserved” specimens sheds light on the structure of the ammonite brachial crown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P A Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. H Landman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kruta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod Structure and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asd.2021.101056⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-89998-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03223703v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just the once will not hurt: DNA suggests species lumping over two oceans in deep-sea snails (Cryptogemma)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmental Series and Size: Clade-Wide Investigation of Molar Proportions Reveals a Major Evolutionary Allometry in the Dentition of Placental Mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlaa010⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syab007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559713v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pith location tool and wood diameter estimation: Validity and limits tested on seven taxa to approach the length of the missing radius on archaeological wood and charcoal fragments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The cecal appendix is correlated with greater maximal longevity in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime K Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ogier‐denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239 (5), pp.1157-1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.13501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03008213v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authigenic, volcanogenic, and detrital influences on the Cenomanian–Turonian clay sedimentation in the Western Interior Basin: Implications for palaeoclimatic reconstructions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The impact of the Pliensbachian-Toarcian crisis on belemnite assemblages and size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth de Baets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina S. Nätscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2019.104228⟩</w:t>
+              <w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13358-021-00242-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407251v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of Cinnamomum (Lauraceae) Leaf Architecture in Relation to Climatic and Historical Constraints: Implications for Paleoclimatic Studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The wing venation of a new fossil species, reconstructed using geometric morphometrics, adds to the rare fossil record of Triassic Gondwanian Odonata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deregnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dario de Franceschi</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/706855⟩</w:t>
+              <w:t xml:space="preserve">Arthropod Structure and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asd.2021.101056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02559012v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03223703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enigmatic hook‐like structures in Cretaceous ammonites (Scaphitidae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Authigenic, volcanogenic, and detrital influences on the Cenomanian–Turonian clay sedimentation in the Western Interior Basin: Implications for palaeoclimatic reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desmares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Neil H Landman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pala.12457⟩</w:t>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.104228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2019.104228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962300v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogenetic and static allometry in the skull and cranial units of nine-banded armadillos (Cingulata: Dasypodidae: Dasypus novemcinctus)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variability of Cinnamomum (Lauraceae) Leaf Architecture in Relation to Climatic and Historical Constraints: Implications for Paleoclimatic Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Tanrattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario de Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/blaa083⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181 (4), pp.419-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/706855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994330v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02559012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serial Homology and Correlated Characters in Morphological Phylogenetics: Modeling the Evolution of Dental Crests in Placentals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enigmatic hook‐like structures in Cretaceous ammonites (Scaphitidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P A Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil H Landman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syy071⟩</w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (2), pp.301-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pala.12457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039025v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trabecular architecture in the humeral metaphyses of non‐avian reptiles (Crocodylia, Squamata and Testudines): Lifestyle, allometry and phylogeny</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ontogenetic and static allometry in the skull and cranial units of nine-banded armadillos (Cingulata: Dasypodidae: Dasypus novemcinctus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Le Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmor.20996⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131 (3), pp.673-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blaa083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188785v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phylogeny of Hildoceratidae (Cephalopoda, Ammonitida) resolved by an integrated coding scheme of the conch</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Just the once will not hurt: DNA suggests species lumping over two oceans in deep-sea snails (Cryptogemma)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zaharias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri I Kantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander E Fedosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Criscione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Hallan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cla.12151⟩</w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlaa010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066569v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogenetic Data Analyzed As Such in Phylogenies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pith location tool and wood diameter estimation: Validity and limits tested on seven taxa to approach the length of the missing radius on archaeological wood and charcoal fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Cecca</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria-Soledad Garcia-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syw052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.102166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469189v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03008213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new proxy for Cretaceous paleoceanographic and paleoclimatic reconstructions: Coiling direction changes in the planktonic foraminifera Muricohedbergella delrioensis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Desmares</w:t>
+                <w:t xml:space="preserve">Trabecular architecture in the humeral metaphyses of non‐avian reptiles (Crocodylia, Squamata and Testudines): Lifestyle, allometry and phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Plasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Amson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemo Crognier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+                <w:t xml:space="preserve">Quentin Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Testé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Germain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.12.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 280 (7), pp.982-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmor.20996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259877v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteroctopus ribeti in coleoid evolution.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Serial Homology and Correlated Characters in Morphological Phylogenetics: Modeling the Evolution of Dental Crests in Placentals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pala.12265⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (2), pp.267-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syy071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396856v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Toarcian (Jurassic) belemnites from northeastern Gondwana (South Riffian ridges, Morocco)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The phylogeny of Hildoceratidae (Cephalopoda, Ammonitida) resolved by an integrated coding scheme of the conch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cecca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paläontologische Zeitschrift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12542-013-0214-0⟩</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (1), pp.21-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.12151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-01455390v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cladistics in ammonoids: back to the future</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ontogenetic Data Analyzed As Such in Phylogenies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cecca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/njgpa/2014/0449⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (1), pp.23-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syw052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066585v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the number of discrete character states for continuous characters generates well-resolved trees that do not reflect phylogeny</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Proteroctopus ribeti in coleoid evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1749-4877.12076⟩</w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (6), pp.767-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pala.12265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03066590v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A new proxy for Cretaceous paleoceanographic and paleoclimatic reconstructions: Coiling direction changes in the planktonic foraminifera Muricohedbergella delrioensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desmares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemo Crognier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 445, pp.8-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.12.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early Toarcian (Jurassic) belemnites from northeastern Gondwana (South Riffian ridges, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm T Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benzaggagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cecca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paläontologische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89, pp.51 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12542-013-0214-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-01455390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increasing the number of discrete character states for continuous characters generates well-resolved trees that do not reflect phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Mary Yacobucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cecca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integrative Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.531-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1749-4877.12076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lower Toarcian (Jurassic) ammonites of the South Riffian ridges (Morocco): systematics and biostratigraphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benzaggagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Theodor Fürsich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cecca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (6), pp.471-501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14772019.2014.937204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cladistics in ammonoids: back to the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cecca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 274 (2), pp.239-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/njgpa/2014/0449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening CLAMP: New calibration sites to improve paleoclimate reconstructions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Depaix-Piettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aixa Tosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4699,1489 +5141,1489 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th meeting of Agora Paleobotanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation des premiers tissus dentaires mise en lumière par des modèles développementaux : l’exemple d’Astraspis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fossil endocarps of Menispermaceae from the late Paleocene of Paris Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliise Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Goudemand</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Del Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONGRES APF (Association Paléontologique Française ) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Villers-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">8th Agora Paleobotanica Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bellver de Cerdanya, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146243v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil endocarps of Menispermaceae from the late Paleocene of Paris Basin, France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-tracer approach to study the provenance of the charred medieval timbers of the framework of Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Imbert Štulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Beuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Agora Paleobotanica Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bellver de Cerdanya, Spain</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202706v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04273553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-tracer approach to study the provenance of the charred medieval timbers of the framework of Notre-Dame de Paris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La formation des premiers tissus dentaires mise en lumière par des modèles développementaux : l’exemple d’Astraspis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">CONGRES APF (Association Paléontologique Française ) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Villers-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04273553v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-element composition and isotopic signatures of strontium and neodymium in charred wood and their potential for provenance studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling the locomotion of reptiles: Contribution of femoral microanatomy and palaeobiological inferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Gônet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Girondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Forest to Heritage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Annual Conference of the European Association of Vertebrate Palaeontologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Benevento/Pietraroja, Italy. pp.82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18563/pv.eavp2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03945780v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the locomotion of reptiles: Contribution of femoral microanatomy and palaeobiological inferences</w:t>
+                <w:t xml:space="preserve">Décrypter la diversité posturale des mammifères : L’apport des coupes transversales d’humérus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gônet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Girondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Annual Conference of the European Association of Vertebrate Palaeontologists</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de l'Association paléontologique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063150v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrypter la diversité posturale des mammifères : L’apport des coupes transversales d’humérus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-element composition and isotopic signatures of strontium and neodymium in charred wood and their potential for provenance studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Imbert Stulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association paléontologique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">From Forest to Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Amsterdam, Apr 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063142v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03945780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gradient thermique de subsurface au Paléogène : approche multi-proxies (δ18O, Mg/Ca, Sr/Ca et porosité) sur Subbotina linaperta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Below</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tremblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the histogenetic switch from enameloid to enamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Dental Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité posturale des amniotes vue à travers le prisme de la microanatomie osseuse : Implications paléobiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gônet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Girondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association paléontologique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association paléontologique française et Association géologique auboise, Aug 2021, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du gradient latitudinal de températures au Paléogène : une analyse multi-proxies sur Subbotina linaperta (foraminifère planctonique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Below</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la crise Permien-Trias sur la diversité des odonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deregnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Villier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Annuelle de l’Association de Paléontologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03516352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Molteno Formation (South Africa), a testimony of the diversity of Triassic Odonata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deregnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Wappler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John M. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on fossil insects, arthropods &amp; amber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Saint Domingue, Dominican Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03516330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6191,117 +6633,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phylogénie : Regards des paléontologues sur les avancées récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.18-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6311,168 +6753,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arbres têtards : une pratique agroforestière remontant au Néolithique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROG IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId213"/>
+      <w:footerReference w:type="default" r:id="rId224"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6540,51 +6982,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="626359CF"/>
+    <w:nsid w:val="7A6EA9E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6771,51 +7213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bardin-jeremie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2382-4259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168257939" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460348v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Salone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Veysseyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2597516" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gousset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mijares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.70027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190195v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04766183v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Cui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wipfler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demers-Potvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Bai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13338" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001076v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert &#352;tulc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime K Collard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Marquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ogier-Denis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43070-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan G&#244;net" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Hutchinson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13833" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliise Kara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Del Rio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jse.13033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-023-09652-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Maurer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Millard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c S&#233;galen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.03.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655732v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime K. Collard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022034" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769510v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mouraux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17836-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838517v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716389v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ouikene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benkherouf-Kechid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2022.105264" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03284066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ogier&#8208;denis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13501" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251787v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P A Smith" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H Landman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kruta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89998-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180738v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rineau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zarag&#252;eta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.06.08.141515" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth de Baets" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina S. N&#228;tscher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rita" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13358-021-00242-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03223703v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deregnaucourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Anderson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2021.101056" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559713v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zaharias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri I Kantor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Fedosov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Criscione" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hallan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlaa010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03008213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Picornell-Gelabert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Soledad Garcia-Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102166" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407251v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104228" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02559012v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanrattana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Saulnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/706855" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02962300v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P A Smith" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil H Landman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12457" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Verger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa083" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039025v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy071" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188785v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Plasse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Amson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Germain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20996" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cecca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12151" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469189v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw052" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259877v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Crognier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaudoin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.12.021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396856v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12265" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01455390v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm T Sanders" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benzaggagh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-013-0214-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066585v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2014/0449" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Mary Yacobucci" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12076" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLTXGHG6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066581v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benzaggagh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Theodor F&#252;rsich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2014.937204" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161115v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Depaix-Piettre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa Tosal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hou&#233;e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudemand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202706v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273553v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945780v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert Stulc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/pv.eavp2022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063142v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hutchinson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915473v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Below" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tremblin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879524v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520756v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587777v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Cornec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03516352v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03516330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Wappler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Anderson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894734v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Rey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bardin-jeremie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2382-4259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168257939" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15z70" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Salone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Veysseyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2597516" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500096v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mijares" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.70027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimie Doriath-D&#246;hler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ward" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Landman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyaf034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133ok" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571423v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12894" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04766183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Cui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wipfler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demers-Potvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Bai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13338" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan G&#244;net" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Hutchinson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13833" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliise Kara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Del Rio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jse.13033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-023-09652-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Maurer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Millard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c S&#233;galen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.03.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226713v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime K Collard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Marquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ogier-Denis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43070-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert &#352;tulc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769510v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mouraux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17836-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838517v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ouikene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benkherouf-Kechid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2022.105264" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime K. Collard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rineau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zarag&#252;eta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.06.08.141515" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P A Smith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H Landman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kruta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89998-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180738v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03284066v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ogier&#8208;denis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13501" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth de Baets" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina S. N&#228;tscher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rita" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13358-021-00242-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03223703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deregnaucourt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Anderson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2021.101056" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407251v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104228" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02559012v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanrattana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Saulnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/706855" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02962300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P A Smith" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil H Landman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12457" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994330v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Verger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa083" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zaharias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri I Kantor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Fedosov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Criscione" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hallan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlaa010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03008213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Picornell-Gelabert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Soledad Garcia-Martinez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102166" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188785v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Plasse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Amson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Germain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20996" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039025v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy071" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066569v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cecca" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12151" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469189v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw052" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396856v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12265" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259877v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Crognier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaudoin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.12.021" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01455390v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm T Sanders" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benzaggagh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-013-0214-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066590v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Mary Yacobucci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12076" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLTXGHG6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066581v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benzaggagh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Theodor F&#252;rsich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2014.937204" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066585v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2014/0449" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161115v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Depaix-Piettre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa Tosal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273553v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146243v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hou&#233;e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudemand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063150v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/pv.eavp2022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063142v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hutchinson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945780v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert Stulc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915473v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Below" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tremblin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879524v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520756v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587777v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Cornec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03516352v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03516330v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Wappler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Anderson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838496v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894734v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Rey" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>