--- v0 (2026-03-15)
+++ v1 (2026-04-21)
@@ -66,110 +66,110 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and quasi-static inversion of fault slip during laboratory earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Arzu</w:t>
+                <w:t xml:space="preserve">Feyza Arzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Twardzik</w:t>
+                <w:t xml:space="preserve">Cedric Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -234,51 +234,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration's Control on Frictional Behavior and the Depth of the Ductile Shear Zone in Geothermal Reservoirs in Volcanic Arcs</w:t>
+                <w:t xml:space="preserve">Negative Frictional Healing in Icelandic Geothermal (IDDP‐2) Core Samples: Potential Implications for Detachment‐Fault Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jermann</w:t>
@@ -313,887 +313,1021 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Jelavić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (2), </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27 (4), pp.e2025GC012751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JB030213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GC012751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916892v1</w:t>
+                <w:t xml:space="preserve">hal-05596641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of stress barriers on unconventional-singularity-driven frictional rupture</w:t>
+                <w:t xml:space="preserve">Alteration's Control on Frictional Behavior and the Depth of the Ductile Shear Zone in Geothermal Reservoirs in Volcanic Arcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Jelavić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105876⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JB030213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711620v1</w:t>
+                <w:t xml:space="preserve">hal-04916892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water weakening and the compressive brittle strength of carbonates: Influence of fracture toughness and static friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Violay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 177, pp.105736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2024.105736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-well pore pressure preconditioning for Enhanced Geothermal System stimulation</w:t>
+                <w:t xml:space="preserve">The effect of stress barriers on unconventional-singularity-driven frictional rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Violay</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Paglialunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (3), </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 193, pp.105876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JB025443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000019v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Roughness on Experimental Fault Mechanical Behavior and Associated Microseismicity</w:t>
+                <w:t xml:space="preserve">Single-well pore pressure preconditioning for Enhanced Geothermal System stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lebihain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Violay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127 (8), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JB025113⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 128 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JB025443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711645v1</w:t>
+                <w:t xml:space="preserve">hal-04000019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection-induced seismicity: strategies for reducing risk using high stress path reservoirs and temperature-induced stress preconditioning</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Influence of Roughness on Experimental Fault Mechanical Behavior and Associated Microseismicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnaby Fryer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Giorgetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyyedmaalek Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lecampion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz490⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JB025113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717920v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction-Induced Permeability Loss’s Effect on Induced Seismicity During Reservoir Depletion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lyesse Laloui</w:t>
+                <w:t xml:space="preserve">Injection-induced seismicity: strategies for reducing risk using high stress path reservoirs and temperature-induced stress preconditioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Fryer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Siddiqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Laloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-019-02198-0⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220 (2), pp.1436-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717932v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compaction-Induced Permeability Loss’s Effect on Induced Seismicity During Reservoir Depletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnaby Fryer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunter Siddiqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyesse Laloui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 176 (10), pp.4277-4296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-019-02198-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reservoir Stimulation's Effect on Depletion‐Induced Seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunter Siddiqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyesse Laloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (9), pp.7806-7823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018JB016009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1340,51 +1474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arzu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Twardzik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fryer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Ampuero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf507" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Jelavi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030213" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Paglialunga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105876" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2024.105736" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04000019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025443" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giorgetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyedmaalek Momeni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025113" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Siddiqi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laloui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz490" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Siddiqi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyesse Laloui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02198-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717940v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fryer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Ampuero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf507" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Jelavi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012751" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030213" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2024.105736" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Paglialunga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105876" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04000019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025443" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giorgetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyedmaalek Momeni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025113" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Siddiqi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laloui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz490" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717932v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Siddiqi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyesse Laloui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02198-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717940v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>