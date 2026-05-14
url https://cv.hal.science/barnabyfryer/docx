--- v1 (2026-04-21)
+++ v2 (2026-05-14)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,966 +368,1083 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration's Control on Frictional Behavior and the Depth of the Ductile Shear Zone in Geothermal Reservoirs in Volcanic Arcs</w:t>
+                <w:t xml:space="preserve">Foreshock-induced slip transients set mainshock nucleation timing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Garagash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lebihain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JB030213⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-026-10497-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916892v1</w:t>
+                <w:t xml:space="preserve">hal-05616122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water weakening and the compressive brittle strength of carbonates: Influence of fracture toughness and static friction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alteration's Control on Frictional Behavior and the Depth of the Ductile Shear Zone in Geothermal Reservoirs in Volcanic Arcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Jelavić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 177, pp.105736. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2024.105736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JB030213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555775v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of stress barriers on unconventional-singularity-driven frictional rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lebihain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Lebihain</w:t>
+                <w:t xml:space="preserve">Corentin Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 193, pp.105876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-well pore pressure preconditioning for Enhanced Geothermal System stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water weakening and the compressive brittle strength of carbonates: Influence of fracture toughness and static friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Violay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JB025443⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 177, pp.105736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2024.105736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000019v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Roughness on Experimental Fault Mechanical Behavior and Associated Microseismicity</w:t>
+                <w:t xml:space="preserve">Single-well pore pressure preconditioning for Enhanced Geothermal System stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lebihain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Violay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127 (8), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JB025113⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 128 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JB025443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711645v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection-induced seismicity: strategies for reducing risk using high stress path reservoirs and temperature-induced stress preconditioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Fryer</w:t>
+                <w:t xml:space="preserve">The Influence of Roughness on Experimental Fault Mechanical Behavior and Associated Microseismicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnaby Fryer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Giorgetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyyedmaalek Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Siddiqi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brice Lecampion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz490⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JB025113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717920v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction-Induced Permeability Loss’s Effect on Induced Seismicity During Reservoir Depletion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barnaby Fryer</w:t>
+                <w:t xml:space="preserve">Injection-induced seismicity: strategies for reducing risk using high stress path reservoirs and temperature-induced stress preconditioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Fryer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Siddiqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunter Siddiqi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lyesse Laloui</w:t>
+                <w:t xml:space="preserve">L Laloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-019-02198-0⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220 (2), pp.1436-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717932v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compaction-Induced Permeability Loss’s Effect on Induced Seismicity During Reservoir Depletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnaby Fryer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunter Siddiqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyesse Laloui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 176 (10), pp.4277-4296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-019-02198-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reservoir Stimulation's Effect on Depletion‐Induced Seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunter Siddiqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyesse Laloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (9), pp.7806-7823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018JB016009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1474,51 +1591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fryer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Ampuero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf507" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Jelavi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012751" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030213" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2024.105736" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Paglialunga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105876" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04000019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025443" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giorgetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyedmaalek Momeni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025113" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Siddiqi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laloui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz490" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717932v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Siddiqi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyesse Laloui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02198-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717940v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fryer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Ampuero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf507" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Jelavi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012751" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Garagash" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-026-10497-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916892v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030213" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Paglialunga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105876" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555775v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2024.105736" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04000019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025443" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711645v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giorgetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyedmaalek Momeni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Siddiqi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laloui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz490" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717932v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Siddiqi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyesse Laloui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02198-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>