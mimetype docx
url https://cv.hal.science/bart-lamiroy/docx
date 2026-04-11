--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bart Lamiroy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bart-lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0871-0149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111726980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-7746-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Quality of Semantic Data Augmentation for Sarcasm Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alif Tri Handoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidayaturrahman Hidayaturrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derwin Suhartono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (5), pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional network fabric pruning with label noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efoevi Angelo Koudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (12), pp.14841-14864. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10462-023-10507-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BoR: Bag-of-Relations for Symbol Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (6), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001414500177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Vocabulary Clustering with Spatial Relations for Symbol Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW-Radon-based Shape Descriptor for Pattern Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (3), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001413500080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Positioning of Stroke Based Clustering: A New Approach to On-line Handwritten Devanagari Character Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholwich Nattee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Image and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol Recognition using Spatial Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.331-341. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2011.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00626996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Pose: The Link between Weak Perspective, Paraperspective and Full Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Christy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (2), pp.173--189. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1007940112931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Education France, pp.254, 2006, Synthex informatique, 2-7440-7193-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'exploitation - Synthèse de cours & exercices corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Education France, 254pp., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Interpretation of Graphical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Doermann and Karl Tombre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Document Image Processing and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014, 978-0-85729-858-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Symbol Recognition and Spotting Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Young-Bin Kwon and Jean-Marc Ogier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. New Trends and Challenges. 9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7423, Springer, pp.198-207, 2013, Lecture Notes in Computer Science, 978-3-642-36823-3. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36824-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Precision and Recall with Missing or Uncertain Ground Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Young-Bin Kwon and Jean-Marc Ogier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. New Trends and Challenges. 9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7423, Springer, pp.149-162, 2013, Lecture Notes in Computer Science, 978-3-642-36823-3. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36824-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-structural Symbol Description with Statistical Feature Add-on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Young-Bin Kwon, Jean-Marc Ogier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. New Trends and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7423, Springer-Verlag Berlin Heidelberg, pp.228-237, 2013, Lecture Notes in Computer Science, 978-3-642-36823-3 (Print) 978-3-642-36824-0 (Online). </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36824-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Pairwise Spatial Relations: An Application to Graphical Symbol Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Ogier, Wenyin Liu and Josep Lladós. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Achievements, Challenges, and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6020, Springer Berlin / Heidelberg, pp.163-174, 2010, Lecture Notes in Computer Science, 978-3-642-13728-0. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13728-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and Precise Circular Arc Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Guebbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Ogier, Wenyin Liu, Josep Lladós. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Achievements, Challenges, and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6020, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-60, 2010, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13728-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'anomalies sur des documents juridiques contractuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Azhar Jebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lamirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hocine Cherifi, Jan 2024, Dijon, France. pp.247-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using GANs for Domain Adaptive High Resolution Synthetic Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahani Fennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lamirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, San José, United States. pp.49-61, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41498-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamuse: Leveraging Artificial Intelligence for Sparking Inspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence in Music, Sound, Art and Design (EvoMUSART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Madrid, Spain. pp.148-161, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-03789-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470467v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Performance Evaluation for Document Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Science and Computational Intelligence (ICCSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, Indonesia. pp.2, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.01.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Classifier Evaluation Without Ground Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Fedorchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Advances in Pattern Recognition (ICAPR-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering of users in social networks by their activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Hozhyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE First Ukraine Conference on Electrical and Computer Engineering (UKRCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DAE Platform: a Framework for Reproducible Research in Document Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Reproducible Research in Pattern Recognition (RRPR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Miguel Colom; Bertrand Kerautret; Pascal Monasse; Jean-Michel Morel, Dec 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Performance Metrics for Use with Imprecise Ground-Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Current Trends and Challenges: 11th International Workshop on Graphics Recognition, GREC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52159-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistic Metrics for Evaluation of Binary Classifiers without Ground-Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Fedorchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE First Ukraine Conference on Electrical and Computer Engineering (UKRCON) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circle Detection Performance Evaluation Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa H. Barney Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Current Trends and Challenges : 11th IAPR International Workshop on Graphics Recognition, GREC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52159-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Typograph Phase I: a Proof-of-Concept for Typeface Parameter Extraction from Historical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blégean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliu Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Ghamizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Recognition and Retrieval XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IS&amp;T/SPIE, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Clustering Algorithms on Typographic Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa H. Barney Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Attempt to Use Ontologies for Document Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabai Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISE 2014 6ème Atelier Recherche d'Information SEmantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA, Mar 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation, Evaluation and the Semantic Gap ... What if we Were on a Side-Track?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAPR International Workshop on Graphics Recognition, GREC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bethlehem, PA, United States. pp.213-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation Bag-of-Features for Symbol Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR - International Conference on Document Analysis and Recognition - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Non-Geek's Guide to the DAE Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAS - 10th IAPR International Workshop on Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Pattern Recognition, Mar 2012, Gold Coast, Queensland, Australia. pp.27-32, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAS.2012.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Analysis Algorithm Contributions in End-to-End Applications: Report on the ICDAR 2011 Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Document Analysis and Recognition - ICDAR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Pattern Recognition, Sep 2011, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2011.302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00608371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-structural Symbol Description with Statistical Feature Add-on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Graphics RECognition (GREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Carefully Designed Open Resource Sharing Can Help and Expand Document Analysis Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hank Korth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Heflin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Recognition and Retrieval XVIII - DRR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2011, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.876483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Analysis Research in the Year 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-fourth International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems - IEA/AIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syracuse University, Jun 2011, Syracuse, NY, United States. pp.264-274, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21822-4_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00570000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision and Recall Without Ground Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition - GREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Symbol Recognition and Spotting Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, North Korea. pp.198-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW for Matching Radon Features: A Pattern Recognition and Retrieval Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.249--260, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23687-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-World Noisy Unstructured Handwritten Notebook Corpus for Document Image Analysis Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Multilingual OCR and Analytics for Noisy Unstructured Text Data - (J-MOCR-AND 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2011, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2034617.2034620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00627844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Architecture for End-to-End Document Analysis Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Document Analysis and Recognition - ICDAR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Pattern Recognition, Sep 2011, Beijing, China. pp.42-47, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2011.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598907v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Similarity based Stroke Number and Order Free Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholwich Nattee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Kolkata, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Platform for Storing, Visualizing, and Interpreting Collections of Noisy Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Workshop on Analytics for Noisy Unstructured Text Data - AND'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Oct 2010, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1871840.1871844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Spatial Relations for Graphical Symbol Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Pattern Recognition - ICPR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.2041 - 2044, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Programmation Logique Inductive pour la reconnaissance de symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ropers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Atelier ECOI : Extraction de COnnaissance et Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRCE, Jan 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00343211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Logic Programming for Symbol Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean - Philippe Ropers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Document Analysis and Recognition - ICDAR'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Computer Vision Center, Universitat Autònoma de Barcelona, Jul 2009, Barcelona, Spain. pp.1330 - 1334, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2009.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Circular Arc Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Guebbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics Recognition - IAPR-GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Rochelle, Dec 2009, La Rochelle, France. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Ways to Handle Spatial Relations through Angle plus MBR Theory on Raster Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics Recognition - IAPR-GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Rochelle - France, Jul 2009, La Rochelle, France. pp.291-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Inductive Logic Programming Classification Quality by Image Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ropers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics Recognition - IAPR-GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Rochelle, Jul 2009, La Rochelle, France. pp.344-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern recognition methods for querying and browsing technical documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Iberoamerican Congress on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Havana, Cuba. pp.504-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Circle Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Document Analysis and Recognition - ICDAR'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2007, Curitiba, Brazil. pp.526-530, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2007.4378765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Incremental On-line Parsing Algorithm for Recognizing Sketching Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Mas Romeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Llados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Document Analysis and Recognition - ICDAR'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2007, Curitiba, Brazil. pp.452-456, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2007.4378750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Few Steps Towards On-the-Fly Symbol Recognition with Relevance Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rendek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IAPR Workshop on Document Analysis Systems - DAS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Nelson/New Zealand, pp.604 - 615, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11669487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Learning of Symbol Descriptions Avoiding Topological Ambiguities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Mas Romeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Eurographics Workshop on Sketch-Based Interfaces and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Computer Graphics, Sep 2006, Vienne/Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Adjacency Grammar Generation from User Drawn Sketches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Mas Romeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Pattern Recognition - ICPR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Aug 2006, Hong Kong/Chine, pp.1026 - 1029, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2006.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphics Recognition -- from Re-engineering to Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Edinburgh, Scotland, UK, pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text/Graphics Separation Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Document Analysis - DAS'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Princeton, NJ, USA, pp.200-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML : Automatic Generation of Browsable Technical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on Pattern Recognition - ICPR 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, 2002, Québec city, QC, Canada, pp.188-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML: Using Software Component Algebra for Intelligent Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Graphics Recognition - Algorithms and Applications - GREC'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Kingston, Ontario, Canada. pp.211-221, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45868-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML for Vector Graphics: an Experimental Setup for Intelligent Browsable Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ehrhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IAPR International Workshop on Graphics Recognition (GREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.312-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML for Vector Graphics: an experimental setup for intelligent browsable document generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ehrhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Quélain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IAPR International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kingston, Ontario, Canada, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Local Recognition Methods for Better Image Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC2000 - Eleventh British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Bristol, United Kingdom. pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00604483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visually Guided Robots for Ship Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Knudsen-Neckelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Computer Applications and Information Technology in the Maritime Industries (COMPIT'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Potsdam, Germany. pp.262--275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Metric Stereo Can Do for Visual Servoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Takamatsu, Japan. pp.251--256, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2000.894613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Robots with Two Cameras: How to Do it Properly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Espiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, San Francisco, United States. pp.2100--2105, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2000.846339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Control Using Projective Kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Robotics Research (ISRR '99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Snowbird, United States. pp.97-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Indexing is a Complex Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Scandinavian Conference on Image Analysis (SCIA '97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lappeenranta, Finland. pp.277--283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation et recherche d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16° Colloque sur le traitement du signal et des image (GRETSI '97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.1277--1285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Object Indexing and Recognition Using Enhanced Geometric Hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Computer Vision (ECCV'96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Cambridge, United Kingdom. pp.59--70, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0015523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image Oriented CAD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Object Representation in Computer Vision (ECCV '96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Cambridge, United Kingdom. pp.221--245, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61750-7_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Aided (dis)Assembly Using Visual Cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kart Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Institut Franco-Allemand pour les Applications de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut franco-allemand pour les applications de la recherche - Deutc, Nov 1996, Karlsruhe, Germany. pp.151--156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'objets par indexation géométrique étendue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées ORASIS GDR-PRC Communication Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Clermont-Ferrand, France. pp.19--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Pose: Links Between Paraperspective and Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Christy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computer Vision (ICCV '95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Cambridge, United States. pp.426--433, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCV.1995.466908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture : quand une intelligence artificielle provoque l’inspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance et modélisation d'objets 3D à l'aide d'invariants projectifs et affines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Limits of Machine Perception and Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image Processing [eess.IV]. Université de Lorraine, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00940209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bart Lamiroy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bart-lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0871-0149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111726980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-7746-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional network fabric pruning with label noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efoevi Angelo Koudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (12), pp.14841-14864. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10462-023-10507-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Quality of Semantic Data Augmentation for Sarcasm Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alif Tri Handoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidayaturrahman Hidayaturrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derwin Suhartono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (5), pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BoR: Bag-of-Relations for Symbol Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (6), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001414500177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW-Radon-based Shape Descriptor for Pattern Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (3), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001413500080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Vocabulary Clustering with Spatial Relations for Symbol Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Positioning of Stroke Based Clustering: A New Approach to On-line Handwritten Devanagari Character Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholwich Nattee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Image and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol Recognition using Spatial Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.331-341. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2011.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00626996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Pose: The Link between Weak Perspective, Paraperspective and Full Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Christy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (2), pp.173--189. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1007940112931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Education France, pp.254, 2006, Synthex informatique, 2-7440-7193-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'exploitation - Synthèse de cours & exercices corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Education France, 254pp., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie du futur et jumeaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Refloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2025, 978-2271153739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Interpretation of Graphical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Doermann and Karl Tombre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Document Image Processing and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014, 978-0-85729-858-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Symbol Recognition and Spotting Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Young-Bin Kwon and Jean-Marc Ogier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. New Trends and Challenges. 9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7423, Springer, pp.198-207, 2013, Lecture Notes in Computer Science, 978-3-642-36823-3. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36824-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Precision and Recall with Missing or Uncertain Ground Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Young-Bin Kwon and Jean-Marc Ogier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. New Trends and Challenges. 9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7423, Springer, pp.149-162, 2013, Lecture Notes in Computer Science, 978-3-642-36823-3. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36824-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-structural Symbol Description with Statistical Feature Add-on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Young-Bin Kwon, Jean-Marc Ogier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. New Trends and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7423, Springer-Verlag Berlin Heidelberg, pp.228-237, 2013, Lecture Notes in Computer Science, 978-3-642-36823-3 (Print) 978-3-642-36824-0 (Online). </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36824-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Pairwise Spatial Relations: An Application to Graphical Symbol Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Ogier, Wenyin Liu and Josep Lladós. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Achievements, Challenges, and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6020, Springer Berlin / Heidelberg, pp.163-174, 2010, Lecture Notes in Computer Science, 978-3-642-13728-0. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13728-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and Precise Circular Arc Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Guebbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Ogier, Wenyin Liu, Josep Lladós. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Achievements, Challenges, and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-60, 2010, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13728-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement analytics : first results of a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Cognition and Exploratory Learning in Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENGAGEMENT ANALYTICS: FIRST RESULTS OF A SYSTEMATIC LITERATURE REVIEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Cognition and Exploratory Learning in Digital Age (CELDA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iadis, international association for development of the information society, Nov 2025, Porto, Portugal. pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'anomalies sur des documents juridiques contractuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Azhar Jebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lamirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hocine Cherifi, Jan 2024, Dijon, France. pp.247-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using GANs for Domain Adaptive High Resolution Synthetic Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahani Fennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lamirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, San José, United States. pp.49-61, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41498-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamuse: Leveraging Artificial Intelligence for Sparking Inspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence in Music, Sound, Art and Design (EvoMUSART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Madrid, Spain. pp.148-161, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-03789-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470467v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Performance Evaluation for Document Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Science and Computational Intelligence (ICCSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, Indonesia. pp.2, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.01.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Classifier Evaluation Without Ground Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Fedorchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Advances in Pattern Recognition (ICAPR-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering of users in social networks by their activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Hozhyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE First Ukraine Conference on Electrical and Computer Engineering (UKRCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DAE Platform: a Framework for Reproducible Research in Document Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Reproducible Research in Pattern Recognition (RRPR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Miguel Colom; Bertrand Kerautret; Pascal Monasse; Jean-Michel Morel, Dec 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Performance Metrics for Use with Imprecise Ground-Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Current Trends and Challenges: 11th International Workshop on Graphics Recognition, GREC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52159-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistic Metrics for Evaluation of Binary Classifiers without Ground-Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Fedorchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE First Ukraine Conference on Electrical and Computer Engineering (UKRCON) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circle Detection Performance Evaluation Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa H. Barney Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Current Trends and Challenges : 11th IAPR International Workshop on Graphics Recognition, GREC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52159-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Clustering Algorithms on Typographic Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa H. Barney Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Typograph Phase I: a Proof-of-Concept for Typeface Parameter Extraction from Historical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blégean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliu Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Ghamizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Recognition and Retrieval XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IS&amp;T/SPIE, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Attempt to Use Ontologies for Document Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabai Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISE 2014 6ème Atelier Recherche d'Information SEmantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA, Mar 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation, Evaluation and the Semantic Gap ... What if we Were on a Side-Track?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAPR International Workshop on Graphics Recognition, GREC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bethlehem, PA, United States. pp.213-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation Bag-of-Features for Symbol Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR - International Conference on Document Analysis and Recognition - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Non-Geek's Guide to the DAE Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAS - 10th IAPR International Workshop on Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Pattern Recognition, Mar 2012, Gold Coast, Queensland, Australia. pp.27-32, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAS.2012.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Analysis Algorithm Contributions in End-to-End Applications: Report on the ICDAR 2011 Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Document Analysis and Recognition - ICDAR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Pattern Recognition, Sep 2011, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2011.302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00608371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-structural Symbol Description with Statistical Feature Add-on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Graphics RECognition (GREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision and Recall Without Ground Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition - GREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Analysis Research in the Year 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-fourth International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems - IEA/AIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syracuse University, Jun 2011, Syracuse, NY, United States. pp.264-274, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21822-4_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00570000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Carefully Designed Open Resource Sharing Can Help and Expand Document Analysis Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hank Korth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Heflin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Recognition and Retrieval XVIII - DRR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2011, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.876483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Symbol Recognition and Spotting Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, North Korea. pp.198-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW for Matching Radon Features: A Pattern Recognition and Retrieval Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.249--260, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23687-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-World Noisy Unstructured Handwritten Notebook Corpus for Document Image Analysis Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Multilingual OCR and Analytics for Noisy Unstructured Text Data - (J-MOCR-AND 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2011, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2034617.2034620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00627844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Architecture for End-to-End Document Analysis Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Document Analysis and Recognition - ICDAR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Pattern Recognition, Sep 2011, Beijing, China. pp.42-47, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2011.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598907v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Similarity based Stroke Number and Order Free Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholwich Nattee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Kolkata, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Platform for Storing, Visualizing, and Interpreting Collections of Noisy Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Workshop on Analytics for Noisy Unstructured Text Data - AND'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Oct 2010, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1871840.1871844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Spatial Relations for Graphical Symbol Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Pattern Recognition - ICPR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.2041 - 2044, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Circular Arc Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Guebbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics Recognition - IAPR-GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Rochelle, Dec 2009, La Rochelle, France. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Logic Programming for Symbol Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean - Philippe Ropers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Document Analysis and Recognition - ICDAR'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Computer Vision Center, Universitat Autònoma de Barcelona, Jul 2009, Barcelona, Spain. pp.1330 - 1334, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2009.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Programmation Logique Inductive pour la reconnaissance de symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ropers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Atelier ECOI : Extraction de COnnaissance et Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRCE, Jan 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00343211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Ways to Handle Spatial Relations through Angle plus MBR Theory on Raster Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics Recognition - IAPR-GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Rochelle - France, Jul 2009, La Rochelle, France. pp.291-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Inductive Logic Programming Classification Quality by Image Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ropers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics Recognition - IAPR-GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Rochelle, Jul 2009, La Rochelle, France. pp.344-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern recognition methods for querying and browsing technical documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Iberoamerican Congress on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Havana, Cuba. pp.504-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Incremental On-line Parsing Algorithm for Recognizing Sketching Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Mas Romeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Llados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Document Analysis and Recognition - ICDAR'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2007, Curitiba, Brazil. pp.452-456, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2007.4378750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Circle Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Document Analysis and Recognition - ICDAR'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2007, Curitiba, Brazil. pp.526-530, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2007.4378765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Learning of Symbol Descriptions Avoiding Topological Ambiguities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Mas Romeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Eurographics Workshop on Sketch-Based Interfaces and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Computer Graphics, Sep 2006, Vienne/Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Few Steps Towards On-the-Fly Symbol Recognition with Relevance Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rendek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IAPR Workshop on Document Analysis Systems - DAS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Nelson/New Zealand, pp.604 - 615, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11669487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Adjacency Grammar Generation from User Drawn Sketches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Mas Romeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Pattern Recognition - ICPR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Aug 2006, Hong Kong/Chine, pp.1026 - 1029, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2006.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphics Recognition -- from Re-engineering to Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Edinburgh, Scotland, UK, pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML : Automatic Generation of Browsable Technical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on Pattern Recognition - ICPR 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, 2002, Québec city, QC, Canada, pp.188-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text/Graphics Separation Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Document Analysis - DAS'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Princeton, NJ, USA, pp.200-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML: Using Software Component Algebra for Intelligent Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Graphics Recognition - Algorithms and Applications - GREC'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Kingston, Ontario, Canada. pp.211-221, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45868-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML for Vector Graphics: an Experimental Setup for Intelligent Browsable Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ehrhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IAPR International Workshop on Graphics Recognition (GREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.312-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML for Vector Graphics: an experimental setup for intelligent browsable document generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ehrhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Quélain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IAPR International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kingston, Ontario, Canada, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Local Recognition Methods for Better Image Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC2000 - Eleventh British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Bristol, United Kingdom. pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00604483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Robots with Two Cameras: How to Do it Properly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Espiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, San Francisco, United States. pp.2100--2105, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2000.846339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Metric Stereo Can Do for Visual Servoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Takamatsu, Japan. pp.251--256, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2000.894613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visually Guided Robots for Ship Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Knudsen-Neckelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Computer Applications and Information Technology in the Maritime Industries (COMPIT'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Potsdam, Germany. pp.262--275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Control Using Projective Kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Robotics Research (ISRR '99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Snowbird, United States. pp.97-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation et recherche d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16° Colloque sur le traitement du signal et des image (GRETSI '97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.1277--1285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Indexing is a Complex Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Scandinavian Conference on Image Analysis (SCIA '97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lappeenranta, Finland. pp.277--283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Object Indexing and Recognition Using Enhanced Geometric Hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Computer Vision (ECCV'96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Cambridge, United Kingdom. pp.59--70, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0015523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image Oriented CAD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Object Representation in Computer Vision (ECCV '96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Cambridge, United Kingdom. pp.221--245, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61750-7_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'objets par indexation géométrique étendue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées ORASIS GDR-PRC Communication Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Clermont-Ferrand, France. pp.19--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Aided (dis)Assembly Using Visual Cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kart Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Institut Franco-Allemand pour les Applications de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut franco-allemand pour les applications de la recherche - Deutc, Nov 1996, Karlsruhe, Germany. pp.151--156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Pose: Links Between Paraperspective and Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Christy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computer Vision (ICCV '95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Cambridge, United States. pp.426--433, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCV.1995.466908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture : quand une intelligence artificielle provoque l’inspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance et modélisation d'objets 3D à l'aide d'invariants projectifs et affines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Limits of Machine Perception and Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image Processing [eess.IV]. Université de Lorraine, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00940209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9218AA35"/>
+    <w:nsid w:val="810AE02B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bart-lamiroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0871-0149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111726980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-7746-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194530v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alif Tri Handoyo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Diot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayaturrahman Hidayaturrahman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derwin Suhartono" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Lamiroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Benjelloun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efoevi Angelo Koudou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-023-10507-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh K.C." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001414500177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001413500080" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661237v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholwich Nattee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.09.040" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Christy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007940112931" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6703E394AF13F910FA597B2941920F099B67504F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_19" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MDN21L5Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_15" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13728-0_15" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516712v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Guebbas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/index/K8VH03W872078412.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13728-0_5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460675v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Azhar Jebbari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vallereau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Fennir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41498-5_4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470467v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Potier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-03789-4_10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.01.088" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680358v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Fedorchuk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664486v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Hozhyi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Lopresti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401034v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierrot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52159-6_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01563615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa H. Barney Smith" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52159-6_1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bl&#233;gean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliu Cao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ghamizi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154603v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959487v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabai Zheng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057362v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823960v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658281v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lopresti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2012.87" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.302" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617296v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537035v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hank Korth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Heflin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876483" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21822-4_27" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178076v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_23" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627844v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034617.2034620" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598907v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.18" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516678v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1871840.1871844" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516725v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.503" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343211v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ropers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430927v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean - Philippe Ropers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.166" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439459v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321537v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Tombre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184490v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaucher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fritz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4378765" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186621v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mas Romeu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Sanchez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llados" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4378750" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001048v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rendek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11669487" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104537v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma S&#225;nchez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103372v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.293" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107654v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100781v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tabbone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P&#233;lissier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dosch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100890v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622124v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45868-9_18" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SMR27V4H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ehrhard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quelain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100445v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ehrhard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Qu&#233;lain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604483v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Picard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590134v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Drummond" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Knudsen-Neckelman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590137v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Puget" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2000.894613" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590135v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2000.846339" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590124v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ruf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590077v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548351v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590065v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0015523" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548370v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bobet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61750-7_31" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N1BQ8G41-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548371v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tonko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kart Sch&#228;fer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590066v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590052v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.1995.466908" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839962v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004894v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00940209v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bart-lamiroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0871-0149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111726980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-7746-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569057v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Benjelloun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Lamiroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efoevi Angelo Koudou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-023-10507-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194530v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alif Tri Handoyo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Diot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayaturrahman Hidayaturrahman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derwin Suhartono" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh K.C." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001414500177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001413500080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661237v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholwich Nattee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.09.040" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Christy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007940112931" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6703E394AF13F910FA597B2941920F099B67504F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bodin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Refloch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_19" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MDN21L5Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_15" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13728-0_15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Guebbas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/index/K8VH03W872078412.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13728-0_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Sanou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bittar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Azhar Jebbari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vallereau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Fennir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41498-5_4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470467v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Potier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-03789-4_10" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293341v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.01.088" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Fedorchuk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Hozhyi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449499v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Lopresti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52159-6_3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01563615v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa H. Barney Smith" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52159-6_1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bl&#233;gean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliu Cao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ghamizi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959487v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabai Zheng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lopresti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2012.87" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.302" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617296v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570000v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21822-4_27" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537035v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hank Korth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Heflin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876483" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178076v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_23" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034617.2034620" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598907v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.18" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516726v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1871840.1871844" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.503" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439459v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean - Philippe Ropers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.166" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ropers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Tombre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186621v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mas Romeu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Sanchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llados" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4378750" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184490v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fritz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4378765" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104537v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma S&#225;nchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001048v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rendek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11669487" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.293" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107654v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100890v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100781v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tabbone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P&#233;lissier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dosch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622124v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45868-9_18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SMR27V4H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622091v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ehrhard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quelain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100445v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ehrhard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Qu&#233;lain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604483v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Picard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590135v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2000.846339" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590137v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Puget" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2000.894613" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590134v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Drummond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Knudsen-Neckelman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590124v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ruf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590077v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590065v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0015523" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548370v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bobet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61750-7_31" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N1BQ8G41-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590066v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548371v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tonko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kart Sch&#228;fer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590052v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.1995.466908" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839962v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004894v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00940209v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>