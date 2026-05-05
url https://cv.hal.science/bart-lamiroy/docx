--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bart Lamiroy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bart-lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0871-0149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111726980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-7746-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional network fabric pruning with label noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efoevi Angelo Koudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (12), pp.14841-14864. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10462-023-10507-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Quality of Semantic Data Augmentation for Sarcasm Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alif Tri Handoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidayaturrahman Hidayaturrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derwin Suhartono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (5), pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BoR: Bag-of-Relations for Symbol Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (6), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001414500177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW-Radon-based Shape Descriptor for Pattern Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (3), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001413500080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Vocabulary Clustering with Spatial Relations for Symbol Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Positioning of Stroke Based Clustering: A New Approach to On-line Handwritten Devanagari Character Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholwich Nattee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Image and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol Recognition using Spatial Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.331-341. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2011.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00626996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Pose: The Link between Weak Perspective, Paraperspective and Full Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Christy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (2), pp.173--189. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1007940112931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Education France, pp.254, 2006, Synthex informatique, 2-7440-7193-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'exploitation - Synthèse de cours & exercices corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Education France, 254pp., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie du futur et jumeaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Refloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2025, 978-2271153739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Interpretation of Graphical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Doermann and Karl Tombre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Document Image Processing and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014, 978-0-85729-858-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Symbol Recognition and Spotting Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Young-Bin Kwon and Jean-Marc Ogier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. New Trends and Challenges. 9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7423, Springer, pp.198-207, 2013, Lecture Notes in Computer Science, 978-3-642-36823-3. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36824-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Precision and Recall with Missing or Uncertain Ground Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Young-Bin Kwon and Jean-Marc Ogier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. New Trends and Challenges. 9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7423, Springer, pp.149-162, 2013, Lecture Notes in Computer Science, 978-3-642-36823-3. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36824-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-structural Symbol Description with Statistical Feature Add-on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Young-Bin Kwon, Jean-Marc Ogier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. New Trends and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7423, Springer-Verlag Berlin Heidelberg, pp.228-237, 2013, Lecture Notes in Computer Science, 978-3-642-36823-3 (Print) 978-3-642-36824-0 (Online). </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36824-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Pairwise Spatial Relations: An Application to Graphical Symbol Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Ogier, Wenyin Liu and Josep Lladós. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Achievements, Challenges, and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6020, Springer Berlin / Heidelberg, pp.163-174, 2010, Lecture Notes in Computer Science, 978-3-642-13728-0. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13728-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and Precise Circular Arc Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Guebbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Ogier, Wenyin Liu, Josep Lladós. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Achievements, Challenges, and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-60, 2010, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13728-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement analytics : first results of a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Cognition and Exploratory Learning in Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENGAGEMENT ANALYTICS: FIRST RESULTS OF A SYSTEMATIC LITERATURE REVIEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Cognition and Exploratory Learning in Digital Age (CELDA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iadis, international association for development of the information society, Nov 2025, Porto, Portugal. pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'anomalies sur des documents juridiques contractuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Azhar Jebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lamirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hocine Cherifi, Jan 2024, Dijon, France. pp.247-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using GANs for Domain Adaptive High Resolution Synthetic Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahani Fennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lamirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, San José, United States. pp.49-61, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41498-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamuse: Leveraging Artificial Intelligence for Sparking Inspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence in Music, Sound, Art and Design (EvoMUSART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Madrid, Spain. pp.148-161, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-03789-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470467v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Performance Evaluation for Document Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Science and Computational Intelligence (ICCSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, Indonesia. pp.2, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.01.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Classifier Evaluation Without Ground Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Fedorchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Advances in Pattern Recognition (ICAPR-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering of users in social networks by their activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Hozhyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE First Ukraine Conference on Electrical and Computer Engineering (UKRCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DAE Platform: a Framework for Reproducible Research in Document Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Reproducible Research in Pattern Recognition (RRPR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Miguel Colom; Bertrand Kerautret; Pascal Monasse; Jean-Michel Morel, Dec 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Performance Metrics for Use with Imprecise Ground-Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Current Trends and Challenges: 11th International Workshop on Graphics Recognition, GREC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52159-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistic Metrics for Evaluation of Binary Classifiers without Ground-Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Fedorchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE First Ukraine Conference on Electrical and Computer Engineering (UKRCON) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circle Detection Performance Evaluation Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa H. Barney Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Current Trends and Challenges : 11th IAPR International Workshop on Graphics Recognition, GREC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52159-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Clustering Algorithms on Typographic Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa H. Barney Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Typograph Phase I: a Proof-of-Concept for Typeface Parameter Extraction from Historical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blégean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliu Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Ghamizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Recognition and Retrieval XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IS&amp;T/SPIE, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Attempt to Use Ontologies for Document Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabai Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISE 2014 6ème Atelier Recherche d'Information SEmantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA, Mar 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation, Evaluation and the Semantic Gap ... What if we Were on a Side-Track?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAPR International Workshop on Graphics Recognition, GREC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bethlehem, PA, United States. pp.213-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation Bag-of-Features for Symbol Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR - International Conference on Document Analysis and Recognition - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Non-Geek's Guide to the DAE Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAS - 10th IAPR International Workshop on Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Pattern Recognition, Mar 2012, Gold Coast, Queensland, Australia. pp.27-32, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAS.2012.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Analysis Algorithm Contributions in End-to-End Applications: Report on the ICDAR 2011 Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Document Analysis and Recognition - ICDAR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Pattern Recognition, Sep 2011, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2011.302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00608371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-structural Symbol Description with Statistical Feature Add-on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Graphics RECognition (GREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision and Recall Without Ground Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition - GREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Analysis Research in the Year 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-fourth International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems - IEA/AIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syracuse University, Jun 2011, Syracuse, NY, United States. pp.264-274, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21822-4_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00570000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Carefully Designed Open Resource Sharing Can Help and Expand Document Analysis Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hank Korth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Heflin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Recognition and Retrieval XVIII - DRR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2011, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.876483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Symbol Recognition and Spotting Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, North Korea. pp.198-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW for Matching Radon Features: A Pattern Recognition and Retrieval Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.249--260, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23687-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-World Noisy Unstructured Handwritten Notebook Corpus for Document Image Analysis Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Multilingual OCR and Analytics for Noisy Unstructured Text Data - (J-MOCR-AND 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2011, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2034617.2034620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00627844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Architecture for End-to-End Document Analysis Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Document Analysis and Recognition - ICDAR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Pattern Recognition, Sep 2011, Beijing, China. pp.42-47, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2011.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598907v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Similarity based Stroke Number and Order Free Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholwich Nattee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Kolkata, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Platform for Storing, Visualizing, and Interpreting Collections of Noisy Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Workshop on Analytics for Noisy Unstructured Text Data - AND'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Oct 2010, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1871840.1871844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Spatial Relations for Graphical Symbol Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Pattern Recognition - ICPR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.2041 - 2044, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Circular Arc Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Guebbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics Recognition - IAPR-GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Rochelle, Dec 2009, La Rochelle, France. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Logic Programming for Symbol Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean - Philippe Ropers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Document Analysis and Recognition - ICDAR'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Computer Vision Center, Universitat Autònoma de Barcelona, Jul 2009, Barcelona, Spain. pp.1330 - 1334, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2009.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Programmation Logique Inductive pour la reconnaissance de symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ropers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Atelier ECOI : Extraction de COnnaissance et Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRCE, Jan 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00343211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Ways to Handle Spatial Relations through Angle plus MBR Theory on Raster Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics Recognition - IAPR-GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Rochelle - France, Jul 2009, La Rochelle, France. pp.291-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Inductive Logic Programming Classification Quality by Image Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ropers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics Recognition - IAPR-GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Rochelle, Jul 2009, La Rochelle, France. pp.344-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern recognition methods for querying and browsing technical documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Iberoamerican Congress on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Havana, Cuba. pp.504-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Incremental On-line Parsing Algorithm for Recognizing Sketching Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Mas Romeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Llados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Document Analysis and Recognition - ICDAR'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2007, Curitiba, Brazil. pp.452-456, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2007.4378750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Circle Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Document Analysis and Recognition - ICDAR'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2007, Curitiba, Brazil. pp.526-530, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2007.4378765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Learning of Symbol Descriptions Avoiding Topological Ambiguities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Mas Romeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Eurographics Workshop on Sketch-Based Interfaces and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Computer Graphics, Sep 2006, Vienne/Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Few Steps Towards On-the-Fly Symbol Recognition with Relevance Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rendek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IAPR Workshop on Document Analysis Systems - DAS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Nelson/New Zealand, pp.604 - 615, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11669487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Adjacency Grammar Generation from User Drawn Sketches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Mas Romeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Pattern Recognition - ICPR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Aug 2006, Hong Kong/Chine, pp.1026 - 1029, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2006.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphics Recognition -- from Re-engineering to Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Edinburgh, Scotland, UK, pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML : Automatic Generation of Browsable Technical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on Pattern Recognition - ICPR 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, 2002, Québec city, QC, Canada, pp.188-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text/Graphics Separation Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Document Analysis - DAS'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Princeton, NJ, USA, pp.200-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML: Using Software Component Algebra for Intelligent Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Graphics Recognition - Algorithms and Applications - GREC'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Kingston, Ontario, Canada. pp.211-221, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45868-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML for Vector Graphics: an Experimental Setup for Intelligent Browsable Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ehrhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IAPR International Workshop on Graphics Recognition (GREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.312-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML for Vector Graphics: an experimental setup for intelligent browsable document generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ehrhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Quélain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IAPR International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kingston, Ontario, Canada, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Local Recognition Methods for Better Image Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC2000 - Eleventh British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Bristol, United Kingdom. pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00604483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Robots with Two Cameras: How to Do it Properly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Espiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, San Francisco, United States. pp.2100--2105, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2000.846339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Metric Stereo Can Do for Visual Servoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Takamatsu, Japan. pp.251--256, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2000.894613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visually Guided Robots for Ship Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Knudsen-Neckelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Computer Applications and Information Technology in the Maritime Industries (COMPIT'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Potsdam, Germany. pp.262--275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Control Using Projective Kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Robotics Research (ISRR '99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Snowbird, United States. pp.97-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation et recherche d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16° Colloque sur le traitement du signal et des image (GRETSI '97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.1277--1285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Indexing is a Complex Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Scandinavian Conference on Image Analysis (SCIA '97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lappeenranta, Finland. pp.277--283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Object Indexing and Recognition Using Enhanced Geometric Hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Computer Vision (ECCV'96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Cambridge, United Kingdom. pp.59--70, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0015523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image Oriented CAD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Object Representation in Computer Vision (ECCV '96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Cambridge, United Kingdom. pp.221--245, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61750-7_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'objets par indexation géométrique étendue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées ORASIS GDR-PRC Communication Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Clermont-Ferrand, France. pp.19--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Aided (dis)Assembly Using Visual Cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kart Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Institut Franco-Allemand pour les Applications de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut franco-allemand pour les applications de la recherche - Deutc, Nov 1996, Karlsruhe, Germany. pp.151--156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Pose: Links Between Paraperspective and Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Christy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computer Vision (ICCV '95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Cambridge, United States. pp.426--433, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCV.1995.466908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture : quand une intelligence artificielle provoque l’inspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance et modélisation d'objets 3D à l'aide d'invariants projectifs et affines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Limits of Machine Perception and Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image Processing [eess.IV]. Université de Lorraine, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00940209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bart Lamiroy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bart-lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0871-0149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111726980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-7746-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional network fabric pruning with label noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efoevi Angelo Koudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (12), pp.14841-14864. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10462-023-10507-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Quality of Semantic Data Augmentation for Sarcasm Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alif Tri Handoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidayaturrahman Hidayaturrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derwin Suhartono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (5), pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BoR: Bag-of-Relations for Symbol Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (6), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001414500177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW-Radon-based Shape Descriptor for Pattern Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (3), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001413500080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Vocabulary Clustering with Spatial Relations for Symbol Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol Recognition using Spatial Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.331-341. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2011.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00626996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Positioning of Stroke Based Clustering: A New Approach to On-line Handwritten Devanagari Character Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholwich Nattee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Image and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Pose: The Link between Weak Perspective, Paraperspective and Full Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Christy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (2), pp.173--189. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1007940112931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'exploitation - Synthèse de cours & exercices corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Education France, 254pp., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Education France, pp.254, 2006, Synthex informatique, 2-7440-7193-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie du futur et jumeaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Refloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2025, 978-2271153739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Interpretation of Graphical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Doermann and Karl Tombre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Document Image Processing and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014, 978-0-85729-858-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Symbol Recognition and Spotting Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Young-Bin Kwon and Jean-Marc Ogier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. New Trends and Challenges. 9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7423, Springer, pp.198-207, 2013, Lecture Notes in Computer Science, 978-3-642-36823-3. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36824-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Precision and Recall with Missing or Uncertain Ground Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Young-Bin Kwon and Jean-Marc Ogier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. New Trends and Challenges. 9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7423, Springer, pp.149-162, 2013, Lecture Notes in Computer Science, 978-3-642-36823-3. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36824-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-structural Symbol Description with Statistical Feature Add-on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Young-Bin Kwon, Jean-Marc Ogier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. New Trends and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7423, Springer-Verlag Berlin Heidelberg, pp.228-237, 2013, Lecture Notes in Computer Science, 978-3-642-36823-3 (Print) 978-3-642-36824-0 (Online). </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36824-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Pairwise Spatial Relations: An Application to Graphical Symbol Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Ogier, Wenyin Liu and Josep Lladós. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Achievements, Challenges, and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6020, Springer Berlin / Heidelberg, pp.163-174, 2010, Lecture Notes in Computer Science, 978-3-642-13728-0. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13728-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and Precise Circular Arc Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Guebbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Ogier, Wenyin Liu, Josep Lladós. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Achievements, Challenges, and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-60, 2010, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13728-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement analytics : first results of a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Cognition and Exploratory Learning in Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENGAGEMENT ANALYTICS: FIRST RESULTS OF A SYSTEMATIC LITERATURE REVIEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Cognition and Exploratory Learning in Digital Age (CELDA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iadis, international association for development of the information society, Nov 2025, Porto, Portugal. pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'anomalies sur des documents juridiques contractuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Azhar Jebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lamirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hocine Cherifi, Jan 2024, Dijon, France. pp.247-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using GANs for Domain Adaptive High Resolution Synthetic Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahani Fennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lamirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, San José, United States. pp.49-61, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41498-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamuse: Leveraging Artificial Intelligence for Sparking Inspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence in Music, Sound, Art and Design (EvoMUSART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Madrid, Spain. pp.148-161, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-03789-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470467v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Performance Evaluation for Document Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Science and Computational Intelligence (ICCSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, Indonesia. pp.2, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.01.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Performance Metrics for Use with Imprecise Ground-Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Current Trends and Challenges: 11th International Workshop on Graphics Recognition, GREC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52159-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistic Metrics for Evaluation of Binary Classifiers without Ground-Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Fedorchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE First Ukraine Conference on Electrical and Computer Engineering (UKRCON) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circle Detection Performance Evaluation Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa H. Barney Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Current Trends and Challenges : 11th IAPR International Workshop on Graphics Recognition, GREC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52159-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering of users in social networks by their activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Hozhyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE First Ukraine Conference on Electrical and Computer Engineering (UKRCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DAE Platform: a Framework for Reproducible Research in Document Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Reproducible Research in Pattern Recognition (RRPR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Miguel Colom; Bertrand Kerautret; Pascal Monasse; Jean-Michel Morel, Dec 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Classifier Evaluation Without Ground Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Fedorchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Advances in Pattern Recognition (ICAPR-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Typograph Phase I: a Proof-of-Concept for Typeface Parameter Extraction from Historical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blégean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliu Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Ghamizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Recognition and Retrieval XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IS&amp;T/SPIE, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Clustering Algorithms on Typographic Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa H. Barney Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Attempt to Use Ontologies for Document Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabai Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISE 2014 6ème Atelier Recherche d'Information SEmantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA, Mar 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation, Evaluation and the Semantic Gap ... What if we Were on a Side-Track?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAPR International Workshop on Graphics Recognition, GREC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bethlehem, PA, United States. pp.213-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation Bag-of-Features for Symbol Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR - International Conference on Document Analysis and Recognition - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Non-Geek's Guide to the DAE Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAS - 10th IAPR International Workshop on Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Pattern Recognition, Mar 2012, Gold Coast, Queensland, Australia. pp.27-32, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAS.2012.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision and Recall Without Ground Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition - GREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Analysis Research in the Year 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-fourth International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems - IEA/AIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syracuse University, Jun 2011, Syracuse, NY, United States. pp.264-274, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21822-4_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00570000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Carefully Designed Open Resource Sharing Can Help and Expand Document Analysis Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hank Korth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Heflin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Recognition and Retrieval XVIII - DRR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2011, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.876483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Symbol Recognition and Spotting Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, North Korea. pp.198-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW for Matching Radon Features: A Pattern Recognition and Retrieval Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.249--260, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23687-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-World Noisy Unstructured Handwritten Notebook Corpus for Document Image Analysis Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Multilingual OCR and Analytics for Noisy Unstructured Text Data - (J-MOCR-AND 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2011, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2034617.2034620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00627844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Architecture for End-to-End Document Analysis Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Document Analysis and Recognition - ICDAR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Pattern Recognition, Sep 2011, Beijing, China. pp.42-47, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2011.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598907v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-structural Symbol Description with Statistical Feature Add-on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Graphics RECognition (GREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Analysis Algorithm Contributions in End-to-End Applications: Report on the ICDAR 2011 Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Document Analysis and Recognition - ICDAR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Pattern Recognition, Sep 2011, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2011.302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00608371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Platform for Storing, Visualizing, and Interpreting Collections of Noisy Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Workshop on Analytics for Noisy Unstructured Text Data - AND'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Oct 2010, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1871840.1871844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Spatial Relations for Graphical Symbol Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Pattern Recognition - ICPR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.2041 - 2044, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Similarity based Stroke Number and Order Free Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholwich Nattee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Kolkata, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Logic Programming for Symbol Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean - Philippe Ropers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Document Analysis and Recognition - ICDAR'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Computer Vision Center, Universitat Autònoma de Barcelona, Jul 2009, Barcelona, Spain. pp.1330 - 1334, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2009.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Circular Arc Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Guebbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics Recognition - IAPR-GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Rochelle, Dec 2009, La Rochelle, France. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Programmation Logique Inductive pour la reconnaissance de symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ropers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Atelier ECOI : Extraction de COnnaissance et Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRCE, Jan 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00343211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Ways to Handle Spatial Relations through Angle plus MBR Theory on Raster Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics Recognition - IAPR-GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Rochelle - France, Jul 2009, La Rochelle, France. pp.291-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Inductive Logic Programming Classification Quality by Image Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ropers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics Recognition - IAPR-GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Rochelle, Jul 2009, La Rochelle, France. pp.344-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern recognition methods for querying and browsing technical documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Iberoamerican Congress on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Havana, Cuba. pp.504-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Incremental On-line Parsing Algorithm for Recognizing Sketching Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Mas Romeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Llados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Document Analysis and Recognition - ICDAR'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2007, Curitiba, Brazil. pp.452-456, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2007.4378750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Circle Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Document Analysis and Recognition - ICDAR'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2007, Curitiba, Brazil. pp.526-530, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2007.4378765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Learning of Symbol Descriptions Avoiding Topological Ambiguities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Mas Romeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Eurographics Workshop on Sketch-Based Interfaces and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Computer Graphics, Sep 2006, Vienne/Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Few Steps Towards On-the-Fly Symbol Recognition with Relevance Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rendek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IAPR Workshop on Document Analysis Systems - DAS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Nelson/New Zealand, pp.604 - 615, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11669487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Adjacency Grammar Generation from User Drawn Sketches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Mas Romeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Pattern Recognition - ICPR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Aug 2006, Hong Kong/Chine, pp.1026 - 1029, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2006.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphics Recognition -- from Re-engineering to Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Edinburgh, Scotland, UK, pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text/Graphics Separation Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Document Analysis - DAS'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Princeton, NJ, USA, pp.200-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML : Automatic Generation of Browsable Technical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on Pattern Recognition - ICPR 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, 2002, Québec city, QC, Canada, pp.188-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML: Using Software Component Algebra for Intelligent Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Graphics Recognition - Algorithms and Applications - GREC'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Kingston, Ontario, Canada. pp.211-221, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45868-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML for Vector Graphics: an Experimental Setup for Intelligent Browsable Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ehrhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IAPR International Workshop on Graphics Recognition (GREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.312-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML for Vector Graphics: an experimental setup for intelligent browsable document generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ehrhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Quélain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IAPR International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kingston, Ontario, Canada, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Robots with Two Cameras: How to Do it Properly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Espiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, San Francisco, United States. pp.2100--2105, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2000.846339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Metric Stereo Can Do for Visual Servoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Takamatsu, Japan. pp.251--256, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2000.894613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visually Guided Robots for Ship Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Knudsen-Neckelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Computer Applications and Information Technology in the Maritime Industries (COMPIT'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Potsdam, Germany. pp.262--275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Local Recognition Methods for Better Image Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC2000 - Eleventh British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Bristol, United Kingdom. pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00604483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Control Using Projective Kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Robotics Research (ISRR '99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Snowbird, United States. pp.97-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation et recherche d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16° Colloque sur le traitement du signal et des image (GRETSI '97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.1277--1285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Indexing is a Complex Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Scandinavian Conference on Image Analysis (SCIA '97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lappeenranta, Finland. pp.277--283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image Oriented CAD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Object Representation in Computer Vision (ECCV '96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Cambridge, United Kingdom. pp.221--245, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61750-7_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'objets par indexation géométrique étendue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées ORASIS GDR-PRC Communication Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Clermont-Ferrand, France. pp.19--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Aided (dis)Assembly Using Visual Cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kart Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Institut Franco-Allemand pour les Applications de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut franco-allemand pour les applications de la recherche - Deutc, Nov 1996, Karlsruhe, Germany. pp.151--156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Object Indexing and Recognition Using Enhanced Geometric Hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Computer Vision (ECCV'96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Cambridge, United Kingdom. pp.59--70, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0015523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Pose: Links Between Paraperspective and Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Christy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computer Vision (ICCV '95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Cambridge, United States. pp.426--433, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCV.1995.466908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture : quand une intelligence artificielle provoque l’inspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance et modélisation d'objets 3D à l'aide d'invariants projectifs et affines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Limits of Machine Perception and Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image Processing [eess.IV]. Université de Lorraine, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00940209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="810AE02B"/>
+    <w:nsid w:val="45882627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bart-lamiroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0871-0149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111726980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-7746-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569057v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Benjelloun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Lamiroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efoevi Angelo Koudou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-023-10507-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194530v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alif Tri Handoyo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Diot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayaturrahman Hidayaturrahman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derwin Suhartono" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh K.C." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001414500177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001413500080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661237v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholwich Nattee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.09.040" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Christy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007940112931" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6703E394AF13F910FA597B2941920F099B67504F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bodin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Refloch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_19" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MDN21L5Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_15" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13728-0_15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Guebbas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/index/K8VH03W872078412.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13728-0_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Sanou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bittar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Azhar Jebbari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vallereau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Fennir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41498-5_4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470467v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Potier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-03789-4_10" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293341v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.01.088" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Fedorchuk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Hozhyi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449499v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Lopresti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52159-6_3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01563615v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa H. Barney Smith" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52159-6_1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bl&#233;gean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliu Cao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ghamizi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959487v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabai Zheng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lopresti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2012.87" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.302" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617296v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570000v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21822-4_27" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537035v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hank Korth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Heflin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876483" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178076v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_23" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034617.2034620" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598907v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.18" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516726v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1871840.1871844" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.503" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439459v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean - Philippe Ropers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.166" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ropers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Tombre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186621v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mas Romeu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Sanchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llados" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4378750" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184490v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fritz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4378765" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104537v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma S&#225;nchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001048v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rendek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11669487" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.293" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107654v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100890v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100781v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tabbone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P&#233;lissier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dosch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622124v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45868-9_18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SMR27V4H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622091v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ehrhard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quelain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100445v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ehrhard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Qu&#233;lain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604483v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Picard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590135v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2000.846339" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590137v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Puget" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2000.894613" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590134v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Drummond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Knudsen-Neckelman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590124v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ruf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590077v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590065v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0015523" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548370v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bobet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61750-7_31" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N1BQ8G41-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590066v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548371v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tonko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kart Sch&#228;fer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590052v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.1995.466908" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839962v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004894v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00940209v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bart-lamiroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0871-0149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111726980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-7746-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569057v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Benjelloun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Lamiroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efoevi Angelo Koudou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-023-10507-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194530v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alif Tri Handoyo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Diot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayaturrahman Hidayaturrahman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derwin Suhartono" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh K.C." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001414500177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001413500080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.09.040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661237v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholwich Nattee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Christy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007940112931" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6703E394AF13F910FA597B2941920F099B67504F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bodin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Refloch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_19" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MDN21L5Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_15" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13728-0_15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Guebbas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/index/K8VH03W872078412.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13728-0_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Sanou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bittar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Azhar Jebbari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vallereau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Fennir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41498-5_4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470467v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Potier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-03789-4_10" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293341v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.01.088" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierrot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52159-6_3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01563615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Fedorchuk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402369v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa H. Barney Smith" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52159-6_1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Hozhyi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Lopresti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086803v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bl&#233;gean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliu Cao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ghamizi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959487v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabai Zheng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lopresti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2012.87" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617314v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21822-4_27" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537035v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hank Korth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Heflin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876483" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617287v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_23" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Chen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034617.2034620" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598907v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.18" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.302" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516678v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1871840.1871844" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516725v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.503" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430927v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean - Philippe Ropers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.166" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439459v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ropers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Tombre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186621v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mas Romeu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Sanchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llados" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4378750" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184490v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fritz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4378765" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104537v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma S&#225;nchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001048v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rendek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11669487" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.293" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107654v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100781v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tabbone" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P&#233;lissier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dosch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100890v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622124v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45868-9_18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SMR27V4H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622091v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ehrhard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quelain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100445v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ehrhard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Qu&#233;lain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590135v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2000.846339" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590137v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Puget" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2000.894613" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590134v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Drummond" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Knudsen-Neckelman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604483v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Picard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590124v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ruf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590077v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548370v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bobet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61750-7_31" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N1BQ8G41-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590066v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tonko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kart Sch&#228;fer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590065v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0015523" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590052v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.1995.466908" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839962v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004894v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00940209v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>