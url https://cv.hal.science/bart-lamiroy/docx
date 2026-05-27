--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bart Lamiroy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bart-lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0871-0149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111726980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-7746-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional network fabric pruning with label noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efoevi Angelo Koudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (12), pp.14841-14864. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10462-023-10507-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Quality of Semantic Data Augmentation for Sarcasm Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alif Tri Handoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidayaturrahman Hidayaturrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derwin Suhartono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (5), pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BoR: Bag-of-Relations for Symbol Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (6), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001414500177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW-Radon-based Shape Descriptor for Pattern Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (3), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001413500080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Vocabulary Clustering with Spatial Relations for Symbol Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol Recognition using Spatial Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.331-341. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2011.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00626996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Positioning of Stroke Based Clustering: A New Approach to On-line Handwritten Devanagari Character Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholwich Nattee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Image and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Pose: The Link between Weak Perspective, Paraperspective and Full Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Christy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (2), pp.173--189. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1007940112931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'exploitation - Synthèse de cours & exercices corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Education France, 254pp., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Education France, pp.254, 2006, Synthex informatique, 2-7440-7193-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie du futur et jumeaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Refloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2025, 978-2271153739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Interpretation of Graphical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Doermann and Karl Tombre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Document Image Processing and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014, 978-0-85729-858-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Symbol Recognition and Spotting Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Young-Bin Kwon and Jean-Marc Ogier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. New Trends and Challenges. 9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7423, Springer, pp.198-207, 2013, Lecture Notes in Computer Science, 978-3-642-36823-3. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36824-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Precision and Recall with Missing or Uncertain Ground Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Young-Bin Kwon and Jean-Marc Ogier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. New Trends and Challenges. 9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7423, Springer, pp.149-162, 2013, Lecture Notes in Computer Science, 978-3-642-36823-3. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36824-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-structural Symbol Description with Statistical Feature Add-on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Young-Bin Kwon, Jean-Marc Ogier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. New Trends and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7423, Springer-Verlag Berlin Heidelberg, pp.228-237, 2013, Lecture Notes in Computer Science, 978-3-642-36823-3 (Print) 978-3-642-36824-0 (Online). </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36824-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Pairwise Spatial Relations: An Application to Graphical Symbol Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Ogier, Wenyin Liu and Josep Lladós. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Achievements, Challenges, and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6020, Springer Berlin / Heidelberg, pp.163-174, 2010, Lecture Notes in Computer Science, 978-3-642-13728-0. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13728-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and Precise Circular Arc Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Guebbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Ogier, Wenyin Liu, Josep Lladós. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Achievements, Challenges, and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-60, 2010, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13728-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement analytics : first results of a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Cognition and Exploratory Learning in Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENGAGEMENT ANALYTICS: FIRST RESULTS OF A SYSTEMATIC LITERATURE REVIEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Cognition and Exploratory Learning in Digital Age (CELDA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iadis, international association for development of the information society, Nov 2025, Porto, Portugal. pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'anomalies sur des documents juridiques contractuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Azhar Jebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lamirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hocine Cherifi, Jan 2024, Dijon, France. pp.247-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using GANs for Domain Adaptive High Resolution Synthetic Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahani Fennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lamirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, San José, United States. pp.49-61, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41498-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamuse: Leveraging Artificial Intelligence for Sparking Inspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence in Music, Sound, Art and Design (EvoMUSART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Madrid, Spain. pp.148-161, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-03789-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470467v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Performance Evaluation for Document Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Science and Computational Intelligence (ICCSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, Indonesia. pp.2, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.01.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Performance Metrics for Use with Imprecise Ground-Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Current Trends and Challenges: 11th International Workshop on Graphics Recognition, GREC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52159-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistic Metrics for Evaluation of Binary Classifiers without Ground-Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Fedorchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE First Ukraine Conference on Electrical and Computer Engineering (UKRCON) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circle Detection Performance Evaluation Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa H. Barney Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Current Trends and Challenges : 11th IAPR International Workshop on Graphics Recognition, GREC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52159-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering of users in social networks by their activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Hozhyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE First Ukraine Conference on Electrical and Computer Engineering (UKRCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DAE Platform: a Framework for Reproducible Research in Document Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Reproducible Research in Pattern Recognition (RRPR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Miguel Colom; Bertrand Kerautret; Pascal Monasse; Jean-Michel Morel, Dec 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Classifier Evaluation Without Ground Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Fedorchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Advances in Pattern Recognition (ICAPR-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Typograph Phase I: a Proof-of-Concept for Typeface Parameter Extraction from Historical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blégean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliu Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Ghamizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Recognition and Retrieval XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IS&amp;T/SPIE, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Clustering Algorithms on Typographic Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa H. Barney Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Attempt to Use Ontologies for Document Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabai Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISE 2014 6ème Atelier Recherche d'Information SEmantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA, Mar 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation, Evaluation and the Semantic Gap ... What if we Were on a Side-Track?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAPR International Workshop on Graphics Recognition, GREC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bethlehem, PA, United States. pp.213-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation Bag-of-Features for Symbol Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR - International Conference on Document Analysis and Recognition - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Non-Geek's Guide to the DAE Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAS - 10th IAPR International Workshop on Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Pattern Recognition, Mar 2012, Gold Coast, Queensland, Australia. pp.27-32, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAS.2012.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision and Recall Without Ground Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition - GREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Analysis Research in the Year 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-fourth International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems - IEA/AIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syracuse University, Jun 2011, Syracuse, NY, United States. pp.264-274, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21822-4_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00570000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Carefully Designed Open Resource Sharing Can Help and Expand Document Analysis Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hank Korth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Heflin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Recognition and Retrieval XVIII - DRR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2011, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.876483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Symbol Recognition and Spotting Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, North Korea. pp.198-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW for Matching Radon Features: A Pattern Recognition and Retrieval Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.249--260, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23687-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-World Noisy Unstructured Handwritten Notebook Corpus for Document Image Analysis Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Multilingual OCR and Analytics for Noisy Unstructured Text Data - (J-MOCR-AND 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2011, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2034617.2034620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00627844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Architecture for End-to-End Document Analysis Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Document Analysis and Recognition - ICDAR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Pattern Recognition, Sep 2011, Beijing, China. pp.42-47, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2011.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598907v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-structural Symbol Description with Statistical Feature Add-on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Graphics RECognition (GREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Analysis Algorithm Contributions in End-to-End Applications: Report on the ICDAR 2011 Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Document Analysis and Recognition - ICDAR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Pattern Recognition, Sep 2011, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2011.302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00608371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Platform for Storing, Visualizing, and Interpreting Collections of Noisy Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Workshop on Analytics for Noisy Unstructured Text Data - AND'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Oct 2010, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1871840.1871844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Spatial Relations for Graphical Symbol Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Pattern Recognition - ICPR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.2041 - 2044, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Similarity based Stroke Number and Order Free Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholwich Nattee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Kolkata, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Logic Programming for Symbol Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean - Philippe Ropers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Document Analysis and Recognition - ICDAR'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Computer Vision Center, Universitat Autònoma de Barcelona, Jul 2009, Barcelona, Spain. pp.1330 - 1334, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2009.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Circular Arc Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Guebbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics Recognition - IAPR-GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Rochelle, Dec 2009, La Rochelle, France. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Programmation Logique Inductive pour la reconnaissance de symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ropers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Atelier ECOI : Extraction de COnnaissance et Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRCE, Jan 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00343211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Ways to Handle Spatial Relations through Angle plus MBR Theory on Raster Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics Recognition - IAPR-GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Rochelle - France, Jul 2009, La Rochelle, France. pp.291-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Inductive Logic Programming Classification Quality by Image Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ropers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics Recognition - IAPR-GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Rochelle, Jul 2009, La Rochelle, France. pp.344-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern recognition methods for querying and browsing technical documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Iberoamerican Congress on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Havana, Cuba. pp.504-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Incremental On-line Parsing Algorithm for Recognizing Sketching Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Mas Romeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Llados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Document Analysis and Recognition - ICDAR'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2007, Curitiba, Brazil. pp.452-456, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2007.4378750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Circle Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Document Analysis and Recognition - ICDAR'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2007, Curitiba, Brazil. pp.526-530, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2007.4378765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Learning of Symbol Descriptions Avoiding Topological Ambiguities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Mas Romeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Eurographics Workshop on Sketch-Based Interfaces and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Computer Graphics, Sep 2006, Vienne/Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Few Steps Towards On-the-Fly Symbol Recognition with Relevance Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rendek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IAPR Workshop on Document Analysis Systems - DAS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Nelson/New Zealand, pp.604 - 615, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11669487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Adjacency Grammar Generation from User Drawn Sketches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Mas Romeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Pattern Recognition - ICPR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Aug 2006, Hong Kong/Chine, pp.1026 - 1029, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2006.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphics Recognition -- from Re-engineering to Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Edinburgh, Scotland, UK, pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text/Graphics Separation Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Document Analysis - DAS'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Princeton, NJ, USA, pp.200-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML : Automatic Generation of Browsable Technical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on Pattern Recognition - ICPR 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, 2002, Québec city, QC, Canada, pp.188-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML: Using Software Component Algebra for Intelligent Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Graphics Recognition - Algorithms and Applications - GREC'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Kingston, Ontario, Canada. pp.211-221, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45868-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML for Vector Graphics: an Experimental Setup for Intelligent Browsable Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ehrhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IAPR International Workshop on Graphics Recognition (GREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.312-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML for Vector Graphics: an experimental setup for intelligent browsable document generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ehrhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Quélain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IAPR International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kingston, Ontario, Canada, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Robots with Two Cameras: How to Do it Properly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Espiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, San Francisco, United States. pp.2100--2105, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2000.846339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Metric Stereo Can Do for Visual Servoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Takamatsu, Japan. pp.251--256, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2000.894613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visually Guided Robots for Ship Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Knudsen-Neckelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Computer Applications and Information Technology in the Maritime Industries (COMPIT'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Potsdam, Germany. pp.262--275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Local Recognition Methods for Better Image Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC2000 - Eleventh British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Bristol, United Kingdom. pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00604483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Control Using Projective Kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Robotics Research (ISRR '99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Snowbird, United States. pp.97-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation et recherche d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16° Colloque sur le traitement du signal et des image (GRETSI '97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.1277--1285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Indexing is a Complex Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Scandinavian Conference on Image Analysis (SCIA '97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lappeenranta, Finland. pp.277--283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image Oriented CAD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Object Representation in Computer Vision (ECCV '96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Cambridge, United Kingdom. pp.221--245, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61750-7_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'objets par indexation géométrique étendue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées ORASIS GDR-PRC Communication Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Clermont-Ferrand, France. pp.19--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Aided (dis)Assembly Using Visual Cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kart Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Institut Franco-Allemand pour les Applications de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut franco-allemand pour les applications de la recherche - Deutc, Nov 1996, Karlsruhe, Germany. pp.151--156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Object Indexing and Recognition Using Enhanced Geometric Hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Computer Vision (ECCV'96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Cambridge, United Kingdom. pp.59--70, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0015523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Pose: Links Between Paraperspective and Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Christy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computer Vision (ICCV '95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Cambridge, United States. pp.426--433, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCV.1995.466908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture : quand une intelligence artificielle provoque l’inspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance et modélisation d'objets 3D à l'aide d'invariants projectifs et affines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Limits of Machine Perception and Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image Processing [eess.IV]. Université de Lorraine, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00940209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bart Lamiroy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bart-lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0871-0149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111726980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=aFZTrIEAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-7746-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional network fabric pruning with label noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efoevi Angelo Koudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (12), pp.14841-14864. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10462-023-10507-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Quality of Semantic Data Augmentation for Sarcasm Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alif Tri Handoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidayaturrahman Hidayaturrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derwin Suhartono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (5), pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BoR: Bag-of-Relations for Symbol Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (6), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001414500177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW-Radon-based Shape Descriptor for Pattern Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (3), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001413500080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Vocabulary Clustering with Spatial Relations for Symbol Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol Recognition using Spatial Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.331-341. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2011.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00626996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Positioning of Stroke Based Clustering: A New Approach to On-line Handwritten Devanagari Character Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholwich Nattee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Image and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Pose: The Link between Weak Perspective, Paraperspective and Full Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Christy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (2), pp.173--189. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1007940112931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'exploitation - Synthèse de cours & exercices corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Education France, 254pp., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Education France, pp.254, 2006, Synthex informatique, 2-7440-7193-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie du futur et jumeaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Refloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2025, 978-2271153739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Interpretation of Graphical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Doermann and Karl Tombre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Document Image Processing and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014, 978-0-85729-858-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Symbol Recognition and Spotting Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Young-Bin Kwon and Jean-Marc Ogier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. New Trends and Challenges. 9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7423, Springer, pp.198-207, 2013, Lecture Notes in Computer Science, 978-3-642-36823-3. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36824-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Precision and Recall with Missing or Uncertain Ground Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Young-Bin Kwon and Jean-Marc Ogier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. New Trends and Challenges. 9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7423, Springer, pp.149-162, 2013, Lecture Notes in Computer Science, 978-3-642-36823-3. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36824-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-structural Symbol Description with Statistical Feature Add-on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Young-Bin Kwon, Jean-Marc Ogier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. New Trends and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7423, Springer-Verlag Berlin Heidelberg, pp.228-237, 2013, Lecture Notes in Computer Science, 978-3-642-36823-3 (Print) 978-3-642-36824-0 (Online). </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36824-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Pairwise Spatial Relations: An Application to Graphical Symbol Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Ogier, Wenyin Liu and Josep Lladós. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Achievements, Challenges, and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6020, Springer Berlin / Heidelberg, pp.163-174, 2010, Lecture Notes in Computer Science, 978-3-642-13728-0. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13728-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and Precise Circular Arc Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Guebbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Ogier, Wenyin Liu, Josep Lladós. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Achievements, Challenges, and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6020, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-60, 2010, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13728-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement analytics : first results of a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Cognition and Exploratory Learning in Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENGAGEMENT ANALYTICS: FIRST RESULTS OF A SYSTEMATIC LITERATURE REVIEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Cognition and Exploratory Learning in Digital Age (CELDA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iadis, international association for development of the information society, Nov 2025, Porto, Portugal. pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'anomalies sur des documents juridiques contractuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Azhar Jebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lamirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hocine Cherifi, Jan 2024, Dijon, France. pp.247-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using GANs for Domain Adaptive High Resolution Synthetic Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahani Fennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lamirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, San José, United States. pp.49-61, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41498-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamuse: Leveraging Artificial Intelligence for Sparking Inspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence in Music, Sound, Art and Design (EvoMUSART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Madrid, Spain. pp.148-161, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-03789-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470467v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Performance Evaluation for Document Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Science and Computational Intelligence (ICCSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, Indonesia. pp.2, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.01.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Performance Metrics for Use with Imprecise Ground-Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Current Trends and Challenges: 11th International Workshop on Graphics Recognition, GREC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52159-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistic Metrics for Evaluation of Binary Classifiers without Ground-Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Fedorchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE First Ukraine Conference on Electrical and Computer Engineering (UKRCON) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circle Detection Performance Evaluation Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa H. Barney Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Current Trends and Challenges : 11th IAPR International Workshop on Graphics Recognition, GREC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52159-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Classifier Evaluation Without Ground Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Fedorchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Advances in Pattern Recognition (ICAPR-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DAE Platform: a Framework for Reproducible Research in Document Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Reproducible Research in Pattern Recognition (RRPR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Miguel Colom; Bertrand Kerautret; Pascal Monasse; Jean-Michel Morel, Dec 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering of users in social networks by their activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Hozhyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE First Ukraine Conference on Electrical and Computer Engineering (UKRCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Typograph Phase I: a Proof-of-Concept for Typeface Parameter Extraction from Historical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blégean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliu Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Ghamizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Recognition and Retrieval XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IS&amp;T/SPIE, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Clustering Algorithms on Typographic Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa H. Barney Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Attempt to Use Ontologies for Document Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabai Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISE 2014 6ème Atelier Recherche d'Information SEmantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA, Mar 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation, Evaluation and the Semantic Gap ... What if we Were on a Side-Track?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAPR International Workshop on Graphics Recognition, GREC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bethlehem, PA, United States. pp.213-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation Bag-of-Features for Symbol Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR - International Conference on Document Analysis and Recognition - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Non-Geek's Guide to the DAE Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAS - 10th IAPR International Workshop on Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Pattern Recognition, Mar 2012, Gold Coast, Queensland, Australia. pp.27-32, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAS.2012.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision and Recall Without Ground Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition - GREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Analysis Research in the Year 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-fourth International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems - IEA/AIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syracuse University, Jun 2011, Syracuse, NY, United States. pp.264-274, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21822-4_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00570000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Carefully Designed Open Resource Sharing Can Help and Expand Document Analysis Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hank Korth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Heflin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Recognition and Retrieval XVIII - DRR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2011, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.876483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Symbol Recognition and Spotting Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, North Korea. pp.198-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW for Matching Radon Features: A Pattern Recognition and Retrieval Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.249--260, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23687-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-World Noisy Unstructured Handwritten Notebook Corpus for Document Image Analysis Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Multilingual OCR and Analytics for Noisy Unstructured Text Data - (J-MOCR-AND 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2011, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2034617.2034620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00627844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Architecture for End-to-End Document Analysis Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Document Analysis and Recognition - ICDAR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Pattern Recognition, Sep 2011, Beijing, China. pp.42-47, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2011.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598907v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Analysis Algorithm Contributions in End-to-End Applications: Report on the ICDAR 2011 Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Document Analysis and Recognition - ICDAR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Pattern Recognition, Sep 2011, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2011.302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00608371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-structural Symbol Description with Statistical Feature Add-on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Graphics RECognition (GREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Platform for Storing, Visualizing, and Interpreting Collections of Noisy Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lopresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Workshop on Analytics for Noisy Unstructured Text Data - AND'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Oct 2010, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1871840.1871844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Spatial Relations for Graphical Symbol Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Pattern Recognition - ICPR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.2041 - 2044, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Similarity based Stroke Number and Order Free Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholwich Nattee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Kolkata, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Logic Programming for Symbol Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean - Philippe Ropers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Document Analysis and Recognition - ICDAR'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Computer Vision Center, Universitat Autònoma de Barcelona, Jul 2009, Barcelona, Spain. pp.1330 - 1334, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2009.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Circular Arc Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Guebbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics Recognition - IAPR-GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Rochelle, Dec 2009, La Rochelle, France. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Programmation Logique Inductive pour la reconnaissance de symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ropers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Atelier ECOI : Extraction de COnnaissance et Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRCE, Jan 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00343211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Ways to Handle Spatial Relations through Angle plus MBR Theory on Raster Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics Recognition - IAPR-GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Rochelle - France, Jul 2009, La Rochelle, France. pp.291-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Inductive Logic Programming Classification Quality by Image Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ropers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics Recognition - IAPR-GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Rochelle, Jul 2009, La Rochelle, France. pp.344-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern recognition methods for querying and browsing technical documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Iberoamerican Congress on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Havana, Cuba. pp.504-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Incremental On-line Parsing Algorithm for Recognizing Sketching Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Mas Romeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Llados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Document Analysis and Recognition - ICDAR'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2007, Curitiba, Brazil. pp.452-456, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2007.4378750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Circle Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Document Analysis and Recognition - ICDAR'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Sep 2007, Curitiba, Brazil. pp.526-530, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2007.4378765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Learning of Symbol Descriptions Avoiding Topological Ambiguities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Mas Romeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Eurographics Workshop on Sketch-Based Interfaces and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Computer Graphics, Sep 2006, Vienne/Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Few Steps Towards On-the-Fly Symbol Recognition with Relevance Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rendek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IAPR Workshop on Document Analysis Systems - DAS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Nelson/New Zealand, pp.604 - 615, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11669487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Adjacency Grammar Generation from User Drawn Sketches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Mas Romeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Pattern Recognition - ICPR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Aug 2006, Hong Kong/Chine, pp.1026 - 1029, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2006.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphics Recognition -- from Re-engineering to Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Edinburgh, Scotland, UK, pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML : Automatic Generation of Browsable Technical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on Pattern Recognition - ICPR 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, 2002, Québec city, QC, Canada, pp.188-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text/Graphics Separation Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Document Analysis - DAS'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Princeton, NJ, USA, pp.200-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML: Using Software Component Algebra for Intelligent Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Graphics Recognition - Algorithms and Applications - GREC'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Kingston, Ontario, Canada. pp.211-221, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45868-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML for Vector Graphics: an Experimental Setup for Intelligent Browsable Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ehrhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IAPR International Workshop on Graphics Recognition (GREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.312-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML for Vector Graphics: an experimental setup for intelligent browsable document generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ehrhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Quélain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IAPR International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kingston, Ontario, Canada, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Robots with Two Cameras: How to Do it Properly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Espiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, San Francisco, United States. pp.2100--2105, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2000.846339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Metric Stereo Can Do for Visual Servoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Takamatsu, Japan. pp.251--256, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2000.894613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visually Guided Robots for Ship Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Knudsen-Neckelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Computer Applications and Information Technology in the Maritime Industries (COMPIT'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Potsdam, Germany. pp.262--275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Local Recognition Methods for Better Image Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC2000 - Eleventh British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Bristol, United Kingdom. pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00604483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Control Using Projective Kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Robotics Research (ISRR '99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Snowbird, United States. pp.97-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation et recherche d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16° Colloque sur le traitement du signal et des image (GRETSI '97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.1277--1285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Indexing is a Complex Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Scandinavian Conference on Image Analysis (SCIA '97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lappeenranta, Finland. pp.277--283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image Oriented CAD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Object Representation in Computer Vision (ECCV '96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Cambridge, United Kingdom. pp.221--245, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61750-7_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'objets par indexation géométrique étendue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées ORASIS GDR-PRC Communication Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Clermont-Ferrand, France. pp.19--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Aided (dis)Assembly Using Visual Cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kart Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Institut Franco-Allemand pour les Applications de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut franco-allemand pour les applications de la recherche - Deutc, Nov 1996, Karlsruhe, Germany. pp.151--156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Object Indexing and Recognition Using Enhanced Geometric Hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Computer Vision (ECCV'96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Cambridge, United Kingdom. pp.59--70, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0015523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Pose: Links Between Paraperspective and Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Christy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computer Vision (ICCV '95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Cambridge, United States. pp.426--433, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCV.1995.466908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture : quand une intelligence artificielle provoque l’inspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance et modélisation d'objets 3D à l'aide d'invariants projectifs et affines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Limits of Machine Perception and Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image Processing [eess.IV]. Université de Lorraine, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00940209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45882627"/>
+    <w:nsid w:val="323F25E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bart-lamiroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0871-0149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111726980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-7746-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569057v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Benjelloun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Lamiroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efoevi Angelo Koudou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-023-10507-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194530v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alif Tri Handoyo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Diot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayaturrahman Hidayaturrahman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derwin Suhartono" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh K.C." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001414500177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001413500080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.09.040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661237v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholwich Nattee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Christy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007940112931" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6703E394AF13F910FA597B2941920F099B67504F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bodin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Refloch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_19" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MDN21L5Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_15" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13728-0_15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Guebbas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/index/K8VH03W872078412.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13728-0_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Sanou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bittar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Azhar Jebbari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vallereau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Fennir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41498-5_4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470467v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Potier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-03789-4_10" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293341v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.01.088" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierrot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52159-6_3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01563615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Fedorchuk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402369v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa H. Barney Smith" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52159-6_1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Hozhyi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Lopresti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086803v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bl&#233;gean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliu Cao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ghamizi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959487v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabai Zheng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lopresti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2012.87" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617314v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21822-4_27" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537035v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hank Korth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Heflin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876483" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617287v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_23" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Chen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034617.2034620" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598907v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.18" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.302" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516678v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1871840.1871844" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516725v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.503" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430927v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean - Philippe Ropers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.166" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439459v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ropers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Tombre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186621v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mas Romeu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Sanchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llados" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4378750" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184490v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fritz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4378765" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104537v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma S&#225;nchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001048v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rendek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11669487" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.293" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107654v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100781v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tabbone" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P&#233;lissier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dosch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100890v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622124v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45868-9_18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SMR27V4H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622091v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ehrhard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quelain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100445v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ehrhard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Qu&#233;lain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590135v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2000.846339" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590137v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Puget" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2000.894613" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590134v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Drummond" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Knudsen-Neckelman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604483v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Picard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590124v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ruf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590077v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548370v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bobet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61750-7_31" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N1BQ8G41-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590066v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tonko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kart Sch&#228;fer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590065v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0015523" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590052v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.1995.466908" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839962v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004894v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00940209v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bart-lamiroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0871-0149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111726980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=aFZTrIEAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-7746-2010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Benjelloun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Lamiroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efoevi Angelo Koudou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-023-10507-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194530v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alif Tri Handoyo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Diot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayaturrahman Hidayaturrahman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derwin Suhartono" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh K.C." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001414500177" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001413500080" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.09.040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholwich Nattee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590070v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Christy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007940112931" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6703E394AF13F910FA597B2941920F099B67504F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bodin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Refloch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788250v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_19" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MDN21L5Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_15" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_22" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13728-0_15" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Guebbas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/index/K8VH03W872078412.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13728-0_5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563798v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Sanou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bittar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561350v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Azhar Jebbari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vallereau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Fennir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41498-5_4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470467v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Potier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-03789-4_10" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.01.088" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierrot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52159-6_3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01563615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Fedorchuk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa H. Barney Smith" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52159-6_1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Lopresti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664486v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Hozhyi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bl&#233;gean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliu Cao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ghamizi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959487v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabai Zheng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057362v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658281v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lopresti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2012.87" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570000v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21822-4_27" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537035v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hank Korth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Heflin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876483" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617287v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_23" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034617.2034620" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598907v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.18" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.302" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617296v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1871840.1871844" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.503" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516726v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean - Philippe Ropers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.166" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439459v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343211v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ropers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431020v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439456v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Tombre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186621v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mas Romeu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Sanchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llados" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4378750" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184490v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fritz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4378765" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104537v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma S&#225;nchez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001048v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rendek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11669487" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103372v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.293" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107654v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100890v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100781v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tabbone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P&#233;lissier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dosch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622124v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45868-9_18" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SMR27V4H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622091v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ehrhard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quelain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100445v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ehrhard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Qu&#233;lain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590135v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2000.846339" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Puget" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2000.894613" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590134v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Drummond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Knudsen-Neckelman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604483v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Picard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590124v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ruf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548351v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590077v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548370v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bobet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61750-7_31" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N1BQ8G41-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590066v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548371v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tonko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kart Sch&#228;fer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590065v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0015523" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.1995.466908" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839962v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004894v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00940209v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>