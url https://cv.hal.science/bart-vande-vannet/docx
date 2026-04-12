--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -1528,261 +1528,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxillary changes with bone-borne surgically assisted rapid palatal expansion: A prospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How orthodontic records can influence torque choice decisions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Mavreas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karlien Asscherickx</w:t>
+                <w:t xml:space="preserve">Enya Kuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke Govaerts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Aerts</w:t>
+                <w:t xml:space="preserve">Ronald Buyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Vande Vannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Orthodontics and Dentofacial Orthopedics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajodo.2015.08.018⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Orthodontics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (2), pp.212-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ejo/cjv068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998777v1</w:t>
+                <w:t xml:space="preserve">hal-04998787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How orthodontic records can influence torque choice decisions?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Mavreas</w:t>
+                <w:t xml:space="preserve">Maxillary changes with bone-borne surgically assisted rapid palatal expansion: A prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlien Asscherickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enya Kuppens</w:t>
+                <w:t xml:space="preserve">Elke Govaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Buyl</w:t>
+                <w:t xml:space="preserve">Johan Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Vande Vannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Orthodontics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 38 (2), pp.212-216. </w:t>
+              <w:t xml:space="preserve">American Journal of Orthodontics and Dentofacial Orthopedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 149 (3), pp.374-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ejo/cjv068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajodo.2015.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998787v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel information theory based method for superimposition of lateral head radiographs and cone beam computed tomography images</w:t>
               </w:r>
@@ -1898,51 +1898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical observations and success rates of palatal implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlien Asscherickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Vande Vannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2749,51 +2749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root repair after injury from mini‐screw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlien Asscherickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Vande Vannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3537,51 +3537,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F119585"/>
+    <w:nsid w:val="CC9AC056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3768,51 +3768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bart-vande-vannet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5524-4630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129908v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fawaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick El Sayegh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vande Vannet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj13070285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5662/wjm.v15.i3.100598" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04997745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kuntz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjae063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cuzin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Maes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bottenberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24361" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Damiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2023.101669" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2023.101524" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Friang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Khawam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2023.101666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colmant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Stanton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oisin Macmichael" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj11090202" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Griffin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ruddy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavreas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Nace" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ortho.2020.11.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelore de Grauwe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Ayaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Shujaat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dimitrov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Gbadegbegnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjy066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Debruyne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grognard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Verleye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneel van Massenhove" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Mavreas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40729-017-0105-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlien Asscherickx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Govaerts" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Aerts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2015.08.018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998787v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya Kuppens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Buyl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjv068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jacquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nyssen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bottenberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Groen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/dmfr/58457270" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Wehrbein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Moradi Sabzevar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2008.02.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W16QF29T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tacken" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosyn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Wilde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aerts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Govaerts" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjp100" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Asscherickx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vannet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wehrbein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabzevar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjn019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181920v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjm078" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181911v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Maurice Rene Antoine Vande Vannet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Hanssens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2319/052706-212.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Hanssens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjl063" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-F4RQLCX7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mohebbian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjl002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0501.2005.01146.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MD869JQ4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle van Eygen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrich Wehrbein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2004.03.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1Q0DXWG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05120363v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ursat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ursat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hockel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05120416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05120444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bart-vande-vannet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5524-4630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129908v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fawaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick El Sayegh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vande Vannet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj13070285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5662/wjm.v15.i3.100598" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04997745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kuntz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjae063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cuzin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Maes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bottenberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24361" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Damiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2023.101669" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2023.101524" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Friang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Khawam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2023.101666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colmant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Stanton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oisin Macmichael" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj11090202" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Griffin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ruddy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavreas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Nace" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ortho.2020.11.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelore de Grauwe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Ayaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Shujaat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dimitrov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Gbadegbegnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjy066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Debruyne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grognard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Verleye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneel van Massenhove" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Mavreas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40729-017-0105-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya Kuppens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Buyl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjv068" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998777v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlien Asscherickx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Govaerts" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Aerts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2015.08.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jacquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nyssen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bottenberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Groen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/dmfr/58457270" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Wehrbein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Moradi Sabzevar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2008.02.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W16QF29T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tacken" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosyn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Wilde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aerts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Govaerts" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjp100" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Asscherickx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vannet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wehrbein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabzevar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjn019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181920v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjm078" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181911v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Maurice Rene Antoine Vande Vannet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Hanssens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2319/052706-212.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Hanssens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjl063" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-F4RQLCX7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mohebbian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjl002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0501.2005.01146.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MD869JQ4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle van Eygen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrich Wehrbein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2004.03.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1Q0DXWG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05120363v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ursat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ursat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hockel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05120416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05120444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>