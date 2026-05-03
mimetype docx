--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2743,298 +2743,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root repair after injury from mini‐screw</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karlien Asscherickx</w:t>
+                <w:t xml:space="preserve">Influence of a soft drink with low pH on enamel surfaces: An in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Eygen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Vande Vannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mehran Moradi Sabzevar</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrich Wehrbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Vande Vannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Oral Implants Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0501.2005.01146.x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Orthodontics and Dentofacial Orthopedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 128 (3), pp.372-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajodo.2004.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181981v1</w:t>
+                <w:t xml:space="preserve">hal-05181984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a soft drink with low pH on enamel surfaces: An in vitro study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle van Eygen</w:t>
+                <w:t xml:space="preserve">Root repair after injury from mini‐screw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlien Asscherickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Vande Vannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henrich Wehrbein</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiner Wehrbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehran Moradi Sabzevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Vande Vannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Orthodontics and Dentofacial Orthopedics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 128 (3), pp.372-377. </w:t>
+              <w:t xml:space="preserve">Clinical Oral Implants Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (5), pp.575-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajodo.2004.03.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0501.2005.01146.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181984v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3537,51 +3537,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC9AC056"/>
+    <w:nsid w:val="2C464062"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3768,51 +3768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bart-vande-vannet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5524-4630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129908v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fawaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick El Sayegh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vande Vannet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj13070285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5662/wjm.v15.i3.100598" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04997745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kuntz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjae063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cuzin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Maes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bottenberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24361" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Damiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2023.101669" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2023.101524" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Friang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Khawam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2023.101666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colmant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Stanton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oisin Macmichael" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj11090202" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Griffin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ruddy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavreas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Nace" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ortho.2020.11.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelore de Grauwe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Ayaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Shujaat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dimitrov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Gbadegbegnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjy066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Debruyne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grognard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Verleye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneel van Massenhove" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Mavreas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40729-017-0105-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya Kuppens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Buyl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjv068" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998777v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlien Asscherickx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Govaerts" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Aerts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2015.08.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jacquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nyssen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bottenberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Groen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/dmfr/58457270" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Wehrbein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Moradi Sabzevar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2008.02.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W16QF29T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tacken" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosyn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Wilde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aerts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Govaerts" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjp100" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Asscherickx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vannet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wehrbein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabzevar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjn019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181920v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjm078" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181911v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Maurice Rene Antoine Vande Vannet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Hanssens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2319/052706-212.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Hanssens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjl063" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-F4RQLCX7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mohebbian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjl002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0501.2005.01146.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MD869JQ4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle van Eygen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrich Wehrbein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2004.03.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1Q0DXWG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05120363v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ursat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ursat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hockel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05120416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05120444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bart-vande-vannet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5524-4630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129908v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fawaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick El Sayegh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vande Vannet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj13070285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5662/wjm.v15.i3.100598" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04997745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kuntz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjae063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cuzin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Maes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bottenberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24361" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Damiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2023.101669" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2023.101524" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Friang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Khawam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2023.101666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colmant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Stanton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oisin Macmichael" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj11090202" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Griffin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ruddy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavreas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Nace" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ortho.2020.11.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelore de Grauwe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Ayaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Shujaat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dimitrov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Gbadegbegnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjy066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Debruyne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grognard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Verleye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneel van Massenhove" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Mavreas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40729-017-0105-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya Kuppens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Buyl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjv068" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998777v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlien Asscherickx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Govaerts" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Aerts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2015.08.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jacquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nyssen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bottenberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Groen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/dmfr/58457270" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Wehrbein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Moradi Sabzevar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2008.02.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W16QF29T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tacken" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosyn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Wilde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aerts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Govaerts" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjp100" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Asscherickx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vannet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wehrbein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabzevar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjn019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181920v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjm078" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181911v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Maurice Rene Antoine Vande Vannet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Hanssens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2319/052706-212.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Hanssens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjl063" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-F4RQLCX7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mohebbian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjl002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle van Eygen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrich Wehrbein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2004.03.036" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1Q0DXWG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0501.2005.01146.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MD869JQ4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05120363v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ursat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ursat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hockel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05120416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05120444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>