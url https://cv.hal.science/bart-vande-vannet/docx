--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -671,235 +671,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of orthodontists' experience with the surgery first protocol in orthodontic-surgical management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is the current state of artificial intelligence applications in dentistry and orthodontics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick El Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Vande Vannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 124 (6), pp.101669. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jormas.2023.101669⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 124 (5), pp.101524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jormas.2023.101524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998521v1</w:t>
+                <w:t xml:space="preserve">hal-04998529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the current state of artificial intelligence applications in dentistry and orthodontics?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of orthodontists' experience with the surgery first protocol in orthodontic-surgical management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Damiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fawaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick El Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Vande Vannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 124 (5), pp.101524. </w:t>
+              <w:t xml:space="preserve">, 2023, 124 (6), pp.101669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jormas.2023.101524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jormas.2023.101669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998529v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of orthodontic habits regarding the use of miniplates in the correction of Skeletal Class III</w:t>
               </w:r>
@@ -3537,51 +3537,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C464062"/>
+    <w:nsid w:val="80C282A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3768,51 +3768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bart-vande-vannet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5524-4630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129908v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fawaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick El Sayegh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vande Vannet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj13070285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5662/wjm.v15.i3.100598" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04997745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kuntz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjae063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cuzin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Maes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bottenberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24361" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Damiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2023.101669" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2023.101524" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Friang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Khawam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2023.101666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colmant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Stanton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oisin Macmichael" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj11090202" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Griffin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ruddy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavreas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Nace" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ortho.2020.11.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelore de Grauwe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Ayaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Shujaat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dimitrov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Gbadegbegnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjy066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Debruyne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grognard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Verleye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneel van Massenhove" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Mavreas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40729-017-0105-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya Kuppens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Buyl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjv068" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998777v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlien Asscherickx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Govaerts" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Aerts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2015.08.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jacquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nyssen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bottenberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Groen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/dmfr/58457270" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Wehrbein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Moradi Sabzevar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2008.02.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W16QF29T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tacken" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosyn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Wilde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aerts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Govaerts" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjp100" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Asscherickx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vannet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wehrbein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabzevar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjn019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181920v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjm078" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181911v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Maurice Rene Antoine Vande Vannet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Hanssens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2319/052706-212.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Hanssens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjl063" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-F4RQLCX7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mohebbian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjl002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle van Eygen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrich Wehrbein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2004.03.036" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1Q0DXWG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0501.2005.01146.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MD869JQ4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05120363v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ursat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ursat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hockel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05120416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05120444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bart-vande-vannet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5524-4630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129908v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fawaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick El Sayegh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vande Vannet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj13070285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5662/wjm.v15.i3.100598" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04997745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kuntz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjae063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cuzin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Maes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bottenberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24361" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2023.101524" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Damiano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2023.101669" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Friang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Khawam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2023.101666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colmant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Stanton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oisin Macmichael" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj11090202" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Griffin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ruddy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavreas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Nace" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ortho.2020.11.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelore de Grauwe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Ayaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Shujaat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dimitrov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Gbadegbegnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjy066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Debruyne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grognard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Verleye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneel van Massenhove" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Mavreas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40729-017-0105-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya Kuppens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Buyl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjv068" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998777v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlien Asscherickx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Govaerts" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Aerts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2015.08.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jacquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nyssen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bottenberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Groen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/dmfr/58457270" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Wehrbein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Moradi Sabzevar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2008.02.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W16QF29T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tacken" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosyn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Wilde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aerts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Govaerts" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjp100" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Asscherickx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vannet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wehrbein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabzevar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjn019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181920v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjm078" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181911v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Maurice Rene Antoine Vande Vannet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Hanssens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2319/052706-212.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Hanssens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjl063" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-F4RQLCX7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mohebbian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjl002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle van Eygen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrich Wehrbein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2004.03.036" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1Q0DXWG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0501.2005.01146.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MD869JQ4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05120363v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ursat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ursat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hockel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05120416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05120444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>