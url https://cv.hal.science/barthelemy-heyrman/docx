--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -2806,217 +2806,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDR-ARtiSt : une caméra intelligente dédiée à la vidéo à grande dynamique en temps réel</w:t>
+                <w:t xml:space="preserve">A smart camera for High Dynamic Range imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème colloque Gretsi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Second Workshop on Architecture of Smart Camera (WASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seville, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932607v1</w:t>
+                <w:t xml:space="preserve">hal-00932601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smart camera for High Dynamic Range imaging</w:t>
+                <w:t xml:space="preserve">HDR-ARtiSt : une caméra intelligente dédiée à la vidéo à grande dynamique en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workshop on Architecture of Smart Camera (WASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Seville, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">24ème colloque Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932601v1</w:t>
+                <w:t xml:space="preserve">hal-00932607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 1.3 megapixel FPGA-based smart camera for high dynamic range real time video</w:t>
               </w:r>
@@ -3685,242 +3685,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eISP: a Programmable Processing Architecture for Smart Phone Image Enhancement</w:t>
+                <w:t xml:space="preserve">eISP, une architecture de calcul programmable pour l'amélioration d'images sur téléphone portable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thevenin Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paindavoine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Schmit Renaud</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heyrman Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00445710v1</w:t>
+                <w:t xml:space="preserve">cea-00445727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eISP, une architecture de calcul programmable pour l'amélioration d'images sur téléphone portable.</w:t>
+                <w:t xml:space="preserve">eISP: a Programmable Processing Architecture for Smart Phone Image Enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thevenin Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letellier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paindavoine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Letellier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmit Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heyrman Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00445727v1</w:t>
+                <w:t xml:space="preserve">cea-00445710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensions matérielles pour processeurs embarqués de traitement d'images.</w:t>
               </w:r>
@@ -4176,51 +4176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02749722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Mit&#233;ran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-00944-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01949614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Schmit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0808-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794471v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-013-0393-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaoumeur Senouci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Charfi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyrman Barthelemy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Miteran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0456-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01067716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.10.102110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Elhamzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.05.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP43QWS8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Tockzek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hamdi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.05.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevenin Mathieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letellier Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmit Renaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-010-0163-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18C88LRW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9325-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C01805476E816BC40FDE3A136FEA0BCF658D6B5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/961315" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2007.916618" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02766735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01473692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouderbane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2230313" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonazza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thivent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Moinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bobbia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marroquin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557701v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967439" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182844" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932607v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00675805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785912v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785908v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00675804v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSC.2011.6042918" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00445710v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paindavoine Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00445727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201150v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02749722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Mit&#233;ran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-00944-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01949614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Schmit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0808-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794471v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-013-0393-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaoumeur Senouci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Charfi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyrman Barthelemy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Miteran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0456-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01067716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.10.102110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Elhamzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.05.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP43QWS8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Tockzek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hamdi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.05.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevenin Mathieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letellier Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmit Renaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-010-0163-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18C88LRW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9325-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C01805476E816BC40FDE3A136FEA0BCF658D6B5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/961315" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2007.916618" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02766735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01473692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouderbane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2230313" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonazza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thivent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Moinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bobbia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marroquin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557701v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967439" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182844" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932601v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00675805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785912v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785908v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00675804v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSC.2011.6042918" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00445727v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paindavoine Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00445710v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201150v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>