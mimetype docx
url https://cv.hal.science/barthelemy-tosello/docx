--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -469,51 +469,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Mühlbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine Archives of Pediatrics &amp; Adolescent - JAMA Pediatrics </w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Association pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.e256150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1001/jamapediatrics.2025.6150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
@@ -524,265 +524,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prématurité et ses dilemmes éthiques</w:t>
+                <w:t xml:space="preserve">Recommandations sur le traitement de la gale chez l’enfant de moins de 15 kg, la femme enceinte ou allaitante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tosello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Dahan</w:t>
+                <w:t xml:space="preserve">A. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dany</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chosidow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC - Pédiatrie - Maladies infectieuses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1637-5017(25)48092-2⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (7), pp.430-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2025.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479274v1</w:t>
+                <w:t xml:space="preserve">hal-05417672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations sur le traitement de la gale chez l’enfant de moins de 15 kg, la femme enceinte ou allaitante</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prématurité et ses dilemmes éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chosidow</w:t>
+                <w:t xml:space="preserve">B. Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Guillot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Dany</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (7), pp.430-439. </w:t>
+              <w:t xml:space="preserve">EMC - Pédiatrie - Maladies infectieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (4), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fander.2025.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1637-5017(25)48092-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417672v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tocolysis after preterm prelabor rupture of membranes and 5-year outcomes: a population-based cohort study</w:t>
               </w:r>
@@ -1030,152 +1030,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous deep sedation until death of children at the end of life: French physicians’ opinions</w:t>
+                <w:t xml:space="preserve">Circumstances, causes and timing of death in extremely preterm infants admitted to NICU: The EPIPAGE-2 study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole-Anne Pisa</w:t>
+                <w:t xml:space="preserve">Pascal Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Letouzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+                <w:t xml:space="preserve">Andrei Scott Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lorthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-ange Einaudi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Katsogiannou</w:t>
+                <w:t xml:space="preserve">Monique Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 112 (10), pp.2066-2074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.16894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344178v1</w:t>
+                <w:t xml:space="preserve">hal-04194845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Early Hemoglobin Levels on Neurodevelopment Outcomes of Two-Year-Olds in Very Preterm Children</w:t>
               </w:r>
@@ -1289,161 +1298,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circumstances, causes and timing of death in extremely preterm infants admitted to NICU: The EPIPAGE-2 study</w:t>
+                <w:t xml:space="preserve">Continuous deep sedation until death of children at the end of life: French physicians’ opinions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Boileau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Letouzey</w:t>
+                <w:t xml:space="preserve">Carole-Anne Pisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Scott Morgan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Lorthe</w:t>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Kaminski</w:t>
+                <w:t xml:space="preserve">Marie-ange Einaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Katsogiannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194845v1</w:t>
+                <w:t xml:space="preserve">hal-04344178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal Care Unit Interventions on Preterm Development</w:t>
               </w:r>
@@ -1553,3958 +1553,3958 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive value of brain MRI at term-equivalent age in extremely preterm children on neurodevelopmental outcome at school-age.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soins des nouveau-nés extrêmes prématurés : perspectives parentales et enjeux éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Imaging and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11682-021-00559-9⟩</w:t>
+              <w:t xml:space="preserve">Perfectionnement en Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (3), pp.169-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.perped.2022.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828897v1</w:t>
+                <w:t xml:space="preserve">hal-03875105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation Outcomes and Challenges of Partnerships between Resource Parents and Parents with Sick Infants in Intensive Neonatal Care Units: A Scoping Review.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of Massage with Oil Balanced in Essential Fatty Acids on Development and Lipid Parameters in Very Premature Neonates: A Randomized, Controlled Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Garbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any-Alejand Beltran-Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sarté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children (Basel, Switzerland)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/children9081112⟩</w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (4), pp.463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children9040463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828890v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Massage with Oil Balanced in Essential Fatty Acids on Development and Lipid Parameters in Very Premature Neonates: A Randomized, Controlled Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Neurobehavioral Phenotype and Dysexecutive Syndrome of Preterm Children: Comorbidity or Trigger? An Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Garbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Zahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 9 (4), pp.463. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/children9040463⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children9020239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03627689v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of communication and logistic processes in neonatal intensive care unit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pirrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (1), pp.137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12887-022-03209-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurobehavioral Phenotype and Dysexecutive Syndrome of Preterm Children: Comorbidity or Trigger? An Update</w:t>
+                <w:t xml:space="preserve">A correlation between Magnetic Resonance Spectroscopy (1-H MRS) and the neurodevelopment of two-year-olds born preterm in an EPIRMEX cohort study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Berbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/children9020239⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.936130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2022.936130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03828881v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soins des nouveau-nés extrêmes prématurés : perspectives parentales et enjeux éthiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Communication, information, and the parent-caregiver relationship in neonatal intensive care units: A review of the literature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonnot Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tosello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perfectionnement en Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.perped.2022.07.038⟩</w:t>
+              <w:t xml:space="preserve">Archives de pediatrie : organe officiel de la Societe francaise de pediatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (5), pp.331--339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2022.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875105v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication, information, and the parent-caregiver relationship in neonatal intensive care units: A review of the literature.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antibiotic prophylaxis in preterm premature rupture of membranes at 24–31 weeks’ gestation: Perinatal and 2‐year outcomes in the EPIPAGE‐2 cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lorthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Torchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foix L'Helias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bonnot Fazio</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christèle Gras-Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de pediatrie : organe officiel de la Societe francaise de pediatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (5), pp.331--339. </w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (9), pp.1560-1573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2022.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1471-0528.17081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828883v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A correlation between Magnetic Resonance Spectroscopy (1-H MRS) and the neurodevelopment of two-year-olds born preterm in an EPIRMEX cohort study.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective intrauterine growth restriction of monochorionic diamniotic twin pregnancies: What is the neonatal prognosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Berbis</w:t>
+                <w:t xml:space="preserve">Letizia Gremillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dequin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Marret</w:t>
+                <w:t xml:space="preserve">Antoine Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Müller</w:t>
+                <w:t xml:space="preserve">Claude d'Ercole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fped.2022.936130⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (3), pp.102304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2021.102304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828901v1</w:t>
+                <w:t xml:space="preserve">hal-03828889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic prophylaxis in preterm premature rupture of membranes at 24–31 weeks’ gestation: Perinatal and 2‐year outcomes in the EPIPAGE‐2 cohort</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perinatal caregivers coping with covid-19 : stress, quality of life and concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Foix L'Helias</w:t>
+                <w:t xml:space="preserve">Samuel Dupoirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Gras-Le Guen</w:t>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1471-0528.17081⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (4), pp.183-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979342v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Term Neurodevelopmental Outcomes after Sevoflurane Neonatal Exposure of Extremely Preterm Children: A Cross-Sectional Observationnal Study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Thomachot</w:t>
+                <w:t xml:space="preserve">Neonatal and Long-Term Prognosis of Monochorionic Diamniotic Pregnancies Complicated by Selective Growth Restriction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Gremillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children (Basel, Switzerland)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 9 (4), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 9 (5), pp.708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children9050708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/children9040548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03828893v1</w:t>
+                <w:t xml:space="preserve">hal-03828888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal caregivers coping with covid-19 : stress, quality of life and concerns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dany</w:t>
+                <w:t xml:space="preserve">Long Term Neurodevelopmental Outcomes after Sevoflurane Neonatal Exposure of Extremely Preterm Children: A Cross-Sectional Observationnal Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rességuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Garbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tardieu</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thomachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.04.002⟩</w:t>
+              <w:t xml:space="preserve">Children (Basel, Switzerland)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children9040548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828875v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective intrauterine growth restriction of monochorionic diamniotic twin pregnancies: What is the neonatal prognosis?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Netter</w:t>
+                <w:t xml:space="preserve">Implementation Outcomes and Challenges of Partnerships between Resource Parents and Parents with Sick Infants in Intensive Neonatal Care Units: A Scoping Review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Julie Bourque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2021.102304⟩</w:t>
+              <w:t xml:space="preserve">Children (Basel, Switzerland)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children9081112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828889v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal and Long-Term Prognosis of Monochorionic Diamniotic Pregnancies Complicated by Selective Growth Restriction.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Netter</w:t>
+                <w:t xml:space="preserve">Predictive value of brain MRI at term-equivalent age in extremely preterm children on neurodevelopmental outcome at school-age.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Garbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gire</w:t>
+                <w:t xml:space="preserve">Stéphanie Coze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rességuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children (Basel, Switzerland)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (5), pp.708. </w:t>
+              <w:t xml:space="preserve">Brain Imaging and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.878--887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/children9050708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11682-021-00559-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828888v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anterior Minithoracotomy vs. Transcatheter Closure of Patent Ductus Arteriosus in Very Preterm Infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Severe maternal morbidity in preterm cesarean delivery: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rességuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marien Lenoir</w:t>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Wanert</w:t>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fped.2021.700284⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 261, pp.116--123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2021.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662716v1</w:t>
+                <w:t xml:space="preserve">hal-03828877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between extremely preterm caesarean delivery and maternal depressive and anxious symptoms: a national population‐based cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rességuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1471-0528.16499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal onset of severe congenital erythropoietic porphyria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Khalouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Piarroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Khalouaoui</w:t>
+                <w:t xml:space="preserve">Marjolaine Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of disease in childhood. Fetal and neonatal edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.fetalneonatal--2021--322301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/archdischild-2021-322301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicotine Replacement Therapy during Pregnancy and Child Health Outcomes: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael O Ekblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Berlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (8), pp.4004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph18084004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe maternal morbidity in preterm cesarean delivery: A systematic review and meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noémie Rességuier</w:t>
+                <w:t xml:space="preserve">Automated brain MRI metrics in the EPIRMEX cohort of preterm newborns: Correlation with the neurodevelopmental outcome at 2 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bertault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Loundou</w:t>
+                <w:t xml:space="preserve">Géraldine Favrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Auquier</w:t>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 261, pp.116--123. </w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (4), pp.225-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2021.04.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2020.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828877v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated brain MRI metrics in the EPIRMEX cohort of preterm newborns: Correlation with the neurodevelopmental outcome at 2 years</w:t>
+                <w:t xml:space="preserve">Bone marrow erythroid cell inclusions reveal congenital erythropoietic porphyria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
+                <w:t xml:space="preserve">Paul Saultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bertault</w:t>
+                <w:t xml:space="preserve">Marie Loosveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Favrais</w:t>
+                <w:t xml:space="preserve">Isabelle Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Tavernier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barthelemy Tosello</w:t>
+                <w:t xml:space="preserve">Julie Quessada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 102 (4), pp.225-232. </w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2020.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjh.17614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324508v1</w:t>
+                <w:t xml:space="preserve">hal-03272256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone marrow erythroid cell inclusions reveal congenital erythropoietic porphyria</w:t>
+                <w:t xml:space="preserve">General practitioners' experiences during the Covid-19 epidemic in the Bouches-du-Rhône department: Anxiety, impact on practice and doctor-patient relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Saultier</w:t>
+                <w:t xml:space="preserve">Jenna Luzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Loosveld</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Gilibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.17614⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.100016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpmope.2021.100016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272256v1</w:t>
+                <w:t xml:space="preserve">hal-03373049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardio-Respiratory Events and Food Autonomy Responses to Early Uni-Modal Orofacial Stimulation in Very Premature Babies: A Randomized, Controlled Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahra Méziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Garbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Busuttil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children (Basel, Switzerland)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/children8121188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General practitioners' experiences during the Covid-19 epidemic in the Bouches-du-Rhône department: Anxiety, impact on practice and doctor-patient relationship</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New ethical challenges in the management of rare pediatric diseases with innovative therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dufosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenna Luzet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gire</w:t>
+                <w:t xml:space="preserve">B. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpmope.2021.100016⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (4), pp.311-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2021.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373049v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New ethical challenges in the management of rare pediatric diseases with innovative therapies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Neurobehavioral Phenotype of School-Aged, Very Prematurely Born Children with No Serious Neurological Sequelae: A Quality of Life Predictor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahra Méziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cambonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2021.02.004⟩</w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (11), pp.943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children8110943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373075v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neurobehavioral Phenotype of School-Aged, Very Prematurely Born Children with No Serious Neurological Sequelae: A Quality of Life Predictor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anterior Minithoracotomy vs. Transcatheter Closure of Patent Ductus Arteriosus in Very Preterm Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Wanert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (11), pp.943. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/children8110943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fped.2021.700284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638481v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How doctors communicated with parents in a neonatal intensive care: Communication and ethical issues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lower gestational age is associated with severe maternal morbidity of preterm cesarean delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Vialet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Thomachot</w:t>
+                <w:t xml:space="preserve">Delphine Sirgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rességuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hassid</w:t>
+                <w:t xml:space="preserve">Claude D’ercole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (7), pp.101764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apa.15339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972060v1</w:t>
+                <w:t xml:space="preserve">hal-02972064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower gestational age is associated with severe maternal morbidity of preterm cesarean delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific cognitive correlates of the quality of life of extremely preterm school-aged children without major neurodevelopmental disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cambonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sirgant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+                <w:t xml:space="preserve">Isabelle Souksi-Medioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101764⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88 (4), pp.642-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41390-020-0795-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972064v1</w:t>
+                <w:t xml:space="preserve">hal-03149982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific cognitive correlates of the quality of life of extremely preterm school-aged children without major neurodevelopmental disability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of chorionicity on pregnancy outcome and neurodevelopment at 2 years old among twins born preterm: the EPIPAGE-2 cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Souksi-Medioni</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Garbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lorthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foix-L'Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41390-020-0795-8⟩</w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (2), pp.281-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1471-0528.16170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149982v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of chorionicity on pregnancy outcome and neurodevelopment at 2 years old among twins born preterm: the EPIPAGE-2 cohort study.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elsa Lorthe</w:t>
+                <w:t xml:space="preserve">Quality of life and neuropsychological development at school age in Hirschsprung's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Foix-L'Hélias</w:t>
+                <w:t xml:space="preserve">Anne Dariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Louis-Borrione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Merrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1471-0528.16170⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (8), pp.1481-1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpedsurg.2020.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624870v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of intrapartum maternal fluids on weight loss in breastfed newborns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Zakarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14767058.2020.1731453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life and neuropsychological development at school age in Hirschsprung's disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Dariel</w:t>
+                <w:t xml:space="preserve">How doctors communicated with parents in a neonatal intensive care: Communication and ethical issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Louis-Borrione</w:t>
+                <w:t xml:space="preserve">Renaud Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thomachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Merrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anderson Loundou</w:t>
+                <w:t xml:space="preserve">Sophie Hassid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55 (8), pp.1481-1487. </w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpedsurg.2020.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apa.15339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972072v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal parental involvement in decision for delivery room management at 22-26 weeks of gestation in France - The EPIPAGE-2 Cohort Study</w:t>
               </w:r>
@@ -5529,51 +5529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Caeymaex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Behal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diguisto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5637,51 +5637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thoracic ultrasound accuracy for the investigation of initial neonatal respiratory distress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brévaut-Malaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5719,3870 +5719,3930 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de pediatrie : organe officiel de la Societe francaise de pediatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (8), pp.459--465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arcped.2019.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of written outcome information on attitude of perinatal healthcare professionals at the limit of viability: a randomized study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pfister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), pp.74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12910-019-0413-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of life of extremely preterm school-age children without major handicap: a cross-sectional observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Brévaut-Malaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Disease in Childhood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104 (4), pp.333-339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/archdischild-2018-315046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prémices d’une démarche palliative périnatale : enjeux éthiques et évolution des pratiques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generalized arterial calcification of infancy with a novel ENPP1 mutation: a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iole Brunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hassid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thomachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de médecine périnatale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rmp-2018-0019⟩</w:t>
+              <w:t xml:space="preserve">BMC Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12887-018-1198-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888906v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psycho-social approach of perinatal palliative care</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dany</w:t>
+                <w:t xml:space="preserve">Analyse de la perception des professionnels de la périnatalité face à la démarche palliative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Einaudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de médecine périnatale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.80 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rmp-2018-0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14767058.2018.1465915⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02335614v1</w:t>
+                <w:t xml:space="preserve">hal-01888903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized arterial calcification of infancy with a novel ENPP1 mutation: a case report</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Hassid</w:t>
+                <w:t xml:space="preserve">Hyperechogenicity of lenticulostriate vessels: A poor prognosis or a normal variant? A seven year retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pediatrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pediatrics &amp; Neonatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (6), pp.553-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedneo.2018.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12887-018-1198-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02335591v1</w:t>
+                <w:t xml:space="preserve">hal-03570670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la perception des professionnels de la périnatalité face à la démarche palliative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Formal procedure to facilitate the decision to withhold or withdraw life-sustaining interventions in a neonatal intensive care unit: a seven-year retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tosello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-A. Einaudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de médecine périnatale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rmp-2018-0012⟩</w:t>
+              <w:t xml:space="preserve">BMC Palliative Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12904-018-0329-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888903v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperechogenicity of lenticulostriate vessels: A poor prognosis or a normal variant? A seven year retrospective study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La simulation médicale comme outil dans la formation des professionnels de la périnatalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kelway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics &amp; Neonatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedneo.2018.01.002⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (6), pp.530-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2018.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03570670v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal procedure to facilitate the decision to withhold or withdraw life-sustaining interventions in a neonatal intensive care unit: a seven-year retrospective study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Prémices d’une démarche palliative périnatale : enjeux éthiques et évolution des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Einaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Palliative Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12904-018-0329-x⟩</w:t>
+              <w:t xml:space="preserve">Revue de médecine périnatale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rmp-2018-0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335612v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation médicale comme outil dans la formation des professionnels de la périnatalité</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psycho-social approach of perinatal palliative care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2018.04.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (21), pp.3693-3696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14767058.2018.1465915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335603v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and outcome challenges in newborns with gastroschisis: A 6-year retrospective French study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analgesic Effect of Maternal Human Milk Odor on Premature Neonates: A Randomized Controlled Trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baudesson De Chanville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Garbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14767058.2016.1265935⟩</w:t>
+              <w:t xml:space="preserve">Journal of human lactation : official journal of International Lactation Consultant Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (2), pp.300--308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0890334417693225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828895v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodevelopment and Health-Related Quality of Life in Infants Born with Gastroschisis: A 6-Year Retrospective French Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is gestational diabetes an independent risk factor of neonatal severe respiratory distress syndrome after 34 weeks of gestation? A prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alice Faure</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pediatric Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 296 (6), pp.1071-1077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00404-017-4505-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1597268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02344404v1</w:t>
+                <w:t xml:space="preserve">hal-01681615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Newborn outcomes after radiofrequency ablation for selective reduction in the complicated monochorionic pregnancies].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Panciatici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Haumonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45 (4), pp.197--201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gofs.2017.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyphoscolitic Type of Ehlers-Danlos Syndrome with Prenatal Stroke.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neurodevelopment and Health-Related Quality of Life in Infants Born with Gastroschisis: A 6-Year Retrospective French Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Zahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13312-017-1054-x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pediatric Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (04), pp.352-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1597268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828880v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analgesic Effect of Maternal Human Milk Odor on Premature Neonates: A Randomized Controlled Trial.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Garbi</w:t>
+                <w:t xml:space="preserve">Kyphoscolitic Type of Ehlers-Danlos Syndrome with Prenatal Stroke.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Zahed-Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of human lactation : official journal of International Lactation Consultant Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0890334417693225⟩</w:t>
+              <w:t xml:space="preserve">Indian pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (6), pp.495--497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13312-017-1054-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828900v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is gestational diabetes an independent risk factor of neonatal severe respiratory distress syndrome after 34 weeks of gestation? A prospective study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Blanc</w:t>
+                <w:t xml:space="preserve">Severe Fetal Abnormality and Outcomes of Continued Pregnancies: A French Multicenter Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bourdens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tadonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hostalery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Renesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Tosello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00404-017-4505-7⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (10), pp.1901-1910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10995-017-2305-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681615v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Fetal Abnormality and Outcomes of Continued Pregnancies: A French Multicenter Retrospective Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Renesme</w:t>
+                <w:t xml:space="preserve">Coexistence of Subdural Hematoma and a Rare Cardiopathy in an Infant: Etiological and French Medicolegal Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Tuchtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lebreton-Chakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Tosello</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Piercecchi-Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10995-017-2305-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (6), pp.1658-1661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1556-4029.13447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344397v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of Subdural Hematoma and a Rare Cardiopathy in an Infant: Etiological and French Medicolegal Discussion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lebreton-Chakour</w:t>
+                <w:t xml:space="preserve">Outcomes in Continuing Pregnancies Diagnosed with a Severe Fetal Abnormality and Implication of Antenatal Neonatology Consultation: A 10-Year Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hostalery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Tosello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1556-4029.13447⟩</w:t>
+              <w:t xml:space="preserve">Fetal and Pediatric Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.203-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15513815.2017.1296519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344437v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes in Continuing Pregnancies Diagnosed with a Severe Fetal Abnormality and Implication of Antenatal Neonatology Consultation: A 10-Year Retrospective Study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Management and outcome challenges in newborns with gastroschisis: A 6-year retrospective French study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Zahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fetal and Pediatric Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15513815.2017.1296519⟩</w:t>
+              <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (23), pp.2864--2870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14767058.2016.1265935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344416v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lethal fetal abnormalities: how to approach perinatal palliative care?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Einaudi</w:t>
+                <w:t xml:space="preserve">[Perinatal palliative care in France: Who? Why? How?].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives de pediatrie : organe officiel de la Societe francaise de pediatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (9), pp.983--989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2016.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14767058.2016.1186633⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01436261v1</w:t>
+                <w:t xml:space="preserve">hal-03828884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Focus on placental transfusion for preterm neonates: Delayed cord clamping and/or milking?].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynecologie, obstetrique &amp; fertilite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (11), pp.641--646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Perinatal palliative care in France: Who? Why? How?].</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Tosello</w:t>
+                <w:t xml:space="preserve">Lethal fetal abnormalities: how to approach perinatal palliative care?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Einaudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de pediatrie : organe officiel de la Societe francaise de pediatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2016.06.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (6), pp.755 - 758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14767058.2016.1186633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828884v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case of Norman-Roberts syndrome identified from postnatal diagnosis of microlissencephaly.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fetal and pediatric pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (3), pp.197--201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/15513815.2015.1031414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers in Referring Neonatal Patients to Perinatal Palliative Care: A French Multicenter Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Auquier</w:t>
+                <w:t xml:space="preserve">Posture and movement in very preterm infants at term age in and outside the nest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brévaut-Malaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Busuttil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126861⟩</w:t>
+              <w:t xml:space="preserve">Child's nervous system : ChNS : official journal of the International Society for Pediatric Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (12), pp.2333--2340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00381-015-2905-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211647v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posture and movement in very preterm infants at term age in and outside the nest.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Tosello</w:t>
+                <w:t xml:space="preserve">Barriers in Referring Neonatal Patients to Perinatal Palliative Care: A French Multicenter Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bétrémieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child's nervous system : ChNS : official journal of the International Society for Pediatric Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00381-015-2905-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (e0126861), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828891v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of Lethal Fetal Abnormality among Perinatal Professionals and the Challenges of Neonatal Palliative Care.</w:t>
+                <w:t xml:space="preserve">Short and medium-term outcomes of live-born twins after fetoscopic laser therapy for twin-twin transfusion syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dany</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Haumonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/jpm.2014.0023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Perinatal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (1), pp.99--105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jpm-2013-0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011166v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short and medium-term outcomes of live-born twins after fetoscopic laser therapy for twin-twin transfusion syndrome</w:t>
+                <w:t xml:space="preserve">Perceptions of Lethal Fetal Abnormality among Perinatal Professionals and the Challenges of Neonatal Palliative Care.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude d'Ercole</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bétrémieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emilie Vriet-Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Perinatal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jpm-2013-0119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jpm.2014.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828903v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Ketamine in status asthmaticus: reply].</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Projets de naissance en soins palliatifs: un domaine de la périnatalité à construire [Palliative care birth plan: A field of perinatal medicine to build].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Einaudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales francaises d'anesthesie et de reanimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annfar.2013.02.003⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (4), pp.251-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2013.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828879v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projets de naissance en soins palliatifs: un domaine de la périnatalité à construire [Palliative care birth plan: A field of perinatal medicine to build].</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">[Ketamine in status asthmaticus: reply].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baravalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chaumoître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hassid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2013.02.013⟩</w:t>
+              <w:t xml:space="preserve">Annales francaises d'anesthesie et de reanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (3), pp.209--210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annfar.2013.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826560v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Cerebral hemorrhage in a mechanically ventilated asthmatic child: multifactorial mechanisms].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baravalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chaumoître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hassid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales francaises d'anesthesie et de reanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (12), pp.961--964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annfar.2012.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Neuromyelitis optica in children. Two case reports].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Halbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boucraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de pediatrie : organe officiel de la Societe francaise de pediatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (8), pp.827--831. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arcped.2012.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemidiaphragmatic paralysis in preterm neonates: a rare complication of peripherally inserted central catheter extravasation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Merrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chaumoitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hassid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pediatric Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (7), pp.E17-E21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpedsurg.2011.03.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00738239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9592,111 +9652,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des soins palliatifs périnatals : une enquête multicentrique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Einaudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ièmes Journées Nationales de la Société Française de Médecine Périnatale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Médecine Périnatale, Oct 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9706,207 +9766,207 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers to Referring Patients for Perinatal Palliative Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Einaudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Perinatal and Neonatal Palliative Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 7, 2020, 9780826138392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers to Referring Patients for Perinatal Palliative Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Einaudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perinatal and Neonatal Palliative Care Clinical Handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPRINGER, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId342"/>
+      <w:footerReference w:type="default" r:id="rId347"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9974,51 +10034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD5E79AD"/>
+    <w:nsid w:val="A719E470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10205,51 +10265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barthelemy-tosello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1801-9944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169130037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/303399437" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000409520512" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05518940v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermitte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Testud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumoitre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2026.106497" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Patka&#239;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#252;hlbacher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapediatrics.2025.6150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tosello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dany" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1637-5017(25)48092-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miquel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chosidow" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.04.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04272387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letouzey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M Aubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierrat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2023.10.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hoarau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix-l'Helias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17460" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Pisa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-ange Einaudi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pirrello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10020209" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boileau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Scott Morgan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kaminski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16894" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia S&#233;assau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Munos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Tosello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carchon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10060999" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828897v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Sorin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ress&#233;guier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-021-00559-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dahan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Julie Bourque" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Reynaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9081112" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any-Alejand Beltran-Anzola" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sart&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9040463" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pirrello" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sorin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-022-03209-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828881v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zahed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9020239" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.perped.2022.07.038" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnot Fazio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.05.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berbis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dequin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste M&#252;ller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.936130" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Torchin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix L'Helias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gras-Le Guen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17081" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828893v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomachot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9040548" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupoirier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.04.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828889v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Gremillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Netter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude d'Ercole" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2021.102304" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828888v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mercier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9050708" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662716v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Lenoir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Wanert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;ot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.700284" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312066v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16499" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828876v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khalouaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Piarroux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Oger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicaise" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2021-322301" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215523v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael O Ekblad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Berlin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18084004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2021.04.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03324508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Favrais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.10.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272256v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saultier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loosveld" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quessada" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17614" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828886v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra M&#233;ziane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busuttil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8121188" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373049v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Luzet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gilibert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmope.2021.100016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373075v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufosset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Coz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chabrol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.02.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03638481v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8110943" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972060v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vialet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hassid" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15339" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972064v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirgant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude D&#8217;ercole" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101764" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149982v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souksi-Medioni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-020-0795-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624870v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix-L'H&#233;lias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16170" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972070v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giudicelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hassler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Zakarian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2020.1731453" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972072v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dariel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Louis-Borrione" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Merrot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2020.01.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297790v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Levaillant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caeymaex" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Behal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diguisto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221859" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828882v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicaise" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2019.09.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335308v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papadimitriou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pfister" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-019-0413-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335319v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Resseguier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cambonie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2018-315046" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888906v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Einaudi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2018-0019" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335614v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2018.1465915" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335591v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iole Brunod" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-018-1198-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888903v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2018-0012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570670v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Fabre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pipon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedneo.2018.01.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335612v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vialet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-018-0329-x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335603v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelway" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellegrin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quarello" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2018.04.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828895v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guimond" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faure" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2016.1265935" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344404v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1597268" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828898v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panciatici" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Haumont&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Ercole" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.01.012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828880v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zahed-Cheikh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13312-017-1054-x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828900v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baudesson De Chanville" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334417693225" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681615v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-017-4505-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344397v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourdens" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tadonnet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hostalery" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renesme" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-017-2305-0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344437v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tuchtan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lebreton-Chakour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.13447" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344416v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15513815.2017.1296519" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436261v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Haddad" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Einaudi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2016.1186633" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828878v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2016.08.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828884v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2016.06.011" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828899v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15513815.2015.1031414" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211647v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;tr&#233;mieux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126861" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828891v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zahed" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berbis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Busuttil" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-015-2905-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011166v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Vriet-Ndour" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2014.0023" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828903v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Haumont&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jpm-2013-0119" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828879v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baravalle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2013.02.003" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCQGT2V7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826560v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2013.02.013" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FJ92JH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828902v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2012.09.005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N1FMGFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828894v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Halbert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucraut" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2012.05.019" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43SH6VZD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738239v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2011.03.065" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0ZSLFRB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223351v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373033v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335358v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barthelemy-tosello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1801-9944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169130037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/303399437" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000409520512" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05518940v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermitte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Testud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumoitre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2026.106497" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Patka&#239;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#252;hlbacher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapediatrics.2025.6150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weill" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miquel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chosidow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.04.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479274v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tosello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dany" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1637-5017(25)48092-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04272387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letouzey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M Aubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierrat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2023.10.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hoarau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix-l'Helias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17460" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boileau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Scott Morgan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kaminski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16894" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pirrello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10020209" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344178v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Pisa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-ange Einaudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia S&#233;assau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Munos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Tosello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carchon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10060999" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.perped.2022.07.038" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any-Alejand Beltran-Anzola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sart&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9040463" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zahed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9020239" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pirrello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sorin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-022-03209-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berbis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dequin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste M&#252;ller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.936130" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828883v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnot Fazio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.05.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Torchin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix L'Helias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gras-Le Guen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17081" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828889v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Gremillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Netter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude d'Ercole" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2021.102304" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupoirier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Sorin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.04.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mercier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9050708" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828893v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ress&#233;guier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomachot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9040548" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828890v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dahan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Julie Bourque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Reynaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9081112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-021-00559-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2021.04.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312066v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16499" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khalouaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Piarroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Oger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicaise" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2021-322301" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215523v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael O Ekblad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Berlin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18084004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03324508v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Favrais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.10.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saultier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loosveld" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnoux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quessada" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17614" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373049v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Luzet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gilibert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmope.2021.100016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828886v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra M&#233;ziane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busuttil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8121188" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373075v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufosset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Coz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chabrol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.02.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03638481v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8110943" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662716v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Lenoir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Wanert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;ot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.700284" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972064v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirgant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude D&#8217;ercole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101764" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149982v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souksi-Medioni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-020-0795-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix-L'H&#233;lias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16170" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972072v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dariel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Louis-Borrione" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Merrot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2020.01.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972070v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giudicelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hassler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Zakarian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2020.1731453" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972060v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vialet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hassid" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15339" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297790v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Levaillant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caeymaex" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Behal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diguisto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221859" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828882v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicaise" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2019.09.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RPH6TVK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335308v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papadimitriou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pfister" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-019-0413-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335319v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Resseguier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cambonie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2018-315046" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335591v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iole Brunod" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-018-1198-4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888903v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Einaudi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2018-0012" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570670v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Fabre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pipon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedneo.2018.01.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335612v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vialet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-018-0329-x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335603v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelway" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellegrin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quarello" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2018.04.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JXTVLDB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888906v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2018-0019" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335614v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2018.1465915" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828900v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baudesson De Chanville" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334417693225" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681615v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-017-4505-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828898v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panciatici" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Haumont&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Ercole" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.01.012" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3MZ9V4C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344404v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guimond" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faure" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1597268" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828880v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zahed-Cheikh" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13312-017-1054-x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344397v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourdens" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tadonnet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hostalery" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renesme" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-017-2305-0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344437v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tuchtan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lebreton-Chakour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.13447" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344416v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15513815.2017.1296519" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828895v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2016.1265935" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828884v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2016.06.011" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTRSJWQ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828878v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2016.08.002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZHVNVWV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436261v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Haddad" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Einaudi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2016.1186633" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828899v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15513815.2015.1031414" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828891v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zahed" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berbis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Busuttil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-015-2905-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211647v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;tr&#233;mieux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126861" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828903v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Haumont&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jpm-2013-0119" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011166v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Vriet-Ndour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2014.0023" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826560v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2013.02.013" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FJ92JH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828879v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baravalle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2013.02.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCQGT2V7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828902v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2012.09.005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N1FMGFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828894v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Halbert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucraut" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2012.05.019" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43SH6VZD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738239v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2011.03.065" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0ZSLFRB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223351v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373033v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335358v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>