--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1164,286 +1164,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Early Hemoglobin Levels on Neurodevelopment Outcomes of Two-Year-Olds in Very Preterm Children</w:t>
+                <w:t xml:space="preserve">Continuous deep sedation until death of children at the end of life: French physicians’ opinions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gire</w:t>
+                <w:t xml:space="preserve">Carole-Anne Pisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninon Fournier</w:t>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Pirrello</w:t>
+                <w:t xml:space="preserve">Marie-ange Einaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Marret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Patural</w:t>
+                <w:t xml:space="preserve">Maria Katsogiannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248318v1</w:t>
+                <w:t xml:space="preserve">hal-04344178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous deep sedation until death of children at the end of life: French physicians’ opinions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Early Hemoglobin Levels on Neurodevelopment Outcomes of Two-Year-Olds in Very Preterm Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole-Anne Pisa</w:t>
+                <w:t xml:space="preserve">Johanna Pirrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+                <w:t xml:space="preserve">Stéphane Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-ange Einaudi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Katsogiannou</w:t>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children10020209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344178v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal Care Unit Interventions on Preterm Development</w:t>
               </w:r>
@@ -1455,51 +1455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Séassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1553,593 +1553,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soins des nouveau-nés extrêmes prématurés : perspectives parentales et enjeux éthiques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neurobehavioral Phenotype and Dysexecutive Syndrome of Preterm Children: Comorbidity or Trigger? An Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Garbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Zahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perfectionnement en Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.perped.2022.07.038⟩</w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children9020239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875105v1</w:t>
+                <w:t xml:space="preserve">hal-03828881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Massage with Oil Balanced in Essential Fatty Acids on Development and Lipid Parameters in Very Premature Neonates: A Randomized, Controlled Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of communication and logistic processes in neonatal intensive care unit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sarté</w:t>
+                <w:t xml:space="preserve">J. Pirrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t>
+                <w:t xml:space="preserve">G. Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/children9040463⟩</w:t>
+              <w:t xml:space="preserve">BMC Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12887-022-03209-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627689v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurobehavioral Phenotype and Dysexecutive Syndrome of Preterm Children: Comorbidity or Trigger? An Update</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soins des nouveau-nés extrêmes prématurés : perspectives parentales et enjeux éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/children9020239⟩</w:t>
+              <w:t xml:space="preserve">Perfectionnement en Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (3), pp.169-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.perped.2022.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03828881v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of communication and logistic processes in neonatal intensive care unit.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Massage with Oil Balanced in Essential Fatty Acids on Development and Lipid Parameters in Very Premature Neonates: A Randomized, Controlled Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Garbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pirrello</w:t>
+                <w:t xml:space="preserve">Any-Alejand Beltran-Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sorin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Dahan</w:t>
+                <w:t xml:space="preserve">Catherine Sarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Dany</w:t>
+                <w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), pp.137. </w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (4), pp.463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12887-022-03209-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/children9040463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828885v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A correlation between Magnetic Resonance Spectroscopy (1-H MRS) and the neurodevelopment of two-year-olds born preterm in an EPIRMEX cohort study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Berbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2761,51 +2761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children (Basel, Switzerland)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (5), pp.708. </w:t>
@@ -2843,77 +2843,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Term Neurodevelopmental Outcomes after Sevoflurane Neonatal Exposure of Extremely Preterm Children: A Cross-Sectional Observationnal Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rességuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Garbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3003,51 +3003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Julie Bourque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3107,51 +3107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive value of brain MRI at term-equivalent age in extremely preterm children on neurodevelopmental outcome at school-age.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Garbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3159,51 +3159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rességuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Imaging and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (2), pp.878--887. </w:t>
@@ -3503,291 +3503,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal onset of severe congenital erythropoietic porphyria.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nicotine Replacement Therapy during Pregnancy and Child Health Outcomes: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Khalouaoui</w:t>
+                <w:t xml:space="preserve">Mikael O Ekblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Piarroux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivan Berlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Netter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of disease in childhood. Fetal and neonatal edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/archdischild-2021-322301⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (8), pp.4004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18084004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828876v1</w:t>
+                <w:t xml:space="preserve">hal-03215523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotine Replacement Therapy during Pregnancy and Child Health Outcomes: A Systematic Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+                <w:t xml:space="preserve">Perinatal onset of severe congenital erythropoietic porphyria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Khalouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Piarroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael O Ekblad</w:t>
+                <w:t xml:space="preserve">Marjolaine Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Berlin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (8), pp.4004. </w:t>
+              <w:t xml:space="preserve">Archives of disease in childhood. Fetal and neonatal edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.fetalneonatal--2021--322301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18084004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/archdischild-2021-322301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215523v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated brain MRI metrics in the EPIRMEX cohort of preterm newborns: Correlation with the neurodevelopmental outcome at 2 years</w:t>
               </w:r>
@@ -3901,425 +3901,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone marrow erythroid cell inclusions reveal congenital erythropoietic porphyria</w:t>
+                <w:t xml:space="preserve">General practitioners' experiences during the Covid-19 epidemic in the Bouches-du-Rhône department: Anxiety, impact on practice and doctor-patient relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Saultier</w:t>
+                <w:t xml:space="preserve">Jenna Luzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Loosveld</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Gilibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.17614⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.100016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpmope.2021.100016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272256v1</w:t>
+                <w:t xml:space="preserve">hal-03373049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General practitioners' experiences during the Covid-19 epidemic in the Bouches-du-Rhône department: Anxiety, impact on practice and doctor-patient relationship</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cardio-Respiratory Events and Food Autonomy Responses to Early Uni-Modal Orofacial Stimulation in Very Premature Babies: A Randomized, Controlled Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahra Méziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Garbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Busuttil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpmope.2021.100016⟩</w:t>
+              <w:t xml:space="preserve">Children (Basel, Switzerland)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children8121188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373049v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardio-Respiratory Events and Food Autonomy Responses to Early Uni-Modal Orofacial Stimulation in Very Premature Babies: A Randomized, Controlled Study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bone marrow erythroid cell inclusions reveal congenital erythropoietic porphyria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Saultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Loosveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahra Méziane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Garbi</w:t>
+                <w:t xml:space="preserve">Isabelle Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Busuttil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Sorin</w:t>
+                <w:t xml:space="preserve">Julie Quessada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children (Basel, Switzerland)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (12), </w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/children8121188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjh.17614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828886v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New ethical challenges in the management of rare pediatric diseases with innovative therapies</w:t>
               </w:r>
@@ -4435,77 +4435,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neurobehavioral Phenotype of School-Aged, Very Prematurely Born Children with No Serious Neurological Sequelae: A Quality of Life Predictor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahra Méziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4824,77 +4824,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific cognitive correlates of the quality of life of extremely preterm school-aged children without major neurodevelopmental disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4952,425 +4952,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of chorionicity on pregnancy outcome and neurodevelopment at 2 years old among twins born preterm: the EPIPAGE-2 cohort study.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality of life and neuropsychological development at school age in Hirschsprung's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Foix-L'Hélias</w:t>
+                <w:t xml:space="preserve">Eva Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Louis-Borrione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Merrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1471-0528.16170⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (8), pp.1481-1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpedsurg.2020.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624870v1</w:t>
+                <w:t xml:space="preserve">hal-02972072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life and neuropsychological development at school age in Hirschsprung's disease</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of intrapartum maternal fluids on weight loss in breastfed newborns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Merrot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margot Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Zakarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpedsurg.2020.01.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14767058.2020.1731453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972072v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of intrapartum maternal fluids on weight loss in breastfed newborns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michelle Hassler</w:t>
+                <w:t xml:space="preserve">The impact of chorionicity on pregnancy outcome and neurodevelopment at 2 years old among twins born preterm: the EPIPAGE-2 cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Garbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lorthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Zakarian</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Foix-L'Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-7. </w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (2), pp.281-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14767058.2020.1731453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1471-0528.16170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972070v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How doctors communicated with parents in a neonatal intensive care: Communication and ethical issues</w:t>
               </w:r>
@@ -5637,51 +5637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thoracic ultrasound accuracy for the investigation of initial neonatal respiratory distress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brévaut-Malaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5764,265 +5764,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of written outcome information on attitude of perinatal healthcare professionals at the limit of viability: a randomized study</w:t>
+                <w:t xml:space="preserve">Quality of life of extremely preterm school-age children without major handicap: a cross-sectional observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Papadimitriou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Tosello</w:t>
+                <w:t xml:space="preserve">C Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pfister</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Brévaut-Malaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Cambonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12910-019-0413-7⟩</w:t>
+              <w:t xml:space="preserve">Archives of Disease in Childhood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (4), pp.333-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/archdischild-2018-315046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335308v1</w:t>
+                <w:t xml:space="preserve">hal-02335319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life of extremely preterm school-age children without major handicap: a cross-sectional observational study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of written outcome information on attitude of perinatal healthcare professionals at the limit of viability: a randomized study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Brévaut-Malaty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Marret</w:t>
+                <w:t xml:space="preserve">V. Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Cambonie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Disease in Childhood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104 (4), pp.333-339. </w:t>
+              <w:t xml:space="preserve">BMC Medical Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/archdischild-2018-315046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12910-019-0413-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335319v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized arterial calcification of infancy with a novel ENPP1 mutation: a case report</w:t>
               </w:r>
@@ -6047,51 +6047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hassid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thomachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6272,51 +6272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6357,277 +6357,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal procedure to facilitate the decision to withhold or withdraw life-sustaining interventions in a neonatal intensive care unit: a seven-year retrospective study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Sorin</w:t>
+                <w:t xml:space="preserve">La simulation médicale comme outil dans la formation des professionnels de la périnatalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Vialet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kelway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Palliative Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12904-018-0329-x⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (6), pp.530-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2018.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335612v1</w:t>
+                <w:t xml:space="preserve">hal-02335603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation médicale comme outil dans la formation des professionnels de la périnatalité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal procedure to facilitate the decision to withhold or withdraw life-sustaining interventions in a neonatal intensive care unit: a seven-year retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2018.04.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Palliative Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12904-018-0329-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02335603v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prémices d’une démarche palliative périnatale : enjeux éthiques et évolution des pratiques</w:t>
               </w:r>
@@ -6808,64 +6808,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analgesic Effect of Maternal Human Milk Odor on Premature Neonates: A Randomized Controlled Trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baudesson De Chanville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Garbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6968,51 +6968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7057,307 +7057,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Newborn outcomes after radiofrequency ablation for selective reduction in the complicated monochorionic pregnancies].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurodevelopment and Health-Related Quality of Life in Infants Born with Gastroschisis: A 6-Year Retrospective French Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Zahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Panciatici</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Blanc</w:t>
+                <w:t xml:space="preserve">Floriane Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Haumonté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. d'Ercole</w:t>
+                <w:t xml:space="preserve">Alice Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2017.01.012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pediatric Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (04), pp.352-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1597268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828898v1</w:t>
+                <w:t xml:space="preserve">hal-02344404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodevelopment and Health-Related Quality of Life in Infants Born with Gastroschisis: A 6-Year Retrospective French Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meriem Zahed</w:t>
+                <w:t xml:space="preserve">[Newborn outcomes after radiofrequency ablation for selective reduction in the complicated monochorionic pregnancies].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Panciatici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Haumonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Guimond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alice Faure</w:t>
+                <w:t xml:space="preserve">C. d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pediatric Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (4), pp.197--201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2017.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1597268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02344404v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyphoscolitic Type of Ehlers-Danlos Syndrome with Prenatal Stroke.</w:t>
               </w:r>
@@ -7382,51 +7382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 54 (6), pp.495--497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7629,51 +7629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lebreton-Chakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Piercecchi-Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7828,90 +7828,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management and outcome challenges in newborns with gastroschisis: A 6-year retrospective French study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Zahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (23), pp.2864--2870. </w:t>
@@ -8039,51 +8039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Focus on placental transfusion for preterm neonates: Delayed cord clamping and/or milking?].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8168,51 +8168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Einaudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8272,77 +8272,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case of Norman-Roberts syndrome identified from postnatal diagnosis of microlissencephaly.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fetal and pediatric pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (3), pp.197--201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8549,51 +8549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bétrémieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8696,51 +8696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Haumonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Perinatal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (1), pp.99--105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8800,51 +8800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bétrémieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9063,51 +9063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Ketamine in status asthmaticus: reply].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baravalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9209,51 +9209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Cerebral hemorrhage in a mechanically ventilated asthmatic child: multifactorial mechanisms].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baravalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9514,51 +9514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Merrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10034,51 +10034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A719E470"/>
+    <w:nsid w:val="72F75D79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10265,51 +10265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barthelemy-tosello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1801-9944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169130037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/303399437" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000409520512" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05518940v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermitte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Testud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumoitre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2026.106497" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Patka&#239;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#252;hlbacher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapediatrics.2025.6150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weill" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miquel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chosidow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.04.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479274v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tosello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dany" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1637-5017(25)48092-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04272387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letouzey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M Aubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierrat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2023.10.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hoarau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix-l'Helias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17460" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boileau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Scott Morgan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kaminski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16894" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pirrello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10020209" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344178v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Pisa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-ange Einaudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia S&#233;assau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Munos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Tosello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carchon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10060999" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.perped.2022.07.038" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any-Alejand Beltran-Anzola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sart&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9040463" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zahed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9020239" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pirrello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sorin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-022-03209-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berbis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dequin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste M&#252;ller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.936130" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828883v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnot Fazio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.05.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Torchin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix L'Helias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gras-Le Guen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17081" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828889v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Gremillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Netter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude d'Ercole" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2021.102304" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupoirier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Sorin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.04.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mercier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9050708" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828893v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ress&#233;guier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomachot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9040548" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828890v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dahan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Julie Bourque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Reynaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9081112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-021-00559-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2021.04.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312066v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16499" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khalouaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Piarroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Oger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicaise" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2021-322301" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215523v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael O Ekblad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Berlin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18084004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03324508v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Favrais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.10.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saultier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loosveld" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnoux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quessada" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17614" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373049v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Luzet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gilibert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmope.2021.100016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828886v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra M&#233;ziane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busuttil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8121188" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373075v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufosset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Coz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chabrol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.02.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03638481v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8110943" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662716v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Lenoir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Wanert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;ot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.700284" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972064v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirgant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude D&#8217;ercole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101764" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149982v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souksi-Medioni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-020-0795-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix-L'H&#233;lias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16170" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972072v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dariel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Louis-Borrione" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Merrot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2020.01.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972070v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giudicelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hassler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Zakarian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2020.1731453" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972060v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vialet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hassid" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15339" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297790v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Levaillant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caeymaex" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Behal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diguisto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221859" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828882v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicaise" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2019.09.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RPH6TVK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335308v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papadimitriou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pfister" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-019-0413-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335319v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Resseguier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cambonie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2018-315046" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335591v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iole Brunod" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-018-1198-4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888903v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Einaudi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2018-0012" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570670v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Fabre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pipon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedneo.2018.01.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335612v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vialet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-018-0329-x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335603v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelway" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellegrin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quarello" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2018.04.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JXTVLDB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888906v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2018-0019" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335614v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2018.1465915" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828900v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baudesson De Chanville" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334417693225" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681615v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-017-4505-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828898v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panciatici" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Haumont&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Ercole" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.01.012" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3MZ9V4C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344404v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guimond" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faure" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1597268" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828880v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zahed-Cheikh" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13312-017-1054-x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344397v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourdens" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tadonnet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hostalery" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renesme" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-017-2305-0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344437v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tuchtan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lebreton-Chakour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.13447" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344416v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15513815.2017.1296519" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828895v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2016.1265935" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828884v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2016.06.011" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTRSJWQ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828878v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2016.08.002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZHVNVWV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436261v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Haddad" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Einaudi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2016.1186633" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828899v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15513815.2015.1031414" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828891v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zahed" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berbis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Busuttil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-015-2905-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211647v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;tr&#233;mieux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126861" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828903v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Haumont&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jpm-2013-0119" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011166v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Vriet-Ndour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2014.0023" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826560v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2013.02.013" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FJ92JH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828879v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baravalle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2013.02.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCQGT2V7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828902v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2012.09.005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N1FMGFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828894v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Halbert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucraut" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2012.05.019" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43SH6VZD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738239v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2011.03.065" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0ZSLFRB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223351v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373033v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335358v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barthelemy-tosello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1801-9944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169130037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/303399437" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000409520512" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05518940v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermitte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Testud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumoitre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2026.106497" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Patka&#239;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#252;hlbacher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapediatrics.2025.6150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weill" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miquel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chosidow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.04.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479274v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tosello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dany" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1637-5017(25)48092-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04272387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letouzey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M Aubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierrat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2023.10.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hoarau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix-l'Helias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17460" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boileau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Scott Morgan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kaminski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16894" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Pisa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-ange Einaudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pirrello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10020209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia S&#233;assau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Munos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Tosello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carchon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10060999" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zahed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9020239" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pirrello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sorin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-022-03209-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875105v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.perped.2022.07.038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any-Alejand Beltran-Anzola" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sart&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9040463" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berbis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dequin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste M&#252;ller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.936130" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828883v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnot Fazio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.05.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Torchin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix L'Helias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gras-Le Guen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17081" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828889v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Gremillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Netter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude d'Ercole" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2021.102304" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupoirier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Sorin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.04.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mercier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9050708" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828893v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ress&#233;guier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomachot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9040548" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828890v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dahan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Julie Bourque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Reynaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9081112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-021-00559-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2021.04.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312066v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16499" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215523v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael O Ekblad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Berlin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18084004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khalouaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Piarroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Oger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicaise" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2021-322301" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03324508v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Favrais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.10.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Luzet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gilibert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmope.2021.100016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828886v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra M&#233;ziane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busuttil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8121188" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272256v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saultier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loosveld" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quessada" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17614" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373075v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufosset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Coz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chabrol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.02.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03638481v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8110943" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662716v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Lenoir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Wanert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;ot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.700284" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972064v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirgant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude D&#8217;ercole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101764" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149982v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souksi-Medioni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-020-0795-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972072v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dariel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Louis-Borrione" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Merrot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2020.01.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972070v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giudicelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hassler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Zakarian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2020.1731453" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624870v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix-L'H&#233;lias" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16170" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972060v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vialet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hassid" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15339" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297790v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Levaillant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caeymaex" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Behal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diguisto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221859" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828882v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicaise" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2019.09.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RPH6TVK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335319v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Resseguier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cambonie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2018-315046" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335308v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papadimitriou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pfister" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-019-0413-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335591v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iole Brunod" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-018-1198-4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888903v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Einaudi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2018-0012" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570670v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Fabre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pipon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedneo.2018.01.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335603v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelway" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellegrin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quarello" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2018.04.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JXTVLDB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335612v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vialet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-018-0329-x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888906v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2018-0019" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335614v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2018.1465915" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828900v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baudesson De Chanville" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334417693225" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681615v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-017-4505-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344404v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guimond" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faure" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1597268" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828898v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panciatici" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Haumont&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Ercole" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.01.012" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3MZ9V4C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828880v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zahed-Cheikh" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13312-017-1054-x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344397v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourdens" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tadonnet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hostalery" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renesme" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-017-2305-0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344437v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tuchtan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lebreton-Chakour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.13447" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344416v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15513815.2017.1296519" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828895v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2016.1265935" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828884v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2016.06.011" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTRSJWQ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828878v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2016.08.002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZHVNVWV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436261v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Haddad" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Einaudi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2016.1186633" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828899v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15513815.2015.1031414" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828891v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zahed" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berbis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Busuttil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-015-2905-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211647v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;tr&#233;mieux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126861" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828903v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Haumont&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jpm-2013-0119" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011166v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Vriet-Ndour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2014.0023" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826560v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2013.02.013" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FJ92JH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828879v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baravalle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2013.02.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCQGT2V7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828902v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2012.09.005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N1FMGFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828894v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Halbert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucraut" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2012.05.019" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43SH6VZD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738239v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2011.03.065" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0ZSLFRB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223351v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373033v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335358v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>