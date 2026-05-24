--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1553,775 +1553,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurobehavioral Phenotype and Dysexecutive Syndrome of Preterm Children: Comorbidity or Trigger? An Update</w:t>
+                <w:t xml:space="preserve">A correlation between Magnetic Resonance Spectroscopy (1-H MRS) and the neurodevelopment of two-year-olds born preterm in an EPIRMEX cohort study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Garbi</w:t>
+                <w:t xml:space="preserve">Julie Berbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Zahed</w:t>
+                <w:t xml:space="preserve">Marion Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (2), pp.239. </w:t>
+              <w:t xml:space="preserve">Frontiers in pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.936130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/children9020239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fped.2022.936130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828881v1</w:t>
+                <w:t xml:space="preserve">hal-03828901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of communication and logistic processes in neonatal intensive care unit.</w:t>
+                <w:t xml:space="preserve">Communication, information, and the parent-caregiver relationship in neonatal intensive care units: A review of the literature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pirrello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Sorin</w:t>
+                <w:t xml:space="preserve">S. Bonnot Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12887-022-03209-1⟩</w:t>
+              <w:t xml:space="preserve">Archives de pediatrie : organe officiel de la Societe francaise de pediatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (5), pp.331--339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2022.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828885v1</w:t>
+                <w:t xml:space="preserve">hal-03828883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soins des nouveau-nés extrêmes prématurés : perspectives parentales et enjeux éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perfectionnement en Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (3), pp.169-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.perped.2022.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Massage with Oil Balanced in Essential Fatty Acids on Development and Lipid Parameters in Very Premature Neonates: A Randomized, Controlled Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Garbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Armand</w:t>
+                <w:t xml:space="preserve">Any-Alejand Beltran-Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Any-Alejand Beltran-Anzola</w:t>
+                <w:t xml:space="preserve">Catherine Sarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (4), pp.463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/children9040463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A correlation between Magnetic Resonance Spectroscopy (1-H MRS) and the neurodevelopment of two-year-olds born preterm in an EPIRMEX cohort study.</w:t>
+                <w:t xml:space="preserve">Neurobehavioral Phenotype and Dysexecutive Syndrome of Preterm Children: Comorbidity or Trigger? An Update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Garbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Zahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Berbis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Müller</w:t>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fped.2022.936130⟩</w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children9020239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03828901v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication, information, and the parent-caregiver relationship in neonatal intensive care units: A review of the literature.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of communication and logistic processes in neonatal intensive care unit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pirrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bonnot Fazio</w:t>
+                <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de pediatrie : organe officiel de la Societe francaise de pediatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (5), pp.331--339. </w:t>
+              <w:t xml:space="preserve">BMC Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2022.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12887-022-03209-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828883v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotic prophylaxis in preterm premature rupture of membranes at 24–31 weeks’ gestation: Perinatal and 2‐year outcomes in the EPIPAGE‐2 cohort</w:t>
               </w:r>
@@ -2843,77 +2843,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Term Neurodevelopmental Outcomes after Sevoflurane Neonatal Exposure of Extremely Preterm Children: A Cross-Sectional Observationnal Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rességuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Garbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3107,51 +3107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive value of brain MRI at term-equivalent age in extremely preterm children on neurodevelopmental outcome at school-age.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Garbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3159,51 +3159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rességuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Imaging and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (2), pp.878--887. </w:t>
@@ -3369,291 +3369,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between extremely preterm caesarean delivery and maternal depressive and anxious symptoms: a national population‐based cohort study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicotine Replacement Therapy during Pregnancy and Child Health Outcomes: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Goffinet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikael O Ekblad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Berlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Netter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1471-0528.16499⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (8), pp.4004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18084004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312066v1</w:t>
+                <w:t xml:space="preserve">hal-03215523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotine Replacement Therapy during Pregnancy and Child Health Outcomes: A Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between extremely preterm caesarean delivery and maternal depressive and anxious symptoms: a national population‐based cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rességuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude d'Ercole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Berlin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (8), pp.4004. </w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18084004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1471-0528.16499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215523v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal onset of severe congenital erythropoietic porphyria.</w:t>
               </w:r>
@@ -3920,51 +3920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General practitioners' experiences during the Covid-19 epidemic in the Bouches-du-Rhône department: Anxiety, impact on practice and doctor-patient relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Luzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gilibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4050,64 +4050,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardio-Respiratory Events and Food Autonomy Responses to Early Uni-Modal Orofacial Stimulation in Very Premature Babies: A Randomized, Controlled Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahra Méziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Garbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Busuttil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4952,425 +4952,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life and neuropsychological development at school age in Hirschsprung's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of chorionicity on pregnancy outcome and neurodevelopment at 2 years old among twins born preterm: the EPIPAGE-2 cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Garbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lorthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Mille</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anderson Loundou</w:t>
+                <w:t xml:space="preserve">Laurence Foix-L'Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpedsurg.2020.01.005⟩</w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (2), pp.281-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1471-0528.16170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972072v1</w:t>
+                <w:t xml:space="preserve">hal-02624870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of intrapartum maternal fluids on weight loss in breastfed newborns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality of life and neuropsychological development at school age in Hirschsprung's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Louis-Borrione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Giudicelli</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Merrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14767058.2020.1731453⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (8), pp.1481-1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpedsurg.2020.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972070v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of chorionicity on pregnancy outcome and neurodevelopment at 2 years old among twins born preterm: the EPIPAGE-2 cohort study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of intrapartum maternal fluids on weight loss in breastfed newborns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Zakarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 128 (2), pp.281-291. </w:t>
+              <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1471-0528.16170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14767058.2020.1731453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624870v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How doctors communicated with parents in a neonatal intensive care: Communication and ethical issues</w:t>
               </w:r>
@@ -5637,51 +5637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thoracic ultrasound accuracy for the investigation of initial neonatal respiratory distress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brévaut-Malaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6002,252 +6002,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized arterial calcification of infancy with a novel ENPP1 mutation: a case report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de la perception des professionnels de la périnatalité face à la démarche palliative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iole Brunod</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.-A. Einaudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (1), pp.217. </w:t>
+              <w:t xml:space="preserve">Revue de médecine périnatale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.80 - 85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12887-018-1198-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rmp-2018-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335591v1</w:t>
+                <w:t xml:space="preserve">hal-01888903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la perception des professionnels de la périnatalité face à la démarche palliative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized arterial calcification of infancy with a novel ENPP1 mutation: a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Einaudi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iole Brunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hassid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thomachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de médecine périnatale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (2), pp.80 - 85. </w:t>
+              <w:t xml:space="preserve">BMC Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rmp-2018-0012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12887-018-1198-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888903v1</w:t>
+                <w:t xml:space="preserve">hal-02335591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperechogenicity of lenticulostriate vessels: A poor prognosis or a normal variant? A seven year retrospective study</w:t>
               </w:r>
@@ -6509,51 +6509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal procedure to facilitate the decision to withhold or withdraw life-sustaining interventions in a neonatal intensive care unit: a seven-year retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6607,874 +6607,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prémices d’une démarche palliative périnatale : enjeux éthiques et évolution des pratiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Tosello</w:t>
+                <w:t xml:space="preserve">Psycho-social approach of perinatal palliative care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de médecine périnatale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (21), pp.3693-3696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rmp-2018-0019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14767058.2018.1465915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888906v1</w:t>
+                <w:t xml:space="preserve">hal-02335614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psycho-social approach of perinatal palliative care</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dany</w:t>
+                <w:t xml:space="preserve">Prémices d’une démarche palliative périnatale : enjeux éthiques et évolution des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Einaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (21), pp.3693-3696. </w:t>
+              <w:t xml:space="preserve">Revue de médecine périnatale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14767058.2018.1465915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rmp-2018-0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335614v1</w:t>
+                <w:t xml:space="preserve">hal-01888906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analgesic Effect of Maternal Human Milk Odor on Premature Neonates: A Randomized Controlled Trial.</w:t>
+                <w:t xml:space="preserve">Is gestational diabetes an independent risk factor of neonatal severe respiratory distress syndrome after 34 weeks of gestation? A prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Baudesson De Chanville</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+                <w:t xml:space="preserve">Isabelle Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of human lactation : official journal of International Lactation Consultant Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0890334417693225⟩</w:t>
+              <w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 296 (6), pp.1071-1077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00404-017-4505-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828900v1</w:t>
+                <w:t xml:space="preserve">hal-01681615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is gestational diabetes an independent risk factor of neonatal severe respiratory distress syndrome after 34 weeks of gestation? A prospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analgesic Effect of Maternal Human Milk Odor on Premature Neonates: A Randomized Controlled Trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baudesson De Chanville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Garbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mortier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Bretelle</w:t>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 296 (6), pp.1071-1077. </w:t>
+              <w:t xml:space="preserve">Journal of human lactation : official journal of International Lactation Consultant Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (2), pp.300--308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00404-017-4505-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0890334417693225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681615v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodevelopment and Health-Related Quality of Life in Infants Born with Gastroschisis: A 6-Year Retrospective French Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kyphoscolitic Type of Ehlers-Danlos Syndrome with Prenatal Stroke.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Guimond</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meriem Zahed-Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pediatric Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1597268⟩</w:t>
+              <w:t xml:space="preserve">Indian pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (6), pp.495--497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13312-017-1054-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344404v1</w:t>
+                <w:t xml:space="preserve">hal-03828880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Newborn outcomes after radiofrequency ablation for selective reduction in the complicated monochorionic pregnancies].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Panciatici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Panciatici</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Blanc</w:t>
+                <w:t xml:space="preserve">J.-B. Haumonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45 (4), pp.197--201. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2017.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2017.01.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyphoscolitic Type of Ehlers-Danlos Syndrome with Prenatal Stroke.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurodevelopment and Health-Related Quality of Life in Infants Born with Gastroschisis: A 6-Year Retrospective French Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Zahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Zahed-Cheikh</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 54 (6), pp.495--497. </w:t>
+              <w:t xml:space="preserve">European Journal of Pediatric Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (04), pp.352-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13312-017-1054-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1597268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828880v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe Fetal Abnormality and Outcomes of Continued Pregnancies: A French Multicenter Retrospective Study</w:t>
               </w:r>
@@ -7828,90 +7828,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management and outcome challenges in newborns with gastroschisis: A 6-year retrospective French study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Zahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (23), pp.2864--2870. </w:t>
@@ -8039,51 +8039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Focus on placental transfusion for preterm neonates: Delayed cord clamping and/or milking?].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8272,51 +8272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case of Norman-Roberts syndrome identified from postnatal diagnosis of microlissencephaly.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8960,51 +8960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Einaudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41 (4), pp.251-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9063,51 +9063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Ketamine in status asthmaticus: reply].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baravalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9209,51 +9209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Cerebral hemorrhage in a mechanically ventilated asthmatic child: multifactorial mechanisms].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baravalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9514,51 +9514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Merrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9679,51 +9679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des soins palliatifs périnatals : une enquête multicentrique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Einaudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ièmes Journées Nationales de la Société Française de Médecine Périnatale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Médecine Périnatale, Oct 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10034,51 +10034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72F75D79"/>
+    <w:nsid w:val="32F327A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10265,51 +10265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barthelemy-tosello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1801-9944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169130037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/303399437" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000409520512" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05518940v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermitte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Testud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumoitre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2026.106497" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Patka&#239;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#252;hlbacher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapediatrics.2025.6150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weill" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miquel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chosidow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.04.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479274v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tosello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dany" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1637-5017(25)48092-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04272387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letouzey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M Aubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierrat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2023.10.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hoarau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix-l'Helias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17460" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boileau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Scott Morgan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kaminski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16894" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Pisa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-ange Einaudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pirrello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10020209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia S&#233;assau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Munos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Tosello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carchon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10060999" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zahed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9020239" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pirrello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sorin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-022-03209-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875105v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.perped.2022.07.038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any-Alejand Beltran-Anzola" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sart&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9040463" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berbis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dequin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste M&#252;ller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.936130" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828883v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnot Fazio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.05.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Torchin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix L'Helias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gras-Le Guen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17081" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828889v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Gremillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Netter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude d'Ercole" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2021.102304" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupoirier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Sorin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.04.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mercier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9050708" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828893v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ress&#233;guier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomachot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9040548" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828890v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dahan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Julie Bourque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Reynaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9081112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-021-00559-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2021.04.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312066v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16499" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215523v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael O Ekblad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Berlin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18084004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khalouaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Piarroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Oger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicaise" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2021-322301" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03324508v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Favrais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.10.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Luzet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gilibert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmope.2021.100016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828886v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra M&#233;ziane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busuttil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8121188" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272256v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saultier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loosveld" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quessada" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17614" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373075v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufosset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Coz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chabrol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.02.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03638481v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8110943" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662716v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Lenoir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Wanert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;ot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.700284" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972064v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirgant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude D&#8217;ercole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101764" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149982v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souksi-Medioni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-020-0795-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972072v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dariel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Louis-Borrione" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Merrot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2020.01.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972070v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giudicelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hassler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Zakarian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2020.1731453" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624870v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix-L'H&#233;lias" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16170" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972060v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vialet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hassid" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15339" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297790v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Levaillant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caeymaex" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Behal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diguisto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221859" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828882v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicaise" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2019.09.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RPH6TVK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335319v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Resseguier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cambonie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2018-315046" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335308v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papadimitriou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pfister" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-019-0413-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335591v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iole Brunod" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-018-1198-4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888903v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Einaudi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2018-0012" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570670v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Fabre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pipon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedneo.2018.01.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335603v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelway" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellegrin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quarello" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2018.04.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JXTVLDB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335612v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vialet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-018-0329-x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888906v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2018-0019" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335614v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2018.1465915" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828900v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baudesson De Chanville" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334417693225" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681615v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-017-4505-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344404v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guimond" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faure" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1597268" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828898v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panciatici" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Haumont&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Ercole" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.01.012" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3MZ9V4C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828880v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zahed-Cheikh" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13312-017-1054-x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344397v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourdens" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tadonnet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hostalery" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renesme" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-017-2305-0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344437v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tuchtan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lebreton-Chakour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.13447" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344416v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15513815.2017.1296519" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828895v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2016.1265935" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828884v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2016.06.011" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTRSJWQ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828878v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2016.08.002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZHVNVWV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436261v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Haddad" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Einaudi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2016.1186633" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828899v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15513815.2015.1031414" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828891v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zahed" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berbis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Busuttil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-015-2905-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211647v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;tr&#233;mieux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126861" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828903v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Haumont&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jpm-2013-0119" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011166v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Vriet-Ndour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2014.0023" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826560v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2013.02.013" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FJ92JH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828879v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baravalle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2013.02.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCQGT2V7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828902v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2012.09.005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N1FMGFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828894v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Halbert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucraut" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2012.05.019" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43SH6VZD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738239v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2011.03.065" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0ZSLFRB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223351v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373033v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335358v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barthelemy-tosello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1801-9944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169130037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/303399437" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000409520512" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05518940v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermitte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Testud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumoitre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2026.106497" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Patka&#239;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#252;hlbacher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapediatrics.2025.6150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weill" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miquel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chosidow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.04.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479274v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tosello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dany" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1637-5017(25)48092-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04272387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letouzey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M Aubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierrat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2023.10.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hoarau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix-l'Helias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17460" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boileau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Scott Morgan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kaminski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16894" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Pisa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-ange Einaudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pirrello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10020209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia S&#233;assau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Munos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Tosello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carchon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10060999" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berbis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dequin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste M&#252;ller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.936130" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnot Fazio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.05.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875105v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.perped.2022.07.038" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garbi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any-Alejand Beltran-Anzola" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sart&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9040463" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zahed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9020239" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pirrello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sorin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-022-03209-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Torchin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix L'Helias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gras-Le Guen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17081" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828889v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Gremillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Netter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude d'Ercole" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2021.102304" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupoirier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Sorin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.04.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mercier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9050708" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828893v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ress&#233;guier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomachot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9040548" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828890v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dahan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Julie Bourque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Reynaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9081112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-021-00559-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2021.04.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215523v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael O Ekblad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Berlin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18084004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312066v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16499" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khalouaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Piarroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Oger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicaise" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2021-322301" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03324508v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Favrais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.10.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Luzet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gilibert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmope.2021.100016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828886v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra M&#233;ziane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busuttil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8121188" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272256v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saultier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loosveld" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quessada" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17614" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373075v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufosset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Coz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chabrol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.02.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03638481v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8110943" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662716v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Lenoir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Wanert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;ot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.700284" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972064v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirgant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude D&#8217;ercole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101764" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149982v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souksi-Medioni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-020-0795-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix-L'H&#233;lias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16170" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972072v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dariel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Louis-Borrione" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Merrot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2020.01.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972070v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giudicelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hassler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Zakarian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2020.1731453" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972060v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vialet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hassid" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15339" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297790v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Levaillant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caeymaex" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Behal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diguisto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221859" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828882v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicaise" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2019.09.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RPH6TVK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335319v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Resseguier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cambonie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2018-315046" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335308v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papadimitriou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pfister" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-019-0413-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888903v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Einaudi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2018-0012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335591v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iole Brunod" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-018-1198-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570670v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Fabre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pipon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedneo.2018.01.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335603v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelway" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellegrin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quarello" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2018.04.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JXTVLDB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335612v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vialet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-018-0329-x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335614v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2018.1465915" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888906v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2018-0019" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681615v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-017-4505-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828900v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baudesson De Chanville" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334417693225" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828880v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zahed-Cheikh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13312-017-1054-x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828898v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panciatici" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Haumont&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Ercole" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.01.012" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3MZ9V4C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344404v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guimond" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faure" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1597268" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344397v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourdens" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tadonnet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hostalery" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renesme" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-017-2305-0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344437v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tuchtan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lebreton-Chakour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.13447" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344416v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15513815.2017.1296519" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828895v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2016.1265935" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828884v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2016.06.011" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTRSJWQ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828878v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2016.08.002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZHVNVWV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436261v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Haddad" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Einaudi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2016.1186633" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828899v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15513815.2015.1031414" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828891v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zahed" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berbis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Busuttil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-015-2905-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211647v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;tr&#233;mieux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126861" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828903v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Haumont&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jpm-2013-0119" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011166v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Vriet-Ndour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2014.0023" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826560v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2013.02.013" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FJ92JH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828879v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baravalle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2013.02.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCQGT2V7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828902v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2012.09.005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N1FMGFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828894v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Halbert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucraut" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2012.05.019" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43SH6VZD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738239v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2011.03.065" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0ZSLFRB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223351v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373033v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335358v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>