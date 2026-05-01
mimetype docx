--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> basel solaiman </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">basel-solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5977-230X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069856532</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Possibilistic Fingerprint Quality Assessment (PFQA) Filter to Improve the Recognition Rate of a Level-2 AFIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Khmila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khanfir Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (3), pp.529. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e25030529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine learning approach for multiple sclerosis diagnosis through Detecron Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Dachraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mosbeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Sliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (14), pp.42837-42859. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-023-17055-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Left Ventricle Segmentation from Short-Axis MRI Images Using U-Net with Study of the Papillary Muscles’ Removal Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhaker Lahidheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Labidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.278-290. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40846-023-00794-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroke Treatment Prediction Using Features Selection Methods and Machine Learning Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chourib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (6), pp.678-686. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2022.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel pre-processing approach based on colour space assessment for digestive neuroendocrine tumour grading in immunohistochemical tissue images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Doghri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Labidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish journal of pathology : official journal of the Polish Society of Pathologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (2), pp.134 - 158. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5114/pjp.2022.119841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new collaborative classification process for microcalcification detection based on graphs and knowledge propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10278-022-00678-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Possibilistic-Probabilistic Decision-Making Scheme for Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloi Bossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e23010067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new conditional region growing approach for microcalcification delineation in mammograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-021-02379-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic three‐dimensional detection and volume estimation of low‐grade gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Boudrioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Asli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douraied Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (3), pp.1678-1691. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ima.22557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil salinity prediction using a machine learning approach through hyperspectral satellite image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Klibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhaier Ben Rebah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Network-based System for Automatic Passport Stamp Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wala Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Sayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technology And Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (4), pp.583-607. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.itc.49.4.25919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of microcalcification based on morphological operations and structural similarity indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (3), pp.1155-1173. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbe.2020.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Similarity Measures for Data Science and Machine Learning Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonda Ammar Bouhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khanfir Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Bouchaala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2979553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intelligent quality-based approach to fusing multi-source possibilistic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonda Ammar Bouhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khanfir Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald R Yager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.68-90. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2019.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal image change mining based on evidential conflict reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bsaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Ben Dhiaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151, pp.59-75. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2019.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imagery classification based on semi-supervised 3-D deep neural network and adaptive band selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrem Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.246-259. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning contextual superpixel similarity for consistent image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaman Sani Chaibou Salaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-019-08391-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and comparison of binary thinning algorithms on GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Ben Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100 (2018), pp.1 - 27. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-018-0653-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-step evidential fusion approach for accurate breast region segmentation in mammograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Lajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Essoukri Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (11), pp.1972-1982. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ipr.2018.5325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Information and Analytics: A Discussion on Potential Methods to Cope with Uncertainty in Complex Environments (Big Data and IoT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Digital Signals and Smart Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.279. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDSSS.2018.101595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative possibilistic knowledge diffusion approach for blind medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khanfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78, pp.182 - 197. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2018.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watermarking medical images with patient identification to verify authenticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Engineering and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMEI.2018.090087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Imagery Semantic Interpretation Based on Adaptive Constrained Band Selection and Knowledge Extraction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrem Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2018.2798661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive strategy for superpixel-based region-growing image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaman Sani Chaibou Salaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.26.6.061605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient method for breast mass segmentation and classification in mammographic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Bousseta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (11), pp.256 - </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2017.081134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Level Mammographic Information Fusion For Real World Ontology Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (5), pp.259 - 271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Dimensionality Reduction Approach for Hyperspectral Imagery Semantic Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrem Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Index, Medical and Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.182 - 189. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1128851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance prediction of a dual baseline radar or sonar interferometer based on a vernier critical value concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G Foote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Llort Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Le Caillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2017.2736220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal biometric system hand shape and palmprint recognition based on SIFT sparse representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (20), pp.20457 - 20482. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-016-3987-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified ZS thinning algorithm by a hybrid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Ben Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-017-1407-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method of Spatial Unmixing Based on Possibilistic Similarity in Soft Pattern Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy information and engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.295 - 314. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fiae.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology knowledge mining for ontology alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.876 - 887. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/18756891.2016.1237187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association rules based ontology enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.16 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a novel biometric system for smart riding club</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information assurance and security (JIAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.201 - 213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Refinement of Possibility Distributions by Learning for Pixel-Based Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (8), pp.3533 - 3545. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2574992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnal verification system using hand modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information assurance and security (JIAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.157 - 168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection in possibilistic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bouhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khanfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (11), pp.3627 - 3640. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2015.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability-possibility hybrid systems for merging technical indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Le Caillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (3-4), pp.401 - 419. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.31.401-419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-spectro temporal analysis of hyperspectrale imagery based on 3-D spectral modeling and multilinear algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (1), pp.199-216. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.20122200486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fingerprint verification system based on curvelet transform and possibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanêne Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3253 - 3272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual definition of a holonic processing framework to support the design of information fusion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie de reconstruction 3D de scènes sous-marines par caméras. Problématiques et études préliminaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouraz Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (6), pp.521-551. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.29.521-551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Medical Knowledge Representation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Homam Al Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.101-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Fusion Approaches to Spatiotemporal Change Prediction in Satellite Images: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing and GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement possibiliste en diagnostic médical : application au diagnostic de lésions endoscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Homam Al Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.29-34. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interesting spatiotemporal rules discovery: application to remotely sensed image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine -London-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (2), pp.167 - 191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Change Illumination Effect Reduction Based on Spectral Angle Constraint for Hyperspectral Image Unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhaier Ben Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.1110 - 1114. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2011.2157890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient approach for multi-temporal hyperspectral images interpretation based on high-order tensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8180, pp.81800J-81800J-6. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.898015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptative image watermarking scheme based on neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1), pp.748-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Level Adaptive Fusion Approach: Application to Land Cover Change Prediction in Satellite Image Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimedia Processing and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy similarity based image segmentation scheme using self-organizing map with iterative region merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooi Haw Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosli Besar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7066, pp.226-237. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25191-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy watermarking system using the wavelet technique for medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data mining based approach to predict spatiotemporal changes in satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (3), pp.386 - 395. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2011.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focusing problems of a subsurface point scatterer buried into the soil us ing a low frequency SAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Le Caillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Redadaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Benslama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.438-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Spatio-temporal ICA for Multi-temporal Endmembers Extraction and Change Trajectory Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium : [proceedings]. Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1289-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Decision Fusion and Uncertainty Propagation to Improve Land Cover Change Prediction in Satellite Image Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimedia Processing and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.127 - 139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new scheme of image watermarking based on the Ant colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research and Reviews in Computer Sciences (IJRRCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (5), pp.1167-1171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastroenterology dataset clustering using possibilistic Kohonen maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Information Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (4), pp.508-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Change of Illumination Effect for Hyperspectral Image Unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhaier Ben Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Ghezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Graphics, Vision and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (IV), pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal Hyperspectral Images Unmixing and Classification Based on 3D Signature Model and Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium : [proceedings]. Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (5), pp.480-484. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2529/PIERS091219165514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a possibilistic processing of missing values under complex conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Information Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (4), pp.562-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a possibilistic classification of gastroenterology patterns in a complex environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (3), pp.305-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of possibilistic sources of evidences for pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.117-130. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ICA-2010-0333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect pattern recognition using the fuzzy measure theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Engineering and Automated Learning - IDEAL 2009 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5788, pp.101 - 108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-approach system for uncertain spatio-temporal knowledge discovery in satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Graphics, Vision and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 09 (06), pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer assisted venous thrombosis quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (2), pp.174 - 183. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITB.2008.2007592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic similarity estimation and visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5766 (2010), pp.273-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Pattern Recognition in a Digestive Database for Mining Imperfect Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.229 - 240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la classification automatique d'images sonar pour le recalage à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestive database evidential clustering based on possibility theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Biology and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (9), pp.239 - 248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSO based parametric object recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooi Haw Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosli Besar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Electronics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (24), pp.1080-1087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la classification automatique d'images sonar pour le recalage à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1-2), pp.87 - 104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of Multisensor Remote Sensing Images: Multiapproach Fusion of Uncertain Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (12), pp.4142 - 4152. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2008.2000817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From endoscopic imaging and knowledge to semantic formal images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4370, pp.189 - 201. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71027-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multi-temporal approach for satellite image interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Arab journal of information technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.281 - 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of multisensor remote sensing images : multiapproach fusion of uncertain information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (12), pp.4142 - 4152. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2008.2000817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Image Retrieval Based On Ontology Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Graphics, Vision and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 08 (2), pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du positionnement d'une sonde à l'aide d'un capteur électromagnétique tridimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT Sciences électroniques technologies de l'information et des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Assisted Diagnosis System in Digestive Endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, vol 7 (4), pp.256 - 262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et technologies de l'Information : préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (5-6), pp.683 - 686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for unwrapping multisensors interferometric side scan sonar phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE oceanic engineering society newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, XXXV (4), pp.15 - 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization of finite state vector quantization for image compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Cziho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Lovanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Communication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (6), pp.545 - 558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information fusion : application to data and model fusion for ultrasound image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pipelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.1171 - 1175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information fusion method for mutispectral image classification postprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouamé Raphaël Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 36 (2), pp.395 - 406. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/36.662725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map-image matching using a multi-layer perceptron : the case of the road network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cavayas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53 (2), pp.76 - 84. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-2716(97)00038-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission errors recovery of quantized images using fuzzy block similarity measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Fusion Analytics for Big Data and IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARTECH House, pp.248, 2016, 978-1-63081-087-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus stochastiques pour l'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PPUR, pp.241, 2006, Collection technique et scientifique des télécommunications, Collection technique et scientifique des télécommunications, 2-88074-668-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de neurones artificiels et leurs applications en imagerie et en vision par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepage Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire du Québec, 2003, École de technologie supérieure, 2-9211-4540-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Processing for Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and Information Quality in Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Quality in Information Fusion and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, pp.401 - 421, 2019, Information Fusion and Data Science, 978-3-030-03642-3. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03643-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Remote Sensing Scenes Interpretation and Change Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontology in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, pp.205 - 224, 2018, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.72730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'information géographique par ontologie spatio-temporelle, floue et lourde pour l'interprétation des images de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information géographique en Afrique, état des lieux et nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des Publications Universitaires, pp.225-250, 2014, 978-9973-37-807-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient association rule mining algorithm for classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ech-Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAISC : Artificial Intelligence and Soft Computing, June 22-26, Zakopane, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5097, Springer Berlin, pp.717 - 728, 2008, Lecture notes in computer science, 978-3-540-69572-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing Paradigms in Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Toumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Imaging, C. Roux &amp; J. L. Coatrieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Press, pp.5 - 23, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (159)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Cross Section and Micro-Doppler Simulation of Offshore Wind Turbines in X-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cexus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khenchaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 26th International Radar Symposium (IRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Hamburg, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IRS64527.2025.11046091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Echo Simulation of Offshore Wind Turbines at X-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cexus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khenchaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Remote Sensing (ICARS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of CNN and U-Net performance for automatic segmentation of medical images: application to cardiac MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Labidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CENTERIS - International Conference on ENTERprise Information Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. pp.1089 - 1096, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.01.388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic regional estimation of myocardial strain using deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Labidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICT2021: International Congress on Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Londres, United Kingdom. pp.41-48, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-1781-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new features vector matching for big heterogeneous data in intrusion detection context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouajdi Korbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Jemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATSIP 2020 : 5th International Conference on Advanced Technologies for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sousse, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP49331.2020.9231671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological-based microcalcification detection using adaptive thresholding and structural similarity indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATSIP 2020 : 5th International Conference on Advanced Technologies for Signal &amp; Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP49331.2020.9231731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new conditional region growing approach for an accurate detection of microcalcifications from mammographic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBE 2020 : IEEE 20th International Conference on Bioinformatics And Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cincinnati, United States. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBE50027.2020.00132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative semantic spatiotemporal reasoning based on description logics for modeling dynamics of spatio-temporal objects in satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sousse, Tunisia. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal biometric method fusing hand shape and palmprint modalities at rank level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCI 2017 : 9th International Conference on computational collective intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nicosi, Cyprus. pp.538 - 547, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67074-4_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of low-grade gliomas in MRI : Phase based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahima Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahrour Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies for Signal and Image Processing (ATSIP’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology knowledge mining based association rules ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2016 : 20th International Conference on Knowledge-Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, York, United Kingdom. pp.345 - 354, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.08.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy clustering based approach for ontology alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEIS 2016 : 18th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.594 - 599, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005916805940599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new ontology matching approach based on multi-criteria analysis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAS 2014 : international image processing applications and systems conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hammamet, Tunisia. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS.2014.7043296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid probability-possibility decision support systems for merging technical indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Le Caillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUSION 2014 : the 17th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Salamanca, Spain. pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Segmentation Approach for Unimodal Image Histograms: Application to the Detection of Regions of Interest in Sonar Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2014 - St John's : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, St. John'S, Nl, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method of pixel unmixing by classes based on the possibilistic similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRAM 2014 : the International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France. pp.220 - 226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Events Detection Algorithm: Application to Sonar Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2014 -St John's : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, St. John'S, Canada. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2014.7003094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Selection of a Reduced Set of Similarity Measures for Concept Mapping in the Ontological Enrichment Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFO 2014 : 5èmes Journées Francophones sur les Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical analysis of lifecycles and methods for ontology construction and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATSIP 2014 : 1st International Conference on Advanced Technologies for Signal &amp; Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sousse, Tunisia. pp.48-53, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2014.6834646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Possibilistic Knowledge Diffusion for Images Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IP&amp;C 2013 : 5th International Conference on Image Processing &amp; Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bydgoszcz, Poland. pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ontology for semantic annotation of remotely sensed images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATSIP 2014 : 1st International Conference on Advanced Technologies for Signal &amp; Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sousse, Tunisia. pp.36-41, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2014.6834624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic mapping selection in the ontology alignment process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD 2014 : 6th International conference on knowledge engineering and ontology development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of hyperspectral imagery based on hybrid dimensionality reduction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrem Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAS 2014 : International Image Processing and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Statistical Tests on Homomorphic Filtered SAS Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans 2013 : proceedings of the MTS/IEEE Bergen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy hyperspectral images classification using a calibrated SVM classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2013 : atelier Traitement et Analyse de l'Information : Méthodes et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique d'une image Sonar après filtrage homomorphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d’une méthode de classification des mines sous-marines basée sur l’écho acoustique dans des images sonar latéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Elbergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-Noise tolerant method for multi-temporal hyperspectral images classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS 2013 : 5th IEEE Workshop on Hyperspectral Image and Signal Processing : Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gainesville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic similarity based image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRAM 2013 : 2nd International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.271-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative possibility distributions refining in pixel-based images classification framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRAM 2013 : 2nd International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a quality-driven approach for satellite image ontology construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICIS 2013 : 6th International Conference on Intelligent Computing and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust evidential fisher discriminant for multi-temporal images classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012: IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.4275-4278, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.201206351723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and predictability of soil susceptibility to water erosion at the regional scale using hyperspectral data and external knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhaier Ben Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Setit 2012: 6th international conference, Sciences of Electronic, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel iris segmentation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanêne Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCS'12: 3rd IEEE International Conference Multimedia Computing and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tanger, Morocco. pp.260 - 265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model based classification of mine-like objects in sidescan sonar using the highlight information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Elbergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonar Image Processing for Underwater Object Detection Based on High Resolution System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIDOP 2012: 2nd Workshop on Signal and Document Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. pp.5 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level adaptative fusion approach : Application to land cover change prediction in satellite image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC'2012: 27th ACM Symposium on applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris verification system based on curvelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanêne Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCI*CC 2012: IEEE 11th International Conference Cognitive Informatics &amp; Cognitive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Kyoto, Japan. pp.226-229, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCI-CC.2012.6311152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvelet transform-based features extraction for fingerprint identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanêne Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE international conference of the biometrics special interest group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonar Image Preprocessing Method based on Homomorphic Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTS/IEEE Oceans 2012 Hampton Roads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Virginia Beach, Va, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de l'information curviligne et ponctuelle pour une caractérisation robuste de la forme des objets dans des séquences d'images acquises par des caméras acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouraz Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2011 : traitement et analyse de l'Information, méthodes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d'images basée sur l'utilisation de la similarité possibiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2011 : traitement et analyse de l'information méthodes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de connaissances possibilistes en dimension 2 : application à la détection du cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Eziddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA: Congrès Traitement et analyse de l'information, méthodes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ontologie spatiotemporelle, floue et lourde de l'imagerie satellitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journées francophones sur les ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.253-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of underwater scenes using DIDSON acoustic sonar image sequences through evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouraz Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2011 : IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Santander, Spain. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Oceans-Spain.2011.6003666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage actif d'images hyperspectrales multi-temporelles pour la génération de signatures 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2011: traitement et analyse de l'information : méthodes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie. pp.657-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for modelling and retrieving satellite images basing on spatial knowledge: application to natural risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Ghezala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICGIP 2011: International Conference on Graphic and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Cairo, Egypt. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.913473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of underwater scenes using image sequences from acoustic camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouraz Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2010 - Sydney : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sydney, Australia. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSSYD.2010.5603884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative possibilistic image segmentation system: application to breast cancer detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Eziddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic missing data estimation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS 2010 : International Conference on Artificial Intelligence, knowledge engineering and data bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Cambridge, United Kingdom. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multi-temporal hyperspectral images classification based on 3D signature model and matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Hyperspectral Workshop 2010 - ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Frascati, Italy. pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic retrieval in case-based reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Homam Al Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Conference on Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Berlin, Germany. pp.144-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical diagnosis by possibilistic classification reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Homam Al Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUSION 2010: 13th Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Kohonen maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS 2010 : International Conference on Artificial intelligence, knowledge engineering and Data bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Cambridge, United Kingdom. pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal modeling for knowledge discovery in satellite image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2010 : septième édition de la conférence en recherche d'information et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sousse, Tunisia. pp.35-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche basée sur la fouille de données pour l'estimation de l'étalement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème journées scientifiques du réseau télédétection de l'AUF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Monastir, Tunisie. pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information imperfection processing in supervised classification systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS : International Conference on Artificial Intelligence, Knowledge Engineering and Data bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Cambridge, United Kingdom. pp.215-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestive casebase mining based on possibility theory and linear unidimensional scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Artificial Intelligence, Knowledge Engineering and Data Base, 21-23 Februrary, Cambridge, United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Cambridge, United Kingdom. pp.218 - 223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Evidential Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Artificial Intelligence, Knowledge Engineering and Data Base, Februrary 21-23, Cambridge, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Cambridge, United Kingdom. pp.212 - 217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonar data simulation & performance assessment through tube ray tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAM'09 : Underwater Acoustic Measurements : Technologies &amp; Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nafplion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving spatiotemporal change detection : a high level fusion approach for discovering uncertain knowledge from satellite image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Venice, Italy. pp.52-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système multi-approche d'extraction de connaissances spatio-temporelles incertaines en imagerie satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference : sciences of electronic, technologies of information and telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hamammet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Ordination-Based Analysis of an Imperfect Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE/ACS International Conference on Computer Systems and Applications, May 10-13, Rabat, Morocco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rabat, Morocco. pp.199 - 204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal multi-modality ontology for indexing and retrieving satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Ghezala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSI 2009 : colloque sur l'optimisation et les systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Annaba, Algeria. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated acoustic data fusion combining neural network and Dempster-Shafer theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Undewater Acoustic Measurements: Technologies \&amp; Results, address = Nafplion, Greece, year = 2009, month = 21-26 June, pdf = 0, nat = 0, keyword = ,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Calibration by Spatial Registration Between US and MRI Scans: Application to Bifurcation of Carotid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA 2008 : 3rd international conference on Information and Communication Technologies : from Theory to Applications, 7-11 April, Damascus, Syria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Damascus, Syria. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Spatio-Temporal Metadata for Satellite Images Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA 2008: IEEE International Conference on Information and Communication Technologies: From Theory to Applications ICTTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damas, Syria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Strategic Satellite Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA 2008: Information and Communication Technologies: From Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4529997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venous thrombosis supervised image indexing and fuzzy retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS 2007 : 29th annual international conference of the IEEE engineering in medicine and biology society, August 22-26, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.4528 - 4531, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode d'extraction de règles de classification multi-labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Atelier Qualité des Données et des Connaissances, 23 janvier, Namur, Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.29 - 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a semi-automatic interpretation of scenes issued from multisensor satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2007: IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp.3104-3108, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based diagnostic system fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2007 : 10th International Conference on Information Fusion, July 9-12 juillet Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIF.2007.4408205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining system applied in endoscopic image base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'06 : 2nd IEEE International Conference on Information and Communication Technologies : from theory to applications. April 24-28, Damas, Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damas, Syria. pp.1357 - 1362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telemedicine in Perspective: Trends and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE ICTTA: Information and Communication Technologies from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Neural Network Based Venous Thrombosis Echogenicity and Echostructure Characterization Using Ultrasound Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE ICTTA: Information and Communication Technologies from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Damascus, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed blackboard architecture for multi-spectral image interpretation based on multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA 2006 : IEEE International Conference on Information and Communication Technologies: From Theory to Applications ICTTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damas, Syria. pp.3070-3075, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid fusion hybrid method for diagnostic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2006 : 11th international conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, July 2-7, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-time adaptative processing analysis for the moving target on the sea surface indication purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Le Caillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kawalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Czarnecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIKON 2006 : International Conference on Microwaves, Radar &amp; Wireless Communications, 22-24 may, Krakow, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Krakow, Poland. pp.199 - 202, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIKON.2006.4345139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new image watermarking scheme for medical image archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanene Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Salim Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'2006: international conference on information and communication technologies, 24-28 april 2006, Damascus, Syria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.1498 - 1503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A region based segmentation using pixel block fuzzy similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooi Haw Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosli Besar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA '06 : second International Conference on Information &amp; Communication Technologies, april 24-28, Damascus, Syria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.1516 - 1521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Classification and Segmentation of Sidescan Sonar Images for Long Term Registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE OCEANS`05 EUROPE, address = Brest, France, year = 2005, month = 20-23 June, keyword = image sonar; sonar image; TVG; speckle; segmentation; classification; filtres de Gabor; Gabor; recalage; registration, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des Contours des Thrombus Veineux dans les Images Echographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT: Sciences Electroniques, Technologies de l'Information et des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume calculation of venous thrombosis using 2D ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/EMBS 2005 : 27th annual international conference of IEEE engineering in medecine and biology society, September, Shanghai, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Shangai, Chine. pp.4002 - 4005, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2005.1615339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille et fusion de données médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSTIM 2005 : Journées Sciences, Technologies et Imagerie pour la Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Nancy, France. pp.185 - 186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pixel block fuzzy similarity measure applied in two applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA 2004 : International Conference on Information and Communication Technologies : from theory to applications, 19-23 april</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Damascus, Syria. pp.355 - 356, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2004.1307776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et segmentation d`images sonar pour le recalage à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Caractérisation in-situ des fonds marins, address = Brest, France, year = 2004, month = 21-22 October, keyword = image sonar; sonar image; TVG; speckle; segmentation; classification; filtres de Gabor; Gabor; recalage; registration, pdf = 1, nat = 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'Images Médicales par leur Contenu Numérique dans le Domaine Compressé : Comparaisons de Signatures Construites à partir de la Quantification Vectorielle et des Normes JPEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Image/Video Communications over Fixed and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France. pp.89 - 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration d'une sonde échographique : application pour la quantification volumique des thromboses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2003 :Sciences électroniques, technologies de l'information et des télécommunications, Sousse, Tunisie, 17-21 mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'images médicales par le contenu en utilisant les informations spectrale et spatiale extraites de JPEG-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème forum des jeunes chercheurs en génie biologique et médical, Nantes, 21-23 Mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des moments spatiaux pour la recherche d'images médicales par le contenu dans le domaine compressé : application à la quantification vectorielle et le standard JPEG DCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2003 : Traitement et analyse de l'information : méthodes et applications, Hammamet, Tunisie, 29 septembre-3 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic and fuzzy information fusion applied to radar system ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Komorniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multisensor, multisource information fusion : architectures, algorithms, and applications, April 23-25, Orlando,USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Orlando, United States. pp.123 - 132, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.488375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes basées sur la théorie des ensembles flous pour l'extraction de contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2003 : Traitement et analyse de l'information : méthodes et applications, Hammamet, Tunisie, 29 septembre-3 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated telediagnostic and epidemiological system to reduce cervical cancer incidence in Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Madrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMBS 2003 : 25th annual international conference of the IEEE engineering in medicine and biology society, Cancun, Mexico, September 19-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cancun, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of an ideal DEM by fusion shape from shading and interferometry bathymetries for seafloor remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Abu Nokra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote sensing for environmental monitoring, GIS applications and geology III : proceedings of SPIE, Barcelona, Spain, september 8-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial-textural medical image indexing based on vector quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMBS 2003 : 25th annual international conference of the IEEE engineering in medicine and biology society, Cancun, Mexico, September 19-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cancun, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation d'images médicales basée sur les informations spatiale et spectrale extraites de JPEG 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2003 : Compression et représentation des signaux audiovisuels, Lyon, 16-17 janvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telediagnostic platform for uterus cancer risk diminution in Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITAB 2003 : 4th international IEEE EMBS special topic conference on information technology applications in biomedicine, Cancun, Mexico, September 19-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cancun, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du modèle numérique du terrain (MNT) en utilisant l'algorithme de Shape for Shading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Abu Nokra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2003 : Traitement et analyse de l'information : méthodes et applications, Hammamet, Tunisie, 29 septembre-3 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric side scan sonar signal denoised by wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE AeroSense Internationl Symposium on Aerospace/Defense Sensing, Simulation and Controls, address = Orlando, USA, year = 2003, month = 21-25 April, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconvolution bathymétrique d”images sonar latéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lecons de l”Erika, address = France, year = 2002, month = 13-16 March, nat = 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward determination of venous thrombosis ages by using fuzzy logic and supervised Bayes classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poay Hoon Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference of the IEEE Engineering n Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Istanbul, Turkey. pp.3831 - 3834, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2001.1019675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sonar interférométrique : un outil haute résolution d`exploration du fond marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jediasis, address = Brest, France, year = 2002, month = 28 November, nat = 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow up and modeling of the land use in an intensive agricultural watershed in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SPIE : Remote sensing for agriculture, ecosystems and hydrology IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use and land cover change prediction with the theory of evidence : a case of study in an intensive agricultural region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on information fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Annapolis, États-Unis. pp.114 - 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint spatial-spectral indexing of medical images exploiting the JPEG compression scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poulouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2d joint EMBS/BMES conference, Houston, TX, USA, October 23-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Houston, United States. pp.1015 - 1016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust estimation of clinical parameters in cardiology using a dynamical segmentation of echocardiographic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Washington Dc, United States. pp.577 - 580, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2002.1029323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric side scan sonar : a tool for high resolution sea floor exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDET journées acoustiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-scan interferometry: a tool for high resolution sea floor exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Underwater Acoustics, address = Brest, France, year = 2002, month = 17 June, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use and land cover change prediction with the theory of evidence : a case of study in an intensive agricultural region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on information fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Annapolis, États-Unis. pp.114 - 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation d'images médicales échographiques - Représentation des connaissances et fusion d'information pour l'extraction des structures anatomiques pertinentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the first Jesiasis, ENSIETA, pp. 29-39, Brest, France, November 28th, 2002.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Brest, France. pp.29 - 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data fusion approach to the priority assignment in the multifonction radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Komorniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Pietrasinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIKON 2002 (14th international conference on microwaves, radar and wireless communications, Poland, Gdansk, May 20-22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Gdansk, Pologne. pp.647 - 650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative medical reasoning in telemedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Aguilera Subero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyxia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEMBS 2001 : 23rd Annual International Conference of the IEEE Engineering and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. pp.4/3622 - 4/3625, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2001.1019619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Technology for Telemedicine and Telehealth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2001.1019761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical decision-making and collaborative reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Aguilera Subero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyxia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2nd international Symposium on Bioinformatics and Bioengineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Bethesda, United States. pp.161 - 165, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBE.2001.974425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image indexing and compression based on vector quantization: image retrieval efficiency evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference of the IEEE EMBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2001.1017277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation d'images médicales par leur contenu : une caracterisation utilisant la quantification vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model fusion for road extractions from multisource satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE International Symposium on Aerospace/Defense Sensing, Simulation, and Controls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Orlando, United States. pp.140 - 148, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.421101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation d'images médicales par leur contenu numérique : comparaison d'une approche textures et d'une approche dans le domaine transformé DCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Hammamet, Tunisie. pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas d'Endoscopie digestive haute : Création des bases de connaissances et de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs en Génie Biologique et Médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Segmentation of the Left Venticle in Echocardiographic Images using Deformable Model based on the Geometric Evolution Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Cardiology 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Cambridge, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Representation and Cases indexing in Upper Digestive Endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Medical Physics and Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion and stochastic optimization : application to esophagus outer wall detection on ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual international conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis. pp.1439 - 1442, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2000.898012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D map features extraction from radar and visible remotely sensed image fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MIKON 2000: 13th International Conference on Microwaves, Radar and Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Wroclaw, Pologne. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIKON.2000.914021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple correspondance analysis for highly heterogeneous data fusion, an Example in urbain quality of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Apparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 rd international Conference on information fusion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentacion del Ventriculo izquierdo en imagenes Ecocardiograficas utizando Snakes, modelos Deformables y Frentes de propagacion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyxia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Coloquio Venezolano de Bioingenieria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, San Cristobal, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analisis Cuantitativo de la Movilidad del Ventriculo izquierdo, utilizando un Modelo 3D Dinamico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyxia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Coloquio Venezolano de Bioingenieria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, San Cristobal, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image and knowledge engineering in telemedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIK Workshop on Biomedical Information Engineering, June 2000, Istanbul, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Istanbul, Turkey. pp.70 - 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side Scan Sonar and interferometric noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MIKON 2000: 13th International Conference on Microwaves, Radar and Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Wroclaw, Poland. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIKON.2000.913947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of the Mobility of the left Ventricle using a Dynamic 3 D Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyxia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Computational methods in Applied Sciences and Engineering ECCOMAS 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Image/Video Indexing in the Compressed Domain Knowledge Representation and cases indexing in Upper Digestive Endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on medical Physics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of airborne hyperspectral images by integrating multi-level data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 rd international Conference on iformation Fusion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of left Ventricle Shape and Motion, Using a 3D Dynamic model : Deformable Superquadrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Acuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chicago 2000 World Congress on Medical Physics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and VRML Vizualization of Left Ventricle in Echocardiographic Images using 3 D Deformable models ans Superquadrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Acuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Medical Physics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis. pp.1411 - 1411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy fusion and belief updating. Application to esophagus wall detection on ultra sound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 rd International Conference on information Fusion, Fusion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear planimetric feature domains modeling for multi-sensors fusion in remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE AeroSense international Symposium on Aerospace/Defense Sensing, Simulation and Controls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Orlando, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agents architecture for map features extraction in multi remotely sensed image fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2000: IEEE International Geoscience and Remote Sensing Symposium Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2000.860265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dempster-Shafer theory for multi-satellites remotely-sensed observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE AeroSense International Symposium on Aerospace/Defense Sensing, Simulation and Controls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Orlando, États-Unis. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.381635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Side Scan Sonar and data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE AeroSense International Symposium on Aerospace/Defense Sensing, Simulation and Controls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Orlando, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge detection through Information fusion using Fuzzy and evidential Reasoning Concepts, in Sensor fusion : Architectures, Algorithms and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belur V Dasarathy SPIE 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Orlando, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastroenterology Patient Record Consultation Based on MPEG-4 Scene Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Feuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22 nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2000.900612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fussy and evidential approach for temporal changes interpretation in a forestry context using cartographic and satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cavayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatique 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet Télé-Médecine en GastroEntérologie : une approche multimédia au dossier patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lestideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 10 ème Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring telemedicine applications in gastroenterology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Atlanta, United States. pp.1218 -, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.1999.804384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimedia patient record in gastroenterology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2st International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Atlanta, United States. pp.1231 -, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.1999.804397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage des codes correcteurs d'erreurs avec information a priori de la source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'99 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative decoding of product codes with a priori information over a Gaussian channel forstill image transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Baz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom'99: Seamless Interconnection for Universal Services. Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Rio De Janeiro, Brésil. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.1999.831771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side scan sonar and interferometric noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS'99 MTS/IEEE : riding the crest into the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Seattle, United States. pp.1591 - 1596, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.1999.800244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized source coding and coded modulation for digital transmission of still images on a noisy channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIP'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Chicago, États-Unis. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.1998.723334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel decoding of block codes with a priori information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Baz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom'98,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Sydney, Australie. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.1998.775864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation conjointe d'un décodeur source et d'une modulation codée pour la transmission d'images sur un canal bruité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection from remotely sensed multi-temporal images using morphological operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'97 : IEEE Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Singapour, Singapore. pp.252 - 254, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.1997.615854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de similarité floue pour la détection d'erreurs de transmission d'images avec quantification vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COERSA'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid fuzzy-neural approach for image compression/transmission over noisy channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCS'97 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Pasadena, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission errors recovery using fuzzy block similitary measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Santa Barbara, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative source.chanel decoding using block turbo code and VQ for image transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium international sur les turbo codes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of mathematical morphology and fuzzy logic to the detection of spatial change in an urbanized area : Towards a greater integration of image and geographical information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'97 : IEEE International Geoscience And Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Singapour, Singapore. pp.207 - 209, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.1997.615840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic road extraction method using a map-guided approachcombined with neural networks for cartographic database validation purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cavayas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'96 : International Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Lincoln, United States. pp.236 - 238, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.1996.516302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information fusion method for multrispectral image classification post-processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lopez de Meneses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouamé Raphaël Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'95 : IEEE Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Florence, Italy. pp.99 - 101, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.1995.519659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral remotely sensed images interpretation using fuzzy neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Cziho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International workshop on image and signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Budapest, Hungary. pp.239 - 242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images et de modèles pour la reconnaissance de formes et l'interprétation de scènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage source-canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Baz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage conjoint source-canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Baz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId579"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> basel solaiman </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">basel-solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5977-230X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069856532</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Possibilistic Fingerprint Quality Assessment (PFQA) Filter to Improve the Recognition Rate of a Level-2 AFIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Khmila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khanfir Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (3), pp.529. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e25030529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Left Ventricle Segmentation from Short-Axis MRI Images Using U-Net with Study of the Papillary Muscles’ Removal Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhaker Lahidheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Labidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.278-290. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40846-023-00794-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine learning approach for multiple sclerosis diagnosis through Detecron Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Dachraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mosbeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Sliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (14), pp.42837-42859. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-023-17055-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroke Treatment Prediction Using Features Selection Methods and Machine Learning Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chourib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (6), pp.678-686. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2022.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new collaborative classification process for microcalcification detection based on graphs and knowledge propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10278-022-00678-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel pre-processing approach based on colour space assessment for digestive neuroendocrine tumour grading in immunohistochemical tissue images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Doghri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Labidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish journal of pathology : official journal of the Polish Society of Pathologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (2), pp.134 - 158. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5114/pjp.2022.119841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new conditional region growing approach for microcalcification delineation in mammograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-021-02379-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic three‐dimensional detection and volume estimation of low‐grade gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Boudrioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Asli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douraied Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (3), pp.1678-1691. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ima.22557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Possibilistic-Probabilistic Decision-Making Scheme for Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloi Bossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e23010067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil salinity prediction using a machine learning approach through hyperspectral satellite image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Klibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhaier Ben Rebah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of microcalcification based on morphological operations and structural similarity indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (3), pp.1155-1173. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbe.2020.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Network-based System for Automatic Passport Stamp Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wala Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Sayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technology And Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (4), pp.583-607. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.itc.49.4.25919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Similarity Measures for Data Science and Machine Learning Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonda Ammar Bouhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khanfir Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Bouchaala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2979553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intelligent quality-based approach to fusing multi-source possibilistic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonda Ammar Bouhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khanfir Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald R Yager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.68-90. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2019.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imagery classification based on semi-supervised 3-D deep neural network and adaptive band selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrem Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.246-259. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal image change mining based on evidential conflict reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bsaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Ben Dhiaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151, pp.59-75. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2019.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning contextual superpixel similarity for consistent image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaman Sani Chaibou Salaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-019-08391-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and comparison of binary thinning algorithms on GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Ben Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100 (2018), pp.1 - 27. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-018-0653-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-step evidential fusion approach for accurate breast region segmentation in mammograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Lajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Essoukri Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (11), pp.1972-1982. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ipr.2018.5325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Information and Analytics: A Discussion on Potential Methods to Cope with Uncertainty in Complex Environments (Big Data and IoT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Digital Signals and Smart Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.279. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDSSS.2018.101595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watermarking medical images with patient identification to verify authenticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Engineering and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMEI.2018.090087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative possibilistic knowledge diffusion approach for blind medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khanfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78, pp.182 - 197. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2018.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Imagery Semantic Interpretation Based on Adaptive Constrained Band Selection and Knowledge Extraction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrem Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2018.2798661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive strategy for superpixel-based region-growing image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaman Sani Chaibou Salaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.26.6.061605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient method for breast mass segmentation and classification in mammographic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Bousseta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (11), pp.256 - </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2017.081134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance prediction of a dual baseline radar or sonar interferometer based on a vernier critical value concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G Foote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Llort Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Le Caillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2017.2736220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal biometric system hand shape and palmprint recognition based on SIFT sparse representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (20), pp.20457 - 20482. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-016-3987-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Dimensionality Reduction Approach for Hyperspectral Imagery Semantic Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrem Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Index, Medical and Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.182 - 189. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1128851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Level Mammographic Information Fusion For Real World Ontology Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (5), pp.259 - 271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified ZS thinning algorithm by a hybrid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Ben Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-017-1407-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method of Spatial Unmixing Based on Possibilistic Similarity in Soft Pattern Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy information and engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.295 - 314. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fiae.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association rules based ontology enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.16 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology knowledge mining for ontology alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.876 - 887. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/18756891.2016.1237187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a novel biometric system for smart riding club</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information assurance and security (JIAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.201 - 213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnal verification system using hand modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information assurance and security (JIAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.157 - 168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Refinement of Possibility Distributions by Learning for Pixel-Based Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (8), pp.3533 - 3545. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2574992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection in possibilistic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bouhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khanfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (11), pp.3627 - 3640. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2015.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability-possibility hybrid systems for merging technical indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Le Caillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (3-4), pp.401 - 419. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.31.401-419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-spectro temporal analysis of hyperspectrale imagery based on 3-D spectral modeling and multilinear algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (1), pp.199-216. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.20122200486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fingerprint verification system based on curvelet transform and possibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanêne Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3253 - 3272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual definition of a holonic processing framework to support the design of information fusion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie de reconstruction 3D de scènes sous-marines par caméras. Problématiques et études préliminaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouraz Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (6), pp.521-551. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.29.521-551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Fusion Approaches to Spatiotemporal Change Prediction in Satellite Images: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing and GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Medical Knowledge Representation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Homam Al Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.101-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement possibiliste en diagnostic médical : application au diagnostic de lésions endoscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Homam Al Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.29-34. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interesting spatiotemporal rules discovery: application to remotely sensed image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine -London-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (2), pp.167 - 191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient approach for multi-temporal hyperspectral images interpretation based on high-order tensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8180, pp.81800J-81800J-6. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.898015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptative image watermarking scheme based on neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1), pp.748-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Change Illumination Effect Reduction Based on Spectral Angle Constraint for Hyperspectral Image Unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhaier Ben Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.1110 - 1114. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2011.2157890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Level Adaptive Fusion Approach: Application to Land Cover Change Prediction in Satellite Image Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimedia Processing and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy watermarking system using the wavelet technique for medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy similarity based image segmentation scheme using self-organizing map with iterative region merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooi Haw Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosli Besar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7066, pp.226-237. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25191-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data mining based approach to predict spatiotemporal changes in satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (3), pp.386 - 395. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2011.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Decision Fusion and Uncertainty Propagation to Improve Land Cover Change Prediction in Satellite Image Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimedia Processing and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.127 - 139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new scheme of image watermarking based on the Ant colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research and Reviews in Computer Sciences (IJRRCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (5), pp.1167-1171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Spatio-temporal ICA for Multi-temporal Endmembers Extraction and Change Trajectory Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium : [proceedings]. Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1289-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focusing problems of a subsurface point scatterer buried into the soil us ing a low frequency SAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Le Caillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Redadaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Benslama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.438-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal Hyperspectral Images Unmixing and Classification Based on 3D Signature Model and Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium : [proceedings]. Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (5), pp.480-484. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2529/PIERS091219165514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a possibilistic processing of missing values under complex conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Information Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (4), pp.562-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Change of Illumination Effect for Hyperspectral Image Unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhaier Ben Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Ghezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Graphics, Vision and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (IV), pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastroenterology dataset clustering using possibilistic Kohonen maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Information Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (4), pp.508-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of possibilistic sources of evidences for pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.117-130. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ICA-2010-0333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a possibilistic classification of gastroenterology patterns in a complex environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (3), pp.305-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect pattern recognition using the fuzzy measure theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Engineering and Automated Learning - IDEAL 2009 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5788, pp.101 - 108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-approach system for uncertain spatio-temporal knowledge discovery in satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Graphics, Vision and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 09 (06), pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer assisted venous thrombosis quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (2), pp.174 - 183. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITB.2008.2007592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Pattern Recognition in a Digestive Database for Mining Imperfect Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.229 - 240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic similarity estimation and visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5766 (2010), pp.273-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la classification automatique d'images sonar pour le recalage à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la classification automatique d'images sonar pour le recalage à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1-2), pp.87 - 104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of Multisensor Remote Sensing Images: Multiapproach Fusion of Uncertain Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (12), pp.4142 - 4152. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2008.2000817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSO based parametric object recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooi Haw Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosli Besar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Electronics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (24), pp.1080-1087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestive database evidential clustering based on possibility theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Biology and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (9), pp.239 - 248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multi-temporal approach for satellite image interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Arab journal of information technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.281 - 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From endoscopic imaging and knowledge to semantic formal images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4370, pp.189 - 201. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71027-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of multisensor remote sensing images : multiapproach fusion of uncertain information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (12), pp.4142 - 4152. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2008.2000817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Image Retrieval Based On Ontology Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Graphics, Vision and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 08 (2), pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du positionnement d'une sonde à l'aide d'un capteur électromagnétique tridimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT Sciences électroniques technologies de l'information et des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et technologies de l'Information : préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (5-6), pp.683 - 686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Assisted Diagnosis System in Digestive Endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, vol 7 (4), pp.256 - 262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization of finite state vector quantization for image compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Cziho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Lovanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Communication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (6), pp.545 - 558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for unwrapping multisensors interferometric side scan sonar phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE oceanic engineering society newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, XXXV (4), pp.15 - 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information fusion : application to data and model fusion for ultrasound image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pipelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.1171 - 1175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map-image matching using a multi-layer perceptron : the case of the road network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cavayas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53 (2), pp.76 - 84. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-2716(97)00038-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information fusion method for mutispectral image classification postprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouamé Raphaël Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 36 (2), pp.395 - 406. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/36.662725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission errors recovery of quantized images using fuzzy block similarity measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Fusion Analytics for Big Data and IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARTECH House, pp.248, 2016, 978-1-63081-087-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus stochastiques pour l'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PPUR, pp.241, 2006, Collection technique et scientifique des télécommunications, Collection technique et scientifique des télécommunications, 2-88074-668-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de neurones artificiels et leurs applications en imagerie et en vision par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepage Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire du Québec, 2003, École de technologie supérieure, 2-9211-4540-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Processing for Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and Information Quality in Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Quality in Information Fusion and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, pp.401 - 421, 2019, Information Fusion and Data Science, 978-3-030-03642-3. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03643-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Remote Sensing Scenes Interpretation and Change Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontology in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, pp.205 - 224, 2018, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.72730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'information géographique par ontologie spatio-temporelle, floue et lourde pour l'interprétation des images de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information géographique en Afrique, état des lieux et nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des Publications Universitaires, pp.225-250, 2014, 978-9973-37-807-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient association rule mining algorithm for classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ech-Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAISC : Artificial Intelligence and Soft Computing, June 22-26, Zakopane, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5097, Springer Berlin, pp.717 - 728, 2008, Lecture notes in computer science, 978-3-540-69572-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing Paradigms in Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Toumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Imaging, C. Roux &amp; J. L. Coatrieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Press, pp.5 - 23, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (159)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Cross Section and Micro-Doppler Simulation of Offshore Wind Turbines in X-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cexus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khenchaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 26th International Radar Symposium (IRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Hamburg, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IRS64527.2025.11046091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Echo Simulation of Offshore Wind Turbines at X-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cexus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khenchaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Remote Sensing (ICARS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of CNN and U-Net performance for automatic segmentation of medical images: application to cardiac MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Labidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CENTERIS - International Conference on ENTERprise Information Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. pp.1089 - 1096, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.01.388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic regional estimation of myocardial strain using deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Labidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICT2021: International Congress on Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Londres, United Kingdom. pp.41-48, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-1781-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological-based microcalcification detection using adaptive thresholding and structural similarity indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATSIP 2020 : 5th International Conference on Advanced Technologies for Signal &amp; Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP49331.2020.9231731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new features vector matching for big heterogeneous data in intrusion detection context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouajdi Korbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Jemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATSIP 2020 : 5th International Conference on Advanced Technologies for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sousse, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP49331.2020.9231671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new conditional region growing approach for an accurate detection of microcalcifications from mammographic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBE 2020 : IEEE 20th International Conference on Bioinformatics And Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cincinnati, United States. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBE50027.2020.00132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative semantic spatiotemporal reasoning based on description logics for modeling dynamics of spatio-temporal objects in satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sousse, Tunisia. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal biometric method fusing hand shape and palmprint modalities at rank level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCI 2017 : 9th International Conference on computational collective intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nicosi, Cyprus. pp.538 - 547, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67074-4_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of low-grade gliomas in MRI : Phase based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahima Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahrour Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies for Signal and Image Processing (ATSIP’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy clustering based approach for ontology alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEIS 2016 : 18th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.594 - 599, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005916805940599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology knowledge mining based association rules ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2016 : 20th International Conference on Knowledge-Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, York, United Kingdom. pp.345 - 354, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.08.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new ontology matching approach based on multi-criteria analysis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAS 2014 : international image processing applications and systems conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hammamet, Tunisia. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS.2014.7043296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid probability-possibility decision support systems for merging technical indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Le Caillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUSION 2014 : the 17th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Salamanca, Spain. pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Selection of a Reduced Set of Similarity Measures for Concept Mapping in the Ontological Enrichment Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFO 2014 : 5èmes Journées Francophones sur les Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method of pixel unmixing by classes based on the possibilistic similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRAM 2014 : the International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France. pp.220 - 226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Events Detection Algorithm: Application to Sonar Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2014 -St John's : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, St. John'S, Canada. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2014.7003094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Segmentation Approach for Unimodal Image Histograms: Application to the Detection of Regions of Interest in Sonar Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2014 - St John's : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, St. John'S, Nl, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical analysis of lifecycles and methods for ontology construction and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATSIP 2014 : 1st International Conference on Advanced Technologies for Signal &amp; Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sousse, Tunisia. pp.48-53, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2014.6834646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Possibilistic Knowledge Diffusion for Images Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IP&amp;C 2013 : 5th International Conference on Image Processing &amp; Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bydgoszcz, Poland. pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic mapping selection in the ontology alignment process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD 2014 : 6th International conference on knowledge engineering and ontology development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ontology for semantic annotation of remotely sensed images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATSIP 2014 : 1st International Conference on Advanced Technologies for Signal &amp; Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sousse, Tunisia. pp.36-41, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2014.6834624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of hyperspectral imagery based on hybrid dimensionality reduction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrem Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAS 2014 : International Image Processing and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Statistical Tests on Homomorphic Filtered SAS Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans 2013 : proceedings of the MTS/IEEE Bergen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d’une méthode de classification des mines sous-marines basée sur l’écho acoustique dans des images sonar latéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Elbergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique d'une image Sonar après filtrage homomorphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy hyperspectral images classification using a calibrated SVM classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2013 : atelier Traitement et Analyse de l'Information : Méthodes et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-Noise tolerant method for multi-temporal hyperspectral images classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS 2013 : 5th IEEE Workshop on Hyperspectral Image and Signal Processing : Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gainesville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic similarity based image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRAM 2013 : 2nd International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.271-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative possibility distributions refining in pixel-based images classification framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRAM 2013 : 2nd International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a quality-driven approach for satellite image ontology construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICIS 2013 : 6th International Conference on Intelligent Computing and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model based classification of mine-like objects in sidescan sonar using the highlight information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Elbergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonar Image Processing for Underwater Object Detection Based on High Resolution System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIDOP 2012: 2nd Workshop on Signal and Document Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. pp.5 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel iris segmentation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanêne Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCS'12: 3rd IEEE International Conference Multimedia Computing and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tanger, Morocco. pp.260 - 265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust evidential fisher discriminant for multi-temporal images classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012: IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.4275-4278, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.201206351723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and predictability of soil susceptibility to water erosion at the regional scale using hyperspectral data and external knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhaier Ben Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Setit 2012: 6th international conference, Sciences of Electronic, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level adaptative fusion approach : Application to land cover change prediction in satellite image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC'2012: 27th ACM Symposium on applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris verification system based on curvelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanêne Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCI*CC 2012: IEEE 11th International Conference Cognitive Informatics &amp; Cognitive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Kyoto, Japan. pp.226-229, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCI-CC.2012.6311152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvelet transform-based features extraction for fingerprint identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanêne Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE international conference of the biometrics special interest group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonar Image Preprocessing Method based on Homomorphic Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTS/IEEE Oceans 2012 Hampton Roads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Virginia Beach, Va, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de l'information curviligne et ponctuelle pour une caractérisation robuste de la forme des objets dans des séquences d'images acquises par des caméras acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouraz Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2011 : traitement et analyse de l'Information, méthodes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de connaissances possibilistes en dimension 2 : application à la détection du cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Eziddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA: Congrès Traitement et analyse de l'information, méthodes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ontologie spatiotemporelle, floue et lourde de l'imagerie satellitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journées francophones sur les ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.253-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d'images basée sur l'utilisation de la similarité possibiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2011 : traitement et analyse de l'information méthodes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of underwater scenes using DIDSON acoustic sonar image sequences through evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouraz Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2011 : IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Santander, Spain. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Oceans-Spain.2011.6003666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for modelling and retrieving satellite images basing on spatial knowledge: application to natural risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Ghezala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICGIP 2011: International Conference on Graphic and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Cairo, Egypt. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.913473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage actif d'images hyperspectrales multi-temporelles pour la génération de signatures 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2011: traitement et analyse de l'information : méthodes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie. pp.657-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multi-temporal hyperspectral images classification based on 3D signature model and matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Hyperspectral Workshop 2010 - ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Frascati, Italy. pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic retrieval in case-based reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Homam Al Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Conference on Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Berlin, Germany. pp.144-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical diagnosis by possibilistic classification reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Homam Al Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUSION 2010: 13th Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Kohonen maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS 2010 : International Conference on Artificial intelligence, knowledge engineering and Data bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Cambridge, United Kingdom. pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative possibilistic image segmentation system: application to breast cancer detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Eziddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of underwater scenes using image sequences from acoustic camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouraz Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2010 - Sydney : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sydney, Australia. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSSYD.2010.5603884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic missing data estimation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS 2010 : International Conference on Artificial Intelligence, knowledge engineering and data bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Cambridge, United Kingdom. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal modeling for knowledge discovery in satellite image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2010 : septième édition de la conférence en recherche d'information et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sousse, Tunisia. pp.35-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche basée sur la fouille de données pour l'estimation de l'étalement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème journées scientifiques du réseau télédétection de l'AUF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Monastir, Tunisie. pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information imperfection processing in supervised classification systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS : International Conference on Artificial Intelligence, Knowledge Engineering and Data bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Cambridge, United Kingdom. pp.215-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestive casebase mining based on possibility theory and linear unidimensional scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Artificial Intelligence, Knowledge Engineering and Data Base, 21-23 Februrary, Cambridge, United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Cambridge, United Kingdom. pp.218 - 223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonar data simulation & performance assessment through tube ray tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAM'09 : Underwater Acoustic Measurements : Technologies &amp; Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nafplion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving spatiotemporal change detection : a high level fusion approach for discovering uncertain knowledge from satellite image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Venice, Italy. pp.52-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système multi-approche d'extraction de connaissances spatio-temporelles incertaines en imagerie satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference : sciences of electronic, technologies of information and telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hamammet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Ordination-Based Analysis of an Imperfect Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE/ACS International Conference on Computer Systems and Applications, May 10-13, Rabat, Morocco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rabat, Morocco. pp.199 - 204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Evidential Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Artificial Intelligence, Knowledge Engineering and Data Base, Februrary 21-23, Cambridge, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Cambridge, United Kingdom. pp.212 - 217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal multi-modality ontology for indexing and retrieving satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Ghezala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSI 2009 : colloque sur l'optimisation et les systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Annaba, Algeria. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated acoustic data fusion combining neural network and Dempster-Shafer theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Undewater Acoustic Measurements: Technologies \&amp; Results, address = Nafplion, Greece, year = 2009, month = 21-26 June, pdf = 0, nat = 0, keyword = ,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Calibration by Spatial Registration Between US and MRI Scans: Application to Bifurcation of Carotid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA 2008 : 3rd international conference on Information and Communication Technologies : from Theory to Applications, 7-11 April, Damascus, Syria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Damascus, Syria. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Spatio-Temporal Metadata for Satellite Images Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA 2008: IEEE International Conference on Information and Communication Technologies: From Theory to Applications ICTTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damas, Syria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Strategic Satellite Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA 2008: Information and Communication Technologies: From Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4529997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode d'extraction de règles de classification multi-labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Atelier Qualité des Données et des Connaissances, 23 janvier, Namur, Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.29 - 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venous thrombosis supervised image indexing and fuzzy retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS 2007 : 29th annual international conference of the IEEE engineering in medicine and biology society, August 22-26, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.4528 - 4531, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a semi-automatic interpretation of scenes issued from multisensor satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2007: IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp.3104-3108, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based diagnostic system fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2007 : 10th International Conference on Information Fusion, July 9-12 juillet Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIF.2007.4408205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining system applied in endoscopic image base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'06 : 2nd IEEE International Conference on Information and Communication Technologies : from theory to applications. April 24-28, Damas, Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damas, Syria. pp.1357 - 1362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid fusion hybrid method for diagnostic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2006 : 11th international conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, July 2-7, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed blackboard architecture for multi-spectral image interpretation based on multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA 2006 : IEEE International Conference on Information and Communication Technologies: From Theory to Applications ICTTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damas, Syria. pp.3070-3075, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-time adaptative processing analysis for the moving target on the sea surface indication purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Le Caillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kawalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Czarnecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIKON 2006 : International Conference on Microwaves, Radar &amp; Wireless Communications, 22-24 may, Krakow, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Krakow, Poland. pp.199 - 202, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIKON.2006.4345139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Neural Network Based Venous Thrombosis Echogenicity and Echostructure Characterization Using Ultrasound Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE ICTTA: Information and Communication Technologies from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Damascus, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telemedicine in Perspective: Trends and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE ICTTA: Information and Communication Technologies from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A region based segmentation using pixel block fuzzy similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooi Haw Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosli Besar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA '06 : second International Conference on Information &amp; Communication Technologies, april 24-28, Damascus, Syria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.1516 - 1521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new image watermarking scheme for medical image archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanene Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Salim Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'2006: international conference on information and communication technologies, 24-28 april 2006, Damascus, Syria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.1498 - 1503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Classification and Segmentation of Sidescan Sonar Images for Long Term Registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE OCEANS`05 EUROPE, address = Brest, France, year = 2005, month = 20-23 June, keyword = image sonar; sonar image; TVG; speckle; segmentation; classification; filtres de Gabor; Gabor; recalage; registration, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume calculation of venous thrombosis using 2D ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/EMBS 2005 : 27th annual international conference of IEEE engineering in medecine and biology society, September, Shanghai, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Shangai, Chine. pp.4002 - 4005, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2005.1615339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des Contours des Thrombus Veineux dans les Images Echographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT: Sciences Electroniques, Technologies de l'Information et des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille et fusion de données médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSTIM 2005 : Journées Sciences, Technologies et Imagerie pour la Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Nancy, France. pp.185 - 186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pixel block fuzzy similarity measure applied in two applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA 2004 : International Conference on Information and Communication Technologies : from theory to applications, 19-23 april</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Damascus, Syria. pp.355 - 356, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2004.1307776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et segmentation d`images sonar pour le recalage à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Caractérisation in-situ des fonds marins, address = Brest, France, year = 2004, month = 21-22 October, keyword = image sonar; sonar image; TVG; speckle; segmentation; classification; filtres de Gabor; Gabor; recalage; registration, pdf = 1, nat = 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'Images Médicales par leur Contenu Numérique dans le Domaine Compressé : Comparaisons de Signatures Construites à partir de la Quantification Vectorielle et des Normes JPEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Image/Video Communications over Fixed and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France. pp.89 - 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'images médicales par le contenu en utilisant les informations spectrale et spatiale extraites de JPEG-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème forum des jeunes chercheurs en génie biologique et médical, Nantes, 21-23 Mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration d'une sonde échographique : application pour la quantification volumique des thromboses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2003 :Sciences électroniques, technologies de l'information et des télécommunications, Sousse, Tunisie, 17-21 mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated telediagnostic and epidemiological system to reduce cervical cancer incidence in Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Madrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMBS 2003 : 25th annual international conference of the IEEE engineering in medicine and biology society, Cancun, Mexico, September 19-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cancun, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes basées sur la théorie des ensembles flous pour l'extraction de contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2003 : Traitement et analyse de l'information : méthodes et applications, Hammamet, Tunisie, 29 septembre-3 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of an ideal DEM by fusion shape from shading and interferometry bathymetries for seafloor remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Abu Nokra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote sensing for environmental monitoring, GIS applications and geology III : proceedings of SPIE, Barcelona, Spain, september 8-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial-textural medical image indexing based on vector quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMBS 2003 : 25th annual international conference of the IEEE engineering in medicine and biology society, Cancun, Mexico, September 19-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cancun, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic and fuzzy information fusion applied to radar system ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Komorniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multisensor, multisource information fusion : architectures, algorithms, and applications, April 23-25, Orlando,USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Orlando, United States. pp.123 - 132, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.488375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des moments spatiaux pour la recherche d'images médicales par le contenu dans le domaine compressé : application à la quantification vectorielle et le standard JPEG DCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2003 : Traitement et analyse de l'information : méthodes et applications, Hammamet, Tunisie, 29 septembre-3 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du modèle numérique du terrain (MNT) en utilisant l'algorithme de Shape for Shading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Abu Nokra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2003 : Traitement et analyse de l'information : méthodes et applications, Hammamet, Tunisie, 29 septembre-3 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation d'images médicales basée sur les informations spatiale et spectrale extraites de JPEG 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2003 : Compression et représentation des signaux audiovisuels, Lyon, 16-17 janvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telediagnostic platform for uterus cancer risk diminution in Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITAB 2003 : 4th international IEEE EMBS special topic conference on information technology applications in biomedicine, Cancun, Mexico, September 19-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cancun, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric side scan sonar signal denoised by wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE AeroSense Internationl Symposium on Aerospace/Defense Sensing, Simulation and Controls, address = Orlando, USA, year = 2003, month = 21-25 April, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconvolution bathymétrique d”images sonar latéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lecons de l”Erika, address = France, year = 2002, month = 13-16 March, nat = 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use and land cover change prediction with the theory of evidence : a case of study in an intensive agricultural region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on information fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Annapolis, États-Unis. pp.114 - 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust estimation of clinical parameters in cardiology using a dynamical segmentation of echocardiographic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Washington Dc, United States. pp.577 - 580, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2002.1029323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint spatial-spectral indexing of medical images exploiting the JPEG compression scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poulouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2d joint EMBS/BMES conference, Houston, TX, USA, October 23-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Houston, United States. pp.1015 - 1016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sonar interférométrique : un outil haute résolution d`exploration du fond marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jediasis, address = Brest, France, year = 2002, month = 28 November, nat = 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow up and modeling of the land use in an intensive agricultural watershed in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SPIE : Remote sensing for agriculture, ecosystems and hydrology IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric side scan sonar : a tool for high resolution sea floor exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDET journées acoustiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward determination of venous thrombosis ages by using fuzzy logic and supervised Bayes classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poay Hoon Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference of the IEEE Engineering n Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Istanbul, Turkey. pp.3831 - 3834, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2001.1019675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-scan interferometry: a tool for high resolution sea floor exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Underwater Acoustics, address = Brest, France, year = 2002, month = 17 June, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use and land cover change prediction with the theory of evidence : a case of study in an intensive agricultural region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on information fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Annapolis, États-Unis. pp.114 - 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation d'images médicales échographiques - Représentation des connaissances et fusion d'information pour l'extraction des structures anatomiques pertinentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the first Jesiasis, ENSIETA, pp. 29-39, Brest, France, November 28th, 2002.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Brest, France. pp.29 - 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data fusion approach to the priority assignment in the multifonction radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Komorniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Pietrasinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIKON 2002 (14th international conference on microwaves, radar and wireless communications, Poland, Gdansk, May 20-22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Gdansk, Pologne. pp.647 - 650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative medical reasoning in telemedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Aguilera Subero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyxia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEMBS 2001 : 23rd Annual International Conference of the IEEE Engineering and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. pp.4/3622 - 4/3625, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2001.1019619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical decision-making and collaborative reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Aguilera Subero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyxia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2nd international Symposium on Bioinformatics and Bioengineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Bethesda, United States. pp.161 - 165, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBE.2001.974425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Technology for Telemedicine and Telehealth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2001.1019761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image indexing and compression based on vector quantization: image retrieval efficiency evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference of the IEEE EMBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2001.1017277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation d'images médicales par leur contenu : une caracterisation utilisant la quantification vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model fusion for road extractions from multisource satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE International Symposium on Aerospace/Defense Sensing, Simulation, and Controls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Orlando, United States. pp.140 - 148, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.421101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation d'images médicales par leur contenu numérique : comparaison d'une approche textures et d'une approche dans le domaine transformé DCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Hammamet, Tunisie. pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas d'Endoscopie digestive haute : Création des bases de connaissances et de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs en Génie Biologique et Médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D map features extraction from radar and visible remotely sensed image fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MIKON 2000: 13th International Conference on Microwaves, Radar and Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Wroclaw, Pologne. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIKON.2000.914021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple correspondance analysis for highly heterogeneous data fusion, an Example in urbain quality of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Apparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 rd international Conference on information fusion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentacion del Ventriculo izquierdo en imagenes Ecocardiograficas utizando Snakes, modelos Deformables y Frentes de propagacion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyxia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Coloquio Venezolano de Bioingenieria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, San Cristobal, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analisis Cuantitativo de la Movilidad del Ventriculo izquierdo, utilizando un Modelo 3D Dinamico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyxia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Coloquio Venezolano de Bioingenieria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, San Cristobal, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side Scan Sonar and interferometric noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MIKON 2000: 13th International Conference on Microwaves, Radar and Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Wroclaw, Poland. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIKON.2000.913947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Image/Video Indexing in the Compressed Domain Knowledge Representation and cases indexing in Upper Digestive Endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on medical Physics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of left Ventricle Shape and Motion, Using a 3D Dynamic model : Deformable Superquadrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Acuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chicago 2000 World Congress on Medical Physics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of the Mobility of the left Ventricle using a Dynamic 3 D Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyxia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Computational methods in Applied Sciences and Engineering ECCOMAS 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and VRML Vizualization of Left Ventricle in Echocardiographic Images using 3 D Deformable models ans Superquadrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Acuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Medical Physics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis. pp.1411 - 1411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of airborne hyperspectral images by integrating multi-level data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 rd international Conference on iformation Fusion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image and knowledge engineering in telemedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIK Workshop on Biomedical Information Engineering, June 2000, Istanbul, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Istanbul, Turkey. pp.70 - 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion and stochastic optimization : application to esophagus outer wall detection on ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual international conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis. pp.1439 - 1442, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2000.898012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Representation and Cases indexing in Upper Digestive Endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Medical Physics and Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Segmentation of the Left Venticle in Echocardiographic Images using Deformable Model based on the Geometric Evolution Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Cardiology 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Cambridge, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy fusion and belief updating. Application to esophagus wall detection on ultra sound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 rd International Conference on information Fusion, Fusion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear planimetric feature domains modeling for multi-sensors fusion in remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE AeroSense international Symposium on Aerospace/Defense Sensing, Simulation and Controls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Orlando, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agents architecture for map features extraction in multi remotely sensed image fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2000: IEEE International Geoscience and Remote Sensing Symposium Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2000.860265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dempster-Shafer theory for multi-satellites remotely-sensed observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE AeroSense International Symposium on Aerospace/Defense Sensing, Simulation and Controls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Orlando, États-Unis. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.381635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge detection through Information fusion using Fuzzy and evidential Reasoning Concepts, in Sensor fusion : Architectures, Algorithms and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belur V Dasarathy SPIE 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Orlando, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Side Scan Sonar and data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE AeroSense International Symposium on Aerospace/Defense Sensing, Simulation and Controls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Orlando, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fussy and evidential approach for temporal changes interpretation in a forestry context using cartographic and satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cavayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatique 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet Télé-Médecine en GastroEntérologie : une approche multimédia au dossier patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lestideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 10 ème Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastroenterology Patient Record Consultation Based on MPEG-4 Scene Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Feuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22 nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2000.900612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage des codes correcteurs d'erreurs avec information a priori de la source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'99 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimedia patient record in gastroenterology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2st International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Atlanta, United States. pp.1231 -, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.1999.804397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring telemedicine applications in gastroenterology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Atlanta, United States. pp.1218 -, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.1999.804384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative decoding of product codes with a priori information over a Gaussian channel forstill image transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Baz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom'99: Seamless Interconnection for Universal Services. Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Rio De Janeiro, Brésil. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.1999.831771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side scan sonar and interferometric noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS'99 MTS/IEEE : riding the crest into the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Seattle, United States. pp.1591 - 1596, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.1999.800244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel decoding of block codes with a priori information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Baz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom'98,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Sydney, Australie. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.1998.775864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized source coding and coded modulation for digital transmission of still images on a noisy channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIP'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Chicago, États-Unis. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.1998.723334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation conjointe d'un décodeur source et d'une modulation codée pour la transmission d'images sur un canal bruité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection from remotely sensed multi-temporal images using morphological operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'97 : IEEE Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Singapour, Singapore. pp.252 - 254, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.1997.615854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission errors recovery using fuzzy block similitary measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Santa Barbara, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative source.chanel decoding using block turbo code and VQ for image transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium international sur les turbo codes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of mathematical morphology and fuzzy logic to the detection of spatial change in an urbanized area : Towards a greater integration of image and geographical information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'97 : IEEE International Geoscience And Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Singapour, Singapore. pp.207 - 209, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.1997.615840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid fuzzy-neural approach for image compression/transmission over noisy channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCS'97 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Pasadena, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de similarité floue pour la détection d'erreurs de transmission d'images avec quantification vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COERSA'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic road extraction method using a map-guided approachcombined with neural networks for cartographic database validation purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cavayas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'96 : International Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Lincoln, United States. pp.236 - 238, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.1996.516302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information fusion method for multrispectral image classification post-processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lopez de Meneses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouamé Raphaël Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'95 : IEEE Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Florence, Italy. pp.99 - 101, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.1995.519659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral remotely sensed images interpretation using fuzzy neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Cziho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International workshop on image and signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Budapest, Hungary. pp.239 - 242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images et de modèles pour la reconnaissance de formes et l'interprétation de scènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage source-canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Baz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage conjoint source-canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Baz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId579"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD23803D"/>
+    <w:nsid w:val="1C3534F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/basel-solaiman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5977-230X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069856532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04593968v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Khmila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Khanfir Kallel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Boss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25030529" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290800v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Dachraoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mouelhi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mosbeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Sliti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Drissi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-17055-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04543126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Baccouch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Oueslati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaker Lahidheb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Labidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-023-00794-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chourib" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Farah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.02.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068500v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Rmili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Doghri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/pjp.2022.119841" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Touil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mahjoub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-022-00678-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gueriot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaban Almouahed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Alsahwa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;loi Boss&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23010067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03213929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-021-02379-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290396v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boudrioua" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Aloui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Asli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.22557" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Klibi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Tounsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Ben Rebah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03101199v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Zaaboub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Tlig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sayadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.itc.49.4.25919" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02563861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2020.05.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Charfi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Ammar Bouhamed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Bosse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouchaala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2979553" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R Yager" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2019.08.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Haouas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bsaies" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Ben Dhiaf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2019.02.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32SJ1G3G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02110229v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrem Sellami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2019.04.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVKSL1ZL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02308289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Sani Chaibou Salaou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-08391-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ben Boudaoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-018-0653-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847683v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Lajili" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Essoukri Ben Amara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2018.5325" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSSS.2018.101595" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Khanfir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.01.024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV6RGMQ5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMEI.2018.090087" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2798661" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.6.061605" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858002v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hmida" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hamrouni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bousseta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2017.081134" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836406v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Salem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Idoudi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Saheb Ettabaa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511461v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1128851" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G Foote" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Llort Pujol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Caillec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2736220" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615321v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Charfi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Trichili" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M. Alimi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3987-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802686v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1407-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424536v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fiae.2016.11.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387614v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2016.1237187" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387623v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Mnif" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858003v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ouarda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370053v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2574992" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487075v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouhamed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sellami Masmoudi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.03.015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJB1LHFC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208489v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Itani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.401-419" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782706v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hemissi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.20122200486" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759107v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#234;ne Guesmi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946931v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pigeon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Florea" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.08.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VSRCVXC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855087v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouraz Brahim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daniel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.29.521-551" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G6FKLJPX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799510v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Homam Al Sun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecornu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796624v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Boulila" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703715v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.12.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9Z89LZ1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609308v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Guezala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796578v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Ben Rabah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2157890" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795109v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.898015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724677v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cherif" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934223v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703691v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wooi Haw Tan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosli Besar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25191-7_22" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XMZ4MD5T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724675v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609282v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2011.01.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S41G6J64-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609287v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Redadaa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Benslama" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796494v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796630v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724674v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476138v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dahabiah" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796569v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezala" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785736v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2529/PIERS091219165514" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476127v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476129v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486761v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-2010-0333" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137001v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472686v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Dhibi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bressollette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guias" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2008.2007592" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476137v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075298v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449749v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leblond" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legris" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075299v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472735v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075309v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930488v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.2000817" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075303v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Guillou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Cauvin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robaszkiewicz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71027-1_17" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-13PWLFDN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075306v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075302v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924467v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Messoudi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125835v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134168v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robazkiewicz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Beux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128185v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cazuguel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338665v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139259v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Cziho" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Lovanyi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143381v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Debon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pipelier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075305v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; Rapha&#235;l Koffi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mouchot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hillion" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.662725" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075304v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fiset" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cavayas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Desjardins" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2716(97)00038-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTSSXHDH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149737v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075425v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075308v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075449v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepage Richard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142625v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Chen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128849v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03643-0_17" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956201v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ghazouani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.72730" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056831v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118956v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Zemirline" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ech-Cherif" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139294v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burdin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toumoulin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Jacq" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289282v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roche" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khenchaf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS64527.2025.11046091" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289279v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04042038v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.01.388" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03559690v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-1781-2_5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989384v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elayni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouajdi Korbaa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Jemili" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231671" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02478203v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231731" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02915012v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE50027.2020.00132" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956200v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364338" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613105v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67074-4_52" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294147v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Zaouche" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahrour Belaidi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Aloui" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378775v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.147" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387633v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005916805940599" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172748v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Nefzi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043296" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213693v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188940v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mandhouj" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maussang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amiri" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213691v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219474v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2014.7003094" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212328v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056908v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2014.6834646" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979382v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056907v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2014.6834624" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186365v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212324v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845213v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979354v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860666v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374394v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Elbergui" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quidu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979362v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005497v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005488v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056826v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945421v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.201206351723" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782623v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113701v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728395v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739594v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724995v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799490v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCI-CC.2012.6311152" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797563v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797539v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219874v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213689v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280807v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Eziddin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montagner" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ben Salah" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739669v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219971v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Oceans-Spain.2011.6003666" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796596v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796617v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.913473" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219929v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSSYD.2010.5603884" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338671v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476130v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796565v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609280v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609281v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476132v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472871v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609301v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476133v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118529v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117914v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288839v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796634v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446406v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118518v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954240v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518548v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kerneis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119356v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530105" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796497v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530038" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797582v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529997" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121490v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353346" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121181v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795223v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423501" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121388v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2007.4408205" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122430v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124166v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122615v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795209v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684906" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122702v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124511v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Gorski" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kawalec" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Czarnecki" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2006.4345139" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124410v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Trichili" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Salim Bouhlel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124181v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518736v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125217v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125511v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2005.1615339" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301449v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127259v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307776" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518818v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330403v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Richard Ordonez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128505v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128654v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128574v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128481v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Komorniczak" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.488375" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128709v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129121v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montesinos" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Madrid" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Parra" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128430v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Abu Nokra" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128304v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128492v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128455v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128680v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518852v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sintes" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518895v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129757v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poay Hoon Lim" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bressollette" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guias" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1019675" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518892v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134698v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Barbier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129831v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132832v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poulouin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132883v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bosnjak" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Torrealba" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Montilla" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2002.1029323" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132868v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518874v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129832v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129732v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132879v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Pietrasinski" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138761v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quintero" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Abraham" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Aguilera Subero" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyxia Villegas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1019619" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138772v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Brunet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1019761" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139203v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2001.974425" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134279v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1017277" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138285v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139045v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.421101" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138349v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141831v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140731v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140816v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142428v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2000.898012" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141810v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toutin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Thomson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2000.914021" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142575v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maupin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Apparicio" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Page" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142506v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosnjak" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338667v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142588v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142113v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2000.913947" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140194v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139345v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141724v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lennon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140762v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acuna" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141797v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139330v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139514v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140866v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2000.860265" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140905v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.381635" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141690v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140686v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139493v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2000.900612" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140761v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141759v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestideau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146062v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.1999.804384" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148024v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.1999.804397" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147829v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aitsab" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147904v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El Baz" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1999.831771" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147443v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.1999.800244" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148662v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1998.723334" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149666v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1998.775864" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149774v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150282v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t St-Onge" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1997.615854" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338658v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348667v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150500v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149850v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150575v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1997.615840" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158668v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1996.516302" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159898v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez de Meneses" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1995.519659" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159431v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457131v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrino" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075310v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075301v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/basel-solaiman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5977-230X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069856532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04593968v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Khmila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Khanfir Kallel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Boss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25030529" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04543126v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Baccouch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Oueslati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaker Lahidheb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Labidi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-023-00794-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Dachraoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mouelhi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mosbeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Sliti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Drissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-17055-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chourib" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Farah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.02.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Touil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mahjoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-022-00678-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Rmili" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Doghri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/pjp.2022.119841" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03213929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-021-02379-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boudrioua" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Aloui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Asli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.22557" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gueriot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaban Almouahed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Alsahwa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;loi Boss&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23010067" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Klibi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Tounsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Ben Rebah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02563861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2020.05.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03101199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Zaaboub" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Tlig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sayadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.itc.49.4.25919" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Charfi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Ammar Bouhamed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Bosse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouchaala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2979553" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R Yager" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2019.08.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02110229v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrem Sellami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2019.04.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVKSL1ZL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Haouas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bsaies" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Ben Dhiaf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2019.02.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32SJ1G3G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02308289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Sani Chaibou Salaou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-08391-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ben Boudaoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-018-0653-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847683v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Lajili" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Essoukri Ben Amara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2018.5325" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSSS.2018.101595" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMEI.2018.090087" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Khanfir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.01.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV6RGMQ5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2798661" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.6.061605" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858002v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hmida" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hamrouni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bousseta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2017.081134" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765362v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G Foote" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Llort Pujol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Caillec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2736220" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Charfi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Trichili" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M. Alimi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3987-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511461v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1128851" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836406v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Salem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Idoudi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Saheb Ettabaa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802686v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1407-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424536v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fiae.2016.11.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Mnif" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2016.1237187" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858003v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ouarda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487075v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370053v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2574992" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouhamed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sellami Masmoudi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.03.015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJB1LHFC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208489v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Itani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.401-419" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782706v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hemissi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.20122200486" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759107v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#234;ne Guesmi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946931v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pigeon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Florea" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.08.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VSRCVXC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855087v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouraz Brahim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daniel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.29.521-551" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G6FKLJPX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796624v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Boulila" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Homam Al Sun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecornu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703715v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.12.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9Z89LZ1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609308v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Guezala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795109v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.898015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cherif" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796578v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Ben Rabah" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2157890" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934223v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724675v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703691v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wooi Haw Tan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosli Besar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25191-7_22" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XMZ4MD5T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609282v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2011.01.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S41G6J64-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796630v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724674v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796494v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609287v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Redadaa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Benslama" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785736v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2529/PIERS091219165514" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476127v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dahabiah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796569v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezala" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476138v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486761v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-2010-0333" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476129v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137001v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472686v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Dhibi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bressollette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guias" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2008.2007592" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075298v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476137v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449749v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leblond" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legris" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075309v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930488v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.2000817" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472735v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075299v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075306v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075303v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Guillou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Cauvin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robaszkiewicz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71027-1_17" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-13PWLFDN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075302v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924467v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Messoudi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125835v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128185v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cazuguel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134168v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robazkiewicz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Beux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139259v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Cziho" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Lovanyi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338665v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143381v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Debon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pipelier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075304v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fiset" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cavayas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mouchot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Desjardins" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2716(97)00038-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTSSXHDH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075305v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; Rapha&#235;l Koffi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hillion" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.662725" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149737v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075425v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075308v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075449v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepage Richard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142625v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Chen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128849v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03643-0_17" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956201v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ghazouani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.72730" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056831v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118956v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Zemirline" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ech-Cherif" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139294v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burdin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toumoulin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Jacq" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289282v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roche" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khenchaf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS64527.2025.11046091" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289279v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04042038v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.01.388" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03559690v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-1781-2_5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02478203v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231731" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989384v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elayni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouajdi Korbaa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Jemili" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231671" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02915012v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE50027.2020.00132" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956200v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364338" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613105v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67074-4_52" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294147v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Zaouche" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahrour Belaidi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Aloui" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387633v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005916805940599" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378775v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.147" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172748v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Nefzi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043296" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213693v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212328v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213691v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219474v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mandhouj" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maussang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amiri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2014.7003094" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188940v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056908v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2014.6834646" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979382v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186365v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056907v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2014.6834624" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212324v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845213v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374394v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Elbergui" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quidu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860666v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979354v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979362v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005497v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005488v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056826v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728395v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739594v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113701v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945421v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.201206351723" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782623v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724995v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799490v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCI-CC.2012.6311152" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797563v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797539v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219874v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280807v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Eziddin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montagner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ben Salah" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739669v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213689v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219971v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Oceans-Spain.2011.6003666" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796617v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.913473" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796596v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796565v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609280v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609281v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476132v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338671v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219929v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSSYD.2010.5603884" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476130v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472871v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609301v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476133v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118529v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288839v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796634v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446406v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118518v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117914v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954240v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518548v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kerneis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119356v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530105" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796497v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530038" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797582v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529997" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121181v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121490v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353346" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795223v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423501" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121388v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2007.4408205" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122430v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122702v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795209v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684906" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124511v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Gorski" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kawalec" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Czarnecki" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2006.4345139" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122615v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124166v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124181v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124410v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Trichili" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Salim Bouhlel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518736v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125511v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2005.1615339" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125217v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301449v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127259v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307776" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518818v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330403v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Richard Ordonez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128654v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128505v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129121v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montesinos" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Madrid" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Parra" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128709v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128430v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Abu Nokra" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128304v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128481v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Komorniczak" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.488375" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128574v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128680v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128492v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128455v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518852v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sintes" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518895v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129831v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132883v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bosnjak" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Torrealba" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Montilla" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2002.1029323" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132832v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poulouin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518892v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134698v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Barbier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132868v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129757v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poay Hoon Lim" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bressollette" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guias" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1019675" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518874v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129832v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129732v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132879v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Pietrasinski" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138761v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quintero" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Abraham" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Aguilera Subero" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyxia Villegas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1019619" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139203v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2001.974425" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138772v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Brunet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1019761" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134279v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1017277" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138285v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139045v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.421101" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138349v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141831v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141810v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toutin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Thomson" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2000.914021" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142575v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maupin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Apparicio" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Page" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142506v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosnjak" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338667v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142113v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2000.913947" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139345v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140762v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acuna" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140194v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141797v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141724v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lennon" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142588v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142428v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2000.898012" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140816v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140731v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139330v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139514v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140866v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2000.860265" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140905v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.381635" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140686v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141690v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140761v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141759v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestideau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139493v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2000.900612" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147829v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aitsab" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148024v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.1999.804397" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146062v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.1999.804384" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147904v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El Baz" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1999.831771" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147443v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.1999.800244" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149666v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1998.775864" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148662v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1998.723334" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149774v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150282v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t St-Onge" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1997.615854" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150500v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149850v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150575v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1997.615840" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348667v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338658v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158668v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1996.516302" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159898v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez de Meneses" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1995.519659" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159431v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457131v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrino" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075310v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075301v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>