--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> basel solaiman </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">basel-solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5977-230X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069856532</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Possibilistic Fingerprint Quality Assessment (PFQA) Filter to Improve the Recognition Rate of a Level-2 AFIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Khmila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khanfir Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (3), pp.529. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e25030529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Left Ventricle Segmentation from Short-Axis MRI Images Using U-Net with Study of the Papillary Muscles’ Removal Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhaker Lahidheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Labidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.278-290. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40846-023-00794-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine learning approach for multiple sclerosis diagnosis through Detecron Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Dachraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mosbeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Sliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (14), pp.42837-42859. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-023-17055-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroke Treatment Prediction Using Features Selection Methods and Machine Learning Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chourib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (6), pp.678-686. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2022.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new collaborative classification process for microcalcification detection based on graphs and knowledge propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10278-022-00678-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel pre-processing approach based on colour space assessment for digestive neuroendocrine tumour grading in immunohistochemical tissue images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Doghri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Labidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish journal of pathology : official journal of the Polish Society of Pathologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (2), pp.134 - 158. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5114/pjp.2022.119841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new conditional region growing approach for microcalcification delineation in mammograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-021-02379-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic three‐dimensional detection and volume estimation of low‐grade gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Boudrioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Asli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douraied Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (3), pp.1678-1691. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ima.22557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Possibilistic-Probabilistic Decision-Making Scheme for Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloi Bossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e23010067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil salinity prediction using a machine learning approach through hyperspectral satellite image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Klibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhaier Ben Rebah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of microcalcification based on morphological operations and structural similarity indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (3), pp.1155-1173. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbe.2020.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Network-based System for Automatic Passport Stamp Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wala Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Sayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technology And Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (4), pp.583-607. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.itc.49.4.25919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Similarity Measures for Data Science and Machine Learning Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonda Ammar Bouhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khanfir Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Bouchaala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2979553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intelligent quality-based approach to fusing multi-source possibilistic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonda Ammar Bouhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khanfir Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald R Yager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.68-90. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2019.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imagery classification based on semi-supervised 3-D deep neural network and adaptive band selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrem Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.246-259. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal image change mining based on evidential conflict reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bsaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Ben Dhiaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151, pp.59-75. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2019.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning contextual superpixel similarity for consistent image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaman Sani Chaibou Salaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-019-08391-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and comparison of binary thinning algorithms on GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Ben Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100 (2018), pp.1 - 27. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-018-0653-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-step evidential fusion approach for accurate breast region segmentation in mammograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Lajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Essoukri Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (11), pp.1972-1982. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ipr.2018.5325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Information and Analytics: A Discussion on Potential Methods to Cope with Uncertainty in Complex Environments (Big Data and IoT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Digital Signals and Smart Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.279. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDSSS.2018.101595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watermarking medical images with patient identification to verify authenticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Engineering and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMEI.2018.090087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative possibilistic knowledge diffusion approach for blind medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khanfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78, pp.182 - 197. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2018.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Imagery Semantic Interpretation Based on Adaptive Constrained Band Selection and Knowledge Extraction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrem Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2018.2798661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive strategy for superpixel-based region-growing image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaman Sani Chaibou Salaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.26.6.061605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient method for breast mass segmentation and classification in mammographic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Bousseta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (11), pp.256 - </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2017.081134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance prediction of a dual baseline radar or sonar interferometer based on a vernier critical value concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G Foote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Llort Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Le Caillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2017.2736220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal biometric system hand shape and palmprint recognition based on SIFT sparse representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (20), pp.20457 - 20482. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-016-3987-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Dimensionality Reduction Approach for Hyperspectral Imagery Semantic Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrem Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Index, Medical and Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.182 - 189. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1128851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Level Mammographic Information Fusion For Real World Ontology Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (5), pp.259 - 271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified ZS thinning algorithm by a hybrid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Ben Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-017-1407-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method of Spatial Unmixing Based on Possibilistic Similarity in Soft Pattern Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy information and engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.295 - 314. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fiae.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association rules based ontology enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.16 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology knowledge mining for ontology alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.876 - 887. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/18756891.2016.1237187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a novel biometric system for smart riding club</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information assurance and security (JIAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.201 - 213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnal verification system using hand modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information assurance and security (JIAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.157 - 168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Refinement of Possibility Distributions by Learning for Pixel-Based Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (8), pp.3533 - 3545. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2574992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection in possibilistic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bouhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khanfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (11), pp.3627 - 3640. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2015.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability-possibility hybrid systems for merging technical indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Le Caillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (3-4), pp.401 - 419. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.31.401-419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-spectro temporal analysis of hyperspectrale imagery based on 3-D spectral modeling and multilinear algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (1), pp.199-216. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.20122200486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fingerprint verification system based on curvelet transform and possibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanêne Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3253 - 3272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual definition of a holonic processing framework to support the design of information fusion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie de reconstruction 3D de scènes sous-marines par caméras. Problématiques et études préliminaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouraz Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (6), pp.521-551. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.29.521-551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Fusion Approaches to Spatiotemporal Change Prediction in Satellite Images: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing and GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Medical Knowledge Representation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Homam Al Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.101-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement possibiliste en diagnostic médical : application au diagnostic de lésions endoscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Homam Al Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.29-34. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interesting spatiotemporal rules discovery: application to remotely sensed image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine -London-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (2), pp.167 - 191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient approach for multi-temporal hyperspectral images interpretation based on high-order tensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8180, pp.81800J-81800J-6. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.898015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptative image watermarking scheme based on neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1), pp.748-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Change Illumination Effect Reduction Based on Spectral Angle Constraint for Hyperspectral Image Unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhaier Ben Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.1110 - 1114. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2011.2157890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Level Adaptive Fusion Approach: Application to Land Cover Change Prediction in Satellite Image Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimedia Processing and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy watermarking system using the wavelet technique for medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy similarity based image segmentation scheme using self-organizing map with iterative region merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooi Haw Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosli Besar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7066, pp.226-237. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25191-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data mining based approach to predict spatiotemporal changes in satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (3), pp.386 - 395. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2011.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Decision Fusion and Uncertainty Propagation to Improve Land Cover Change Prediction in Satellite Image Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimedia Processing and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.127 - 139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new scheme of image watermarking based on the Ant colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research and Reviews in Computer Sciences (IJRRCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (5), pp.1167-1171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Spatio-temporal ICA for Multi-temporal Endmembers Extraction and Change Trajectory Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium : [proceedings]. Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1289-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focusing problems of a subsurface point scatterer buried into the soil us ing a low frequency SAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Le Caillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Redadaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Benslama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.438-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal Hyperspectral Images Unmixing and Classification Based on 3D Signature Model and Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium : [proceedings]. Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (5), pp.480-484. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2529/PIERS091219165514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a possibilistic processing of missing values under complex conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Information Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (4), pp.562-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Change of Illumination Effect for Hyperspectral Image Unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhaier Ben Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Ghezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Graphics, Vision and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (IV), pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastroenterology dataset clustering using possibilistic Kohonen maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Information Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (4), pp.508-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of possibilistic sources of evidences for pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.117-130. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ICA-2010-0333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a possibilistic classification of gastroenterology patterns in a complex environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (3), pp.305-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect pattern recognition using the fuzzy measure theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Engineering and Automated Learning - IDEAL 2009 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5788, pp.101 - 108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-approach system for uncertain spatio-temporal knowledge discovery in satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Graphics, Vision and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 09 (06), pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer assisted venous thrombosis quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (2), pp.174 - 183. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITB.2008.2007592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Pattern Recognition in a Digestive Database for Mining Imperfect Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.229 - 240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic similarity estimation and visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5766 (2010), pp.273-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la classification automatique d'images sonar pour le recalage à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la classification automatique d'images sonar pour le recalage à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1-2), pp.87 - 104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of Multisensor Remote Sensing Images: Multiapproach Fusion of Uncertain Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (12), pp.4142 - 4152. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2008.2000817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSO based parametric object recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooi Haw Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosli Besar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Electronics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (24), pp.1080-1087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestive database evidential clustering based on possibility theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Biology and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (9), pp.239 - 248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multi-temporal approach for satellite image interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Arab journal of information technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.281 - 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From endoscopic imaging and knowledge to semantic formal images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4370, pp.189 - 201. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71027-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of multisensor remote sensing images : multiapproach fusion of uncertain information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (12), pp.4142 - 4152. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2008.2000817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Image Retrieval Based On Ontology Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Graphics, Vision and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 08 (2), pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du positionnement d'une sonde à l'aide d'un capteur électromagnétique tridimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT Sciences électroniques technologies de l'information et des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et technologies de l'Information : préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (5-6), pp.683 - 686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Assisted Diagnosis System in Digestive Endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, vol 7 (4), pp.256 - 262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization of finite state vector quantization for image compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Cziho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Lovanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Communication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (6), pp.545 - 558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for unwrapping multisensors interferometric side scan sonar phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE oceanic engineering society newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, XXXV (4), pp.15 - 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information fusion : application to data and model fusion for ultrasound image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pipelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.1171 - 1175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map-image matching using a multi-layer perceptron : the case of the road network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cavayas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53 (2), pp.76 - 84. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-2716(97)00038-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information fusion method for mutispectral image classification postprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouamé Raphaël Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 36 (2), pp.395 - 406. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/36.662725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission errors recovery of quantized images using fuzzy block similarity measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Fusion Analytics for Big Data and IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARTECH House, pp.248, 2016, 978-1-63081-087-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus stochastiques pour l'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PPUR, pp.241, 2006, Collection technique et scientifique des télécommunications, Collection technique et scientifique des télécommunications, 2-88074-668-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de neurones artificiels et leurs applications en imagerie et en vision par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepage Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire du Québec, 2003, École de technologie supérieure, 2-9211-4540-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Processing for Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and Information Quality in Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Quality in Information Fusion and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, pp.401 - 421, 2019, Information Fusion and Data Science, 978-3-030-03642-3. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03643-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Remote Sensing Scenes Interpretation and Change Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontology in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, pp.205 - 224, 2018, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.72730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'information géographique par ontologie spatio-temporelle, floue et lourde pour l'interprétation des images de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information géographique en Afrique, état des lieux et nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des Publications Universitaires, pp.225-250, 2014, 978-9973-37-807-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient association rule mining algorithm for classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ech-Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAISC : Artificial Intelligence and Soft Computing, June 22-26, Zakopane, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5097, Springer Berlin, pp.717 - 728, 2008, Lecture notes in computer science, 978-3-540-69572-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing Paradigms in Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Toumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Imaging, C. Roux &amp; J. L. Coatrieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Press, pp.5 - 23, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (159)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Cross Section and Micro-Doppler Simulation of Offshore Wind Turbines in X-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cexus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khenchaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 26th International Radar Symposium (IRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Hamburg, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IRS64527.2025.11046091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Echo Simulation of Offshore Wind Turbines at X-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cexus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khenchaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Remote Sensing (ICARS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of CNN and U-Net performance for automatic segmentation of medical images: application to cardiac MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Labidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CENTERIS - International Conference on ENTERprise Information Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. pp.1089 - 1096, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.01.388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic regional estimation of myocardial strain using deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Labidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICT2021: International Congress on Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Londres, United Kingdom. pp.41-48, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-1781-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological-based microcalcification detection using adaptive thresholding and structural similarity indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATSIP 2020 : 5th International Conference on Advanced Technologies for Signal &amp; Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP49331.2020.9231731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new features vector matching for big heterogeneous data in intrusion detection context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouajdi Korbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Jemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATSIP 2020 : 5th International Conference on Advanced Technologies for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sousse, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP49331.2020.9231671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new conditional region growing approach for an accurate detection of microcalcifications from mammographic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBE 2020 : IEEE 20th International Conference on Bioinformatics And Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cincinnati, United States. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBE50027.2020.00132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative semantic spatiotemporal reasoning based on description logics for modeling dynamics of spatio-temporal objects in satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sousse, Tunisia. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal biometric method fusing hand shape and palmprint modalities at rank level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCI 2017 : 9th International Conference on computational collective intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nicosi, Cyprus. pp.538 - 547, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67074-4_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of low-grade gliomas in MRI : Phase based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahima Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahrour Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies for Signal and Image Processing (ATSIP’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy clustering based approach for ontology alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEIS 2016 : 18th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.594 - 599, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005916805940599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology knowledge mining based association rules ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2016 : 20th International Conference on Knowledge-Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, York, United Kingdom. pp.345 - 354, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.08.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new ontology matching approach based on multi-criteria analysis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAS 2014 : international image processing applications and systems conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hammamet, Tunisia. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS.2014.7043296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid probability-possibility decision support systems for merging technical indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Le Caillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUSION 2014 : the 17th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Salamanca, Spain. pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Selection of a Reduced Set of Similarity Measures for Concept Mapping in the Ontological Enrichment Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFO 2014 : 5èmes Journées Francophones sur les Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method of pixel unmixing by classes based on the possibilistic similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRAM 2014 : the International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France. pp.220 - 226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Events Detection Algorithm: Application to Sonar Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2014 -St John's : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, St. John'S, Canada. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2014.7003094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Segmentation Approach for Unimodal Image Histograms: Application to the Detection of Regions of Interest in Sonar Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2014 - St John's : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, St. John'S, Nl, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical analysis of lifecycles and methods for ontology construction and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATSIP 2014 : 1st International Conference on Advanced Technologies for Signal &amp; Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sousse, Tunisia. pp.48-53, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2014.6834646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Possibilistic Knowledge Diffusion for Images Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IP&amp;C 2013 : 5th International Conference on Image Processing &amp; Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bydgoszcz, Poland. pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic mapping selection in the ontology alignment process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD 2014 : 6th International conference on knowledge engineering and ontology development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ontology for semantic annotation of remotely sensed images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATSIP 2014 : 1st International Conference on Advanced Technologies for Signal &amp; Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sousse, Tunisia. pp.36-41, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2014.6834624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of hyperspectral imagery based on hybrid dimensionality reduction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrem Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAS 2014 : International Image Processing and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Statistical Tests on Homomorphic Filtered SAS Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans 2013 : proceedings of the MTS/IEEE Bergen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d’une méthode de classification des mines sous-marines basée sur l’écho acoustique dans des images sonar latéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Elbergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique d'une image Sonar après filtrage homomorphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy hyperspectral images classification using a calibrated SVM classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2013 : atelier Traitement et Analyse de l'Information : Méthodes et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-Noise tolerant method for multi-temporal hyperspectral images classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS 2013 : 5th IEEE Workshop on Hyperspectral Image and Signal Processing : Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gainesville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic similarity based image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRAM 2013 : 2nd International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.271-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative possibility distributions refining in pixel-based images classification framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRAM 2013 : 2nd International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a quality-driven approach for satellite image ontology construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICIS 2013 : 6th International Conference on Intelligent Computing and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model based classification of mine-like objects in sidescan sonar using the highlight information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Elbergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonar Image Processing for Underwater Object Detection Based on High Resolution System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIDOP 2012: 2nd Workshop on Signal and Document Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. pp.5 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel iris segmentation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanêne Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCS'12: 3rd IEEE International Conference Multimedia Computing and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tanger, Morocco. pp.260 - 265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust evidential fisher discriminant for multi-temporal images classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012: IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.4275-4278, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.201206351723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and predictability of soil susceptibility to water erosion at the regional scale using hyperspectral data and external knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhaier Ben Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Setit 2012: 6th international conference, Sciences of Electronic, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level adaptative fusion approach : Application to land cover change prediction in satellite image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC'2012: 27th ACM Symposium on applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris verification system based on curvelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanêne Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCI*CC 2012: IEEE 11th International Conference Cognitive Informatics &amp; Cognitive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Kyoto, Japan. pp.226-229, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCI-CC.2012.6311152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvelet transform-based features extraction for fingerprint identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanêne Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE international conference of the biometrics special interest group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonar Image Preprocessing Method based on Homomorphic Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTS/IEEE Oceans 2012 Hampton Roads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Virginia Beach, Va, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de l'information curviligne et ponctuelle pour une caractérisation robuste de la forme des objets dans des séquences d'images acquises par des caméras acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouraz Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2011 : traitement et analyse de l'Information, méthodes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de connaissances possibilistes en dimension 2 : application à la détection du cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Eziddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA: Congrès Traitement et analyse de l'information, méthodes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ontologie spatiotemporelle, floue et lourde de l'imagerie satellitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journées francophones sur les ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.253-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d'images basée sur l'utilisation de la similarité possibiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2011 : traitement et analyse de l'information méthodes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of underwater scenes using DIDSON acoustic sonar image sequences through evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouraz Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2011 : IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Santander, Spain. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Oceans-Spain.2011.6003666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for modelling and retrieving satellite images basing on spatial knowledge: application to natural risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Ghezala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICGIP 2011: International Conference on Graphic and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Cairo, Egypt. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.913473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage actif d'images hyperspectrales multi-temporelles pour la génération de signatures 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2011: traitement et analyse de l'information : méthodes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie. pp.657-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multi-temporal hyperspectral images classification based on 3D signature model and matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Hyperspectral Workshop 2010 - ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Frascati, Italy. pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic retrieval in case-based reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Homam Al Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Conference on Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Berlin, Germany. pp.144-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical diagnosis by possibilistic classification reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Homam Al Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUSION 2010: 13th Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Kohonen maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS 2010 : International Conference on Artificial intelligence, knowledge engineering and Data bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Cambridge, United Kingdom. pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative possibilistic image segmentation system: application to breast cancer detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Eziddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of underwater scenes using image sequences from acoustic camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouraz Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2010 - Sydney : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sydney, Australia. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSSYD.2010.5603884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic missing data estimation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS 2010 : International Conference on Artificial Intelligence, knowledge engineering and data bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Cambridge, United Kingdom. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal modeling for knowledge discovery in satellite image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2010 : septième édition de la conférence en recherche d'information et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sousse, Tunisia. pp.35-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche basée sur la fouille de données pour l'estimation de l'étalement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème journées scientifiques du réseau télédétection de l'AUF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Monastir, Tunisie. pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information imperfection processing in supervised classification systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS : International Conference on Artificial Intelligence, Knowledge Engineering and Data bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Cambridge, United Kingdom. pp.215-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestive casebase mining based on possibility theory and linear unidimensional scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Artificial Intelligence, Knowledge Engineering and Data Base, 21-23 Februrary, Cambridge, United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Cambridge, United Kingdom. pp.218 - 223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonar data simulation & performance assessment through tube ray tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAM'09 : Underwater Acoustic Measurements : Technologies &amp; Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nafplion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving spatiotemporal change detection : a high level fusion approach for discovering uncertain knowledge from satellite image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Venice, Italy. pp.52-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système multi-approche d'extraction de connaissances spatio-temporelles incertaines en imagerie satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference : sciences of electronic, technologies of information and telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hamammet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Ordination-Based Analysis of an Imperfect Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE/ACS International Conference on Computer Systems and Applications, May 10-13, Rabat, Morocco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rabat, Morocco. pp.199 - 204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Evidential Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Artificial Intelligence, Knowledge Engineering and Data Base, Februrary 21-23, Cambridge, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Cambridge, United Kingdom. pp.212 - 217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal multi-modality ontology for indexing and retrieving satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Ghezala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSI 2009 : colloque sur l'optimisation et les systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Annaba, Algeria. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated acoustic data fusion combining neural network and Dempster-Shafer theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Undewater Acoustic Measurements: Technologies \&amp; Results, address = Nafplion, Greece, year = 2009, month = 21-26 June, pdf = 0, nat = 0, keyword = ,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Calibration by Spatial Registration Between US and MRI Scans: Application to Bifurcation of Carotid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA 2008 : 3rd international conference on Information and Communication Technologies : from Theory to Applications, 7-11 April, Damascus, Syria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Damascus, Syria. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Spatio-Temporal Metadata for Satellite Images Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA 2008: IEEE International Conference on Information and Communication Technologies: From Theory to Applications ICTTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damas, Syria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Strategic Satellite Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA 2008: Information and Communication Technologies: From Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4529997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode d'extraction de règles de classification multi-labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Atelier Qualité des Données et des Connaissances, 23 janvier, Namur, Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.29 - 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venous thrombosis supervised image indexing and fuzzy retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS 2007 : 29th annual international conference of the IEEE engineering in medicine and biology society, August 22-26, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.4528 - 4531, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a semi-automatic interpretation of scenes issued from multisensor satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2007: IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp.3104-3108, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based diagnostic system fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2007 : 10th International Conference on Information Fusion, July 9-12 juillet Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIF.2007.4408205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining system applied in endoscopic image base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'06 : 2nd IEEE International Conference on Information and Communication Technologies : from theory to applications. April 24-28, Damas, Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damas, Syria. pp.1357 - 1362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid fusion hybrid method for diagnostic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2006 : 11th international conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, July 2-7, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed blackboard architecture for multi-spectral image interpretation based on multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA 2006 : IEEE International Conference on Information and Communication Technologies: From Theory to Applications ICTTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damas, Syria. pp.3070-3075, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-time adaptative processing analysis for the moving target on the sea surface indication purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Le Caillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kawalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Czarnecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIKON 2006 : International Conference on Microwaves, Radar &amp; Wireless Communications, 22-24 may, Krakow, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Krakow, Poland. pp.199 - 202, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIKON.2006.4345139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Neural Network Based Venous Thrombosis Echogenicity and Echostructure Characterization Using Ultrasound Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE ICTTA: Information and Communication Technologies from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Damascus, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telemedicine in Perspective: Trends and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE ICTTA: Information and Communication Technologies from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A region based segmentation using pixel block fuzzy similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooi Haw Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosli Besar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA '06 : second International Conference on Information &amp; Communication Technologies, april 24-28, Damascus, Syria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.1516 - 1521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new image watermarking scheme for medical image archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanene Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Salim Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'2006: international conference on information and communication technologies, 24-28 april 2006, Damascus, Syria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.1498 - 1503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Classification and Segmentation of Sidescan Sonar Images for Long Term Registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE OCEANS`05 EUROPE, address = Brest, France, year = 2005, month = 20-23 June, keyword = image sonar; sonar image; TVG; speckle; segmentation; classification; filtres de Gabor; Gabor; recalage; registration, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume calculation of venous thrombosis using 2D ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/EMBS 2005 : 27th annual international conference of IEEE engineering in medecine and biology society, September, Shanghai, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Shangai, Chine. pp.4002 - 4005, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2005.1615339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des Contours des Thrombus Veineux dans les Images Echographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT: Sciences Electroniques, Technologies de l'Information et des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille et fusion de données médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSTIM 2005 : Journées Sciences, Technologies et Imagerie pour la Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Nancy, France. pp.185 - 186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pixel block fuzzy similarity measure applied in two applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA 2004 : International Conference on Information and Communication Technologies : from theory to applications, 19-23 april</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Damascus, Syria. pp.355 - 356, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2004.1307776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et segmentation d`images sonar pour le recalage à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Caractérisation in-situ des fonds marins, address = Brest, France, year = 2004, month = 21-22 October, keyword = image sonar; sonar image; TVG; speckle; segmentation; classification; filtres de Gabor; Gabor; recalage; registration, pdf = 1, nat = 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'Images Médicales par leur Contenu Numérique dans le Domaine Compressé : Comparaisons de Signatures Construites à partir de la Quantification Vectorielle et des Normes JPEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Image/Video Communications over Fixed and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France. pp.89 - 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'images médicales par le contenu en utilisant les informations spectrale et spatiale extraites de JPEG-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème forum des jeunes chercheurs en génie biologique et médical, Nantes, 21-23 Mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration d'une sonde échographique : application pour la quantification volumique des thromboses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2003 :Sciences électroniques, technologies de l'information et des télécommunications, Sousse, Tunisie, 17-21 mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated telediagnostic and epidemiological system to reduce cervical cancer incidence in Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Madrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMBS 2003 : 25th annual international conference of the IEEE engineering in medicine and biology society, Cancun, Mexico, September 19-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cancun, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes basées sur la théorie des ensembles flous pour l'extraction de contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2003 : Traitement et analyse de l'information : méthodes et applications, Hammamet, Tunisie, 29 septembre-3 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of an ideal DEM by fusion shape from shading and interferometry bathymetries for seafloor remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Abu Nokra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote sensing for environmental monitoring, GIS applications and geology III : proceedings of SPIE, Barcelona, Spain, september 8-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial-textural medical image indexing based on vector quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMBS 2003 : 25th annual international conference of the IEEE engineering in medicine and biology society, Cancun, Mexico, September 19-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cancun, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic and fuzzy information fusion applied to radar system ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Komorniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multisensor, multisource information fusion : architectures, algorithms, and applications, April 23-25, Orlando,USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Orlando, United States. pp.123 - 132, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.488375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des moments spatiaux pour la recherche d'images médicales par le contenu dans le domaine compressé : application à la quantification vectorielle et le standard JPEG DCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2003 : Traitement et analyse de l'information : méthodes et applications, Hammamet, Tunisie, 29 septembre-3 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du modèle numérique du terrain (MNT) en utilisant l'algorithme de Shape for Shading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Abu Nokra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2003 : Traitement et analyse de l'information : méthodes et applications, Hammamet, Tunisie, 29 septembre-3 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation d'images médicales basée sur les informations spatiale et spectrale extraites de JPEG 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2003 : Compression et représentation des signaux audiovisuels, Lyon, 16-17 janvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telediagnostic platform for uterus cancer risk diminution in Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITAB 2003 : 4th international IEEE EMBS special topic conference on information technology applications in biomedicine, Cancun, Mexico, September 19-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cancun, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric side scan sonar signal denoised by wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE AeroSense Internationl Symposium on Aerospace/Defense Sensing, Simulation and Controls, address = Orlando, USA, year = 2003, month = 21-25 April, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconvolution bathymétrique d”images sonar latéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lecons de l”Erika, address = France, year = 2002, month = 13-16 March, nat = 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use and land cover change prediction with the theory of evidence : a case of study in an intensive agricultural region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on information fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Annapolis, États-Unis. pp.114 - 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust estimation of clinical parameters in cardiology using a dynamical segmentation of echocardiographic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Washington Dc, United States. pp.577 - 580, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2002.1029323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint spatial-spectral indexing of medical images exploiting the JPEG compression scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poulouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2d joint EMBS/BMES conference, Houston, TX, USA, October 23-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Houston, United States. pp.1015 - 1016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sonar interférométrique : un outil haute résolution d`exploration du fond marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jediasis, address = Brest, France, year = 2002, month = 28 November, nat = 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow up and modeling of the land use in an intensive agricultural watershed in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SPIE : Remote sensing for agriculture, ecosystems and hydrology IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric side scan sonar : a tool for high resolution sea floor exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDET journées acoustiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward determination of venous thrombosis ages by using fuzzy logic and supervised Bayes classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poay Hoon Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference of the IEEE Engineering n Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Istanbul, Turkey. pp.3831 - 3834, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2001.1019675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-scan interferometry: a tool for high resolution sea floor exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Underwater Acoustics, address = Brest, France, year = 2002, month = 17 June, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use and land cover change prediction with the theory of evidence : a case of study in an intensive agricultural region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on information fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Annapolis, États-Unis. pp.114 - 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation d'images médicales échographiques - Représentation des connaissances et fusion d'information pour l'extraction des structures anatomiques pertinentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the first Jesiasis, ENSIETA, pp. 29-39, Brest, France, November 28th, 2002.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Brest, France. pp.29 - 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data fusion approach to the priority assignment in the multifonction radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Komorniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Pietrasinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIKON 2002 (14th international conference on microwaves, radar and wireless communications, Poland, Gdansk, May 20-22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Gdansk, Pologne. pp.647 - 650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative medical reasoning in telemedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Aguilera Subero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyxia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEMBS 2001 : 23rd Annual International Conference of the IEEE Engineering and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. pp.4/3622 - 4/3625, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2001.1019619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical decision-making and collaborative reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Aguilera Subero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyxia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2nd international Symposium on Bioinformatics and Bioengineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Bethesda, United States. pp.161 - 165, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBE.2001.974425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Technology for Telemedicine and Telehealth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2001.1019761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image indexing and compression based on vector quantization: image retrieval efficiency evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference of the IEEE EMBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2001.1017277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation d'images médicales par leur contenu : une caracterisation utilisant la quantification vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model fusion for road extractions from multisource satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE International Symposium on Aerospace/Defense Sensing, Simulation, and Controls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Orlando, United States. pp.140 - 148, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.421101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation d'images médicales par leur contenu numérique : comparaison d'une approche textures et d'une approche dans le domaine transformé DCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Hammamet, Tunisie. pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas d'Endoscopie digestive haute : Création des bases de connaissances et de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs en Génie Biologique et Médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D map features extraction from radar and visible remotely sensed image fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MIKON 2000: 13th International Conference on Microwaves, Radar and Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Wroclaw, Pologne. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIKON.2000.914021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple correspondance analysis for highly heterogeneous data fusion, an Example in urbain quality of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Apparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 rd international Conference on information fusion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentacion del Ventriculo izquierdo en imagenes Ecocardiograficas utizando Snakes, modelos Deformables y Frentes de propagacion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyxia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Coloquio Venezolano de Bioingenieria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, San Cristobal, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analisis Cuantitativo de la Movilidad del Ventriculo izquierdo, utilizando un Modelo 3D Dinamico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyxia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Coloquio Venezolano de Bioingenieria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, San Cristobal, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side Scan Sonar and interferometric noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MIKON 2000: 13th International Conference on Microwaves, Radar and Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Wroclaw, Poland. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIKON.2000.913947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Image/Video Indexing in the Compressed Domain Knowledge Representation and cases indexing in Upper Digestive Endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on medical Physics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of left Ventricle Shape and Motion, Using a 3D Dynamic model : Deformable Superquadrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Acuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chicago 2000 World Congress on Medical Physics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of the Mobility of the left Ventricle using a Dynamic 3 D Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyxia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Computational methods in Applied Sciences and Engineering ECCOMAS 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and VRML Vizualization of Left Ventricle in Echocardiographic Images using 3 D Deformable models ans Superquadrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Acuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Medical Physics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis. pp.1411 - 1411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of airborne hyperspectral images by integrating multi-level data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 rd international Conference on iformation Fusion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image and knowledge engineering in telemedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIK Workshop on Biomedical Information Engineering, June 2000, Istanbul, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Istanbul, Turkey. pp.70 - 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion and stochastic optimization : application to esophagus outer wall detection on ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual international conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis. pp.1439 - 1442, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2000.898012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Representation and Cases indexing in Upper Digestive Endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Medical Physics and Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Segmentation of the Left Venticle in Echocardiographic Images using Deformable Model based on the Geometric Evolution Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Cardiology 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Cambridge, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy fusion and belief updating. Application to esophagus wall detection on ultra sound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 rd International Conference on information Fusion, Fusion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear planimetric feature domains modeling for multi-sensors fusion in remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE AeroSense international Symposium on Aerospace/Defense Sensing, Simulation and Controls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Orlando, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agents architecture for map features extraction in multi remotely sensed image fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2000: IEEE International Geoscience and Remote Sensing Symposium Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2000.860265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dempster-Shafer theory for multi-satellites remotely-sensed observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE AeroSense International Symposium on Aerospace/Defense Sensing, Simulation and Controls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Orlando, États-Unis. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.381635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge detection through Information fusion using Fuzzy and evidential Reasoning Concepts, in Sensor fusion : Architectures, Algorithms and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belur V Dasarathy SPIE 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Orlando, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Side Scan Sonar and data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE AeroSense International Symposium on Aerospace/Defense Sensing, Simulation and Controls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Orlando, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fussy and evidential approach for temporal changes interpretation in a forestry context using cartographic and satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cavayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatique 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet Télé-Médecine en GastroEntérologie : une approche multimédia au dossier patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lestideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 10 ème Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastroenterology Patient Record Consultation Based on MPEG-4 Scene Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Feuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22 nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2000.900612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage des codes correcteurs d'erreurs avec information a priori de la source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'99 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimedia patient record in gastroenterology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2st International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Atlanta, United States. pp.1231 -, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.1999.804397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring telemedicine applications in gastroenterology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Atlanta, United States. pp.1218 -, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.1999.804384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative decoding of product codes with a priori information over a Gaussian channel forstill image transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Baz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom'99: Seamless Interconnection for Universal Services. Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Rio De Janeiro, Brésil. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.1999.831771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side scan sonar and interferometric noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS'99 MTS/IEEE : riding the crest into the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Seattle, United States. pp.1591 - 1596, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.1999.800244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel decoding of block codes with a priori information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Baz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom'98,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Sydney, Australie. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.1998.775864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized source coding and coded modulation for digital transmission of still images on a noisy channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIP'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Chicago, États-Unis. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.1998.723334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation conjointe d'un décodeur source et d'une modulation codée pour la transmission d'images sur un canal bruité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection from remotely sensed multi-temporal images using morphological operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'97 : IEEE Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Singapour, Singapore. pp.252 - 254, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.1997.615854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission errors recovery using fuzzy block similitary measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Santa Barbara, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative source.chanel decoding using block turbo code and VQ for image transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium international sur les turbo codes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of mathematical morphology and fuzzy logic to the detection of spatial change in an urbanized area : Towards a greater integration of image and geographical information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'97 : IEEE International Geoscience And Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Singapour, Singapore. pp.207 - 209, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.1997.615840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid fuzzy-neural approach for image compression/transmission over noisy channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCS'97 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Pasadena, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de similarité floue pour la détection d'erreurs de transmission d'images avec quantification vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COERSA'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic road extraction method using a map-guided approachcombined with neural networks for cartographic database validation purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cavayas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'96 : International Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Lincoln, United States. pp.236 - 238, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.1996.516302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information fusion method for multrispectral image classification post-processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lopez de Meneses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouamé Raphaël Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'95 : IEEE Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Florence, Italy. pp.99 - 101, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.1995.519659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral remotely sensed images interpretation using fuzzy neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Cziho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International workshop on image and signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Budapest, Hungary. pp.239 - 242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images et de modèles pour la reconnaissance de formes et l'interprétation de scènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage source-canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Baz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage conjoint source-canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Baz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId579"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> basel solaiman </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">basel-solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5977-230X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069856532</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=pMCxuEIAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine learning approach for multiple sclerosis diagnosis through Detecron Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Dachraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mosbeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Sliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (14), pp.42837-42859. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-023-17055-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Left Ventricle Segmentation from Short-Axis MRI Images Using U-Net with Study of the Papillary Muscles’ Removal Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhaker Lahidheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Labidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.278-290. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40846-023-00794-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Possibilistic Fingerprint Quality Assessment (PFQA) Filter to Improve the Recognition Rate of a Level-2 AFIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Khmila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khanfir Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (3), pp.529. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e25030529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel pre-processing approach based on colour space assessment for digestive neuroendocrine tumour grading in immunohistochemical tissue images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Doghri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Labidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish journal of pathology : official journal of the Polish Society of Pathologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (2), pp.134 - 158. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5114/pjp.2022.119841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new collaborative classification process for microcalcification detection based on graphs and knowledge propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10278-022-00678-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroke Treatment Prediction Using Features Selection Methods and Machine Learning Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chourib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (6), pp.678-686. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2022.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Possibilistic-Probabilistic Decision-Making Scheme for Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloi Bossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e23010067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new conditional region growing approach for microcalcification delineation in mammograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-021-02379-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic three‐dimensional detection and volume estimation of low‐grade gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Boudrioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Asli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douraied Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (3), pp.1678-1691. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ima.22557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Network-based System for Automatic Passport Stamp Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wala Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Tlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Sayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technology And Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (4), pp.583-607. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.itc.49.4.25919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of microcalcification based on morphological operations and structural similarity indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (3), pp.1155-1173. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbe.2020.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Similarity Measures for Data Science and Machine Learning Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonda Ammar Bouhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khanfir Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Bouchaala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2979553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intelligent quality-based approach to fusing multi-source possibilistic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonda Ammar Bouhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khanfir Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald R Yager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.68-90. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2019.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil salinity prediction using a machine learning approach through hyperspectral satellite image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Klibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhaier Ben Rebah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imagery classification based on semi-supervised 3-D deep neural network and adaptive band selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrem Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.246-259. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal image change mining based on evidential conflict reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bsaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Ben Dhiaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151, pp.59-75. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2019.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning contextual superpixel similarity for consistent image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaman Sani Chaibou Salaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-019-08391-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and comparison of binary thinning algorithms on GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Ben Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100 (2018), pp.1 - 27. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-018-0653-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-step evidential fusion approach for accurate breast region segmentation in mammograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Lajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Essoukri Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (11), pp.1972-1982. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ipr.2018.5325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Information and Analytics: A Discussion on Potential Methods to Cope with Uncertainty in Complex Environments (Big Data and IoT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Digital Signals and Smart Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.279. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDSSS.2018.101595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative possibilistic knowledge diffusion approach for blind medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khanfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78, pp.182 - 197. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2018.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watermarking medical images with patient identification to verify authenticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Engineering and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMEI.2018.090087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Imagery Semantic Interpretation Based on Adaptive Constrained Band Selection and Knowledge Extraction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrem Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2018.2798661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Level Mammographic Information Fusion For Real World Ontology Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (5), pp.259 - 271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance prediction of a dual baseline radar or sonar interferometer based on a vernier critical value concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G Foote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Llort Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Le Caillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2017.2736220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal biometric system hand shape and palmprint recognition based on SIFT sparse representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (20), pp.20457 - 20482. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-016-3987-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Dimensionality Reduction Approach for Hyperspectral Imagery Semantic Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrem Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Index, Medical and Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.182 - 189. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1128851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified ZS thinning algorithm by a hybrid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Ben Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-017-1407-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient method for breast mass segmentation and classification in mammographic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Bousseta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (11), pp.256 - </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2017.081134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive strategy for superpixel-based region-growing image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaman Sani Chaibou Salaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.26.6.061605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association rules based ontology enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.16 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology knowledge mining for ontology alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.876 - 887. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/18756891.2016.1237187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a novel biometric system for smart riding club</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information assurance and security (JIAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.201 - 213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Refinement of Possibility Distributions by Learning for Pixel-Based Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (8), pp.3533 - 3545. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2574992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnal verification system using hand modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information assurance and security (JIAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.157 - 168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method of Spatial Unmixing Based on Possibilistic Similarity in Soft Pattern Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy information and engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.295 - 314. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fiae.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection in possibilistic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bouhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khanfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (11), pp.3627 - 3640. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2015.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability-possibility hybrid systems for merging technical indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Le Caillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (3-4), pp.401 - 419. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.31.401-419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-spectro temporal analysis of hyperspectrale imagery based on 3-D spectral modeling and multilinear algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (1), pp.199-216. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.20122200486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fingerprint verification system based on curvelet transform and possibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanêne Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3253 - 3272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual definition of a holonic processing framework to support the design of information fusion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Fusion Approaches to Spatiotemporal Change Prediction in Satellite Images: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing and GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Medical Knowledge Representation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Homam Al Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.101-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement possibiliste en diagnostic médical : application au diagnostic de lésions endoscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Homam Al Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.29-34. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie de reconstruction 3D de scènes sous-marines par caméras. Problématiques et études préliminaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouraz Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (6), pp.521-551. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.29.521-551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Change Illumination Effect Reduction Based on Spectral Angle Constraint for Hyperspectral Image Unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhaier Ben Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.1110 - 1114. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2011.2157890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient approach for multi-temporal hyperspectral images interpretation based on high-order tensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8180, pp.81800J-81800J-6. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.898015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptative image watermarking scheme based on neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1), pp.748-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Level Adaptive Fusion Approach: Application to Land Cover Change Prediction in Satellite Image Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimedia Processing and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy similarity based image segmentation scheme using self-organizing map with iterative region merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooi Haw Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosli Besar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7066, pp.226-237. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25191-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy watermarking system using the wavelet technique for medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data mining based approach to predict spatiotemporal changes in satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (3), pp.386 - 395. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2011.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Decision Fusion and Uncertainty Propagation to Improve Land Cover Change Prediction in Satellite Image Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimedia Processing and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.127 - 139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new scheme of image watermarking based on the Ant colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research and Reviews in Computer Sciences (IJRRCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (5), pp.1167-1171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Spatio-temporal ICA for Multi-temporal Endmembers Extraction and Change Trajectory Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium : [proceedings]. Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1289-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focusing problems of a subsurface point scatterer buried into the soil us ing a low frequency SAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Le Caillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Redadaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Benslama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.438-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interesting spatiotemporal rules discovery: application to remotely sensed image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine -London-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (2), pp.167 - 191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastroenterology dataset clustering using possibilistic Kohonen maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Information Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (4), pp.508-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Change of Illumination Effect for Hyperspectral Image Unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhaier Ben Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Ghezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Graphics, Vision and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (IV), pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal Hyperspectral Images Unmixing and Classification Based on 3D Signature Model and Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium : [proceedings]. Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (5), pp.480-484. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2529/PIERS091219165514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a possibilistic processing of missing values under complex conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Information Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (4), pp.562-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of possibilistic sources of evidences for pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.117-130. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ICA-2010-0333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a possibilistic classification of gastroenterology patterns in a complex environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (3), pp.305-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer assisted venous thrombosis quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (2), pp.174 - 183. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITB.2008.2007592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Pattern Recognition in a Digestive Database for Mining Imperfect Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.229 - 240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic similarity estimation and visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5766 (2010), pp.273-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-approach system for uncertain spatio-temporal knowledge discovery in satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Graphics, Vision and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 09 (06), pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect pattern recognition using the fuzzy measure theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Engineering and Automated Learning - IDEAL 2009 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5788, pp.101 - 108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestive database evidential clustering based on possibility theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Biology and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (9), pp.239 - 248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la classification automatique d'images sonar pour le recalage à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1-2), pp.87 - 104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of Multisensor Remote Sensing Images: Multiapproach Fusion of Uncertain Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (12), pp.4142 - 4152. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2008.2000817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSO based parametric object recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooi Haw Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosli Besar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Electronics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (24), pp.1080-1087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From endoscopic imaging and knowledge to semantic formal images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4370, pp.189 - 201. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71027-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multi-temporal approach for satellite image interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Arab journal of information technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.281 - 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of multisensor remote sensing images : multiapproach fusion of uncertain information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (12), pp.4142 - 4152. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2008.2000817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Image Retrieval Based On Ontology Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Graphics, Vision and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 08 (2), pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la classification automatique d'images sonar pour le recalage à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du positionnement d'une sonde à l'aide d'un capteur électromagnétique tridimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT Sciences électroniques technologies de l'information et des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Assisted Diagnosis System in Digestive Endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, vol 7 (4), pp.256 - 262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et technologies de l'Information : préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (5-6), pp.683 - 686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for unwrapping multisensors interferometric side scan sonar phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE oceanic engineering society newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, XXXV (4), pp.15 - 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization of finite state vector quantization for image compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Cziho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Lovanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Communication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (6), pp.545 - 558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information fusion : application to data and model fusion for ultrasound image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pipelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.1171 - 1175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information fusion method for mutispectral image classification postprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouamé Raphaël Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 36 (2), pp.395 - 406. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/36.662725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map-image matching using a multi-layer perceptron : the case of the road network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cavayas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53 (2), pp.76 - 84. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-2716(97)00038-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission errors recovery of quantized images using fuzzy block similarity measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Fusion Analytics for Big Data and IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARTECH House, pp.248, 2016, 978-1-63081-087-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus stochastiques pour l'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PPUR, pp.241, 2006, Collection technique et scientifique des télécommunications, Collection technique et scientifique des télécommunications, 2-88074-668-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de neurones artificiels et leurs applications en imagerie et en vision par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepage Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire du Québec, 2003, École de technologie supérieure, 2-9211-4540-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Processing for Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and Information Quality in Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Quality in Information Fusion and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, pp.401 - 421, 2019, Information Fusion and Data Science, 978-3-030-03642-3. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03643-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Remote Sensing Scenes Interpretation and Change Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontology in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, pp.205 - 224, 2018, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.72730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'information géographique par ontologie spatio-temporelle, floue et lourde pour l'interprétation des images de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information géographique en Afrique, état des lieux et nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des Publications Universitaires, pp.225-250, 2014, 978-9973-37-807-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient association rule mining algorithm for classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ech-Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAISC : Artificial Intelligence and Soft Computing, June 22-26, Zakopane, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5097, Springer Berlin, pp.717 - 728, 2008, Lecture notes in computer science, 978-3-540-69572-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing Paradigms in Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Toumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Imaging, C. Roux &amp; J. L. Coatrieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Press, pp.5 - 23, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (159)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Echo Simulation of Offshore Wind Turbines at X-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cexus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khenchaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Remote Sensing (ICARS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Cross Section and Micro-Doppler Simulation of Offshore Wind Turbines in X-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cexus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khenchaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 26th International Radar Symposium (IRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Hamburg, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IRS64527.2025.11046091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of CNN and U-Net performance for automatic segmentation of medical images: application to cardiac MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Labidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CENTERIS - International Conference on ENTERprise Information Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. pp.1089 - 1096, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.01.388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic regional estimation of myocardial strain using deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Labidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICT2021: International Congress on Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Londres, United Kingdom. pp.41-48, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-1781-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new features vector matching for big heterogeneous data in intrusion detection context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouajdi Korbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Jemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATSIP 2020 : 5th International Conference on Advanced Technologies for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sousse, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP49331.2020.9231671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological-based microcalcification detection using adaptive thresholding and structural similarity indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATSIP 2020 : 5th International Conference on Advanced Technologies for Signal &amp; Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP49331.2020.9231731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new conditional region growing approach for an accurate detection of microcalcifications from mammographic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBE 2020 : IEEE 20th International Conference on Bioinformatics And Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cincinnati, United States. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBE50027.2020.00132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative semantic spatiotemporal reasoning based on description logics for modeling dynamics of spatio-temporal objects in satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sousse, Tunisia. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal biometric method fusing hand shape and palmprint modalities at rank level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCI 2017 : 9th International Conference on computational collective intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nicosi, Cyprus. pp.538 - 547, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67074-4_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of low-grade gliomas in MRI : Phase based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahima Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahrour Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies for Signal and Image Processing (ATSIP’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy clustering based approach for ontology alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEIS 2016 : 18th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.594 - 599, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005916805940599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology knowledge mining based association rules ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2016 : 20th International Conference on Knowledge-Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, York, United Kingdom. pp.345 - 354, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.08.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Selection of a Reduced Set of Similarity Measures for Concept Mapping in the Ontological Enrichment Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFO 2014 : 5èmes Journées Francophones sur les Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Events Detection Algorithm: Application to Sonar Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2014 -St John's : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, St. John'S, Canada. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2014.7003094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Segmentation Approach for Unimodal Image Histograms: Application to the Detection of Regions of Interest in Sonar Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2014 - St John's : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, St. John'S, Nl, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method of pixel unmixing by classes based on the possibilistic similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRAM 2014 : the International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France. pp.220 - 226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical analysis of lifecycles and methods for ontology construction and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATSIP 2014 : 1st International Conference on Advanced Technologies for Signal &amp; Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sousse, Tunisia. pp.48-53, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2014.6834646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Possibilistic Knowledge Diffusion for Images Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IP&amp;C 2013 : 5th International Conference on Image Processing &amp; Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bydgoszcz, Poland. pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic mapping selection in the ontology alignment process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD 2014 : 6th International conference on knowledge engineering and ontology development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ontology for semantic annotation of remotely sensed images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATSIP 2014 : 1st International Conference on Advanced Technologies for Signal &amp; Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sousse, Tunisia. pp.36-41, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2014.6834624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of hyperspectral imagery based on hybrid dimensionality reduction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrem Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAS 2014 : International Image Processing and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new ontology matching approach based on multi-criteria analysis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAS 2014 : international image processing applications and systems conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hammamet, Tunisia. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS.2014.7043296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid probability-possibility decision support systems for merging technical indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Le Caillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUSION 2014 : the 17th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Salamanca, Spain. pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d’une méthode de classification des mines sous-marines basée sur l’écho acoustique dans des images sonar latéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Elbergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique d'une image Sonar après filtrage homomorphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy hyperspectral images classification using a calibrated SVM classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2013 : atelier Traitement et Analyse de l'Information : Méthodes et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic similarity based image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRAM 2013 : 2nd International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.271-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative possibility distributions refining in pixel-based images classification framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRAM 2013 : 2nd International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-Noise tolerant method for multi-temporal hyperspectral images classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS 2013 : 5th IEEE Workshop on Hyperspectral Image and Signal Processing : Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gainesville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a quality-driven approach for satellite image ontology construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICIS 2013 : 6th International Conference on Intelligent Computing and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Statistical Tests on Homomorphic Filtered SAS Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans 2013 : proceedings of the MTS/IEEE Bergen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel iris segmentation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanêne Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCS'12: 3rd IEEE International Conference Multimedia Computing and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tanger, Morocco. pp.260 - 265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust evidential fisher discriminant for multi-temporal images classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012: IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.4275-4278, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.201206351723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and predictability of soil susceptibility to water erosion at the regional scale using hyperspectral data and external knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhaier Ben Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Setit 2012: 6th international conference, Sciences of Electronic, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model based classification of mine-like objects in sidescan sonar using the highlight information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Elbergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonar Image Processing for Underwater Object Detection Based on High Resolution System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIDOP 2012: 2nd Workshop on Signal and Document Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. pp.5 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level adaptative fusion approach : Application to land cover change prediction in satellite image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC'2012: 27th ACM Symposium on applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris verification system based on curvelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanêne Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCI*CC 2012: IEEE 11th International Conference Cognitive Informatics &amp; Cognitive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Kyoto, Japan. pp.226-229, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCI-CC.2012.6311152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvelet transform-based features extraction for fingerprint identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanêne Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE international conference of the biometrics special interest group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonar Image Preprocessing Method based on Homomorphic Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mandhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTS/IEEE Oceans 2012 Hampton Roads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Virginia Beach, Va, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de connaissances possibilistes en dimension 2 : application à la détection du cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Eziddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA: Congrès Traitement et analyse de l'information, méthodes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ontologie spatiotemporelle, floue et lourde de l'imagerie satellitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journées francophones sur les ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.253-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d'images basée sur l'utilisation de la similarité possibiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2011 : traitement et analyse de l'information méthodes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of underwater scenes using DIDSON acoustic sonar image sequences through evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouraz Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2011 : IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Santander, Spain. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Oceans-Spain.2011.6003666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for modelling and retrieving satellite images basing on spatial knowledge: application to natural risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Ghezala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICGIP 2011: International Conference on Graphic and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Cairo, Egypt. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.913473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage actif d'images hyperspectrales multi-temporelles pour la génération de signatures 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2011: traitement et analyse de l'information : méthodes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie. pp.657-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de l'information curviligne et ponctuelle pour une caractérisation robuste de la forme des objets dans des séquences d'images acquises par des caméras acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouraz Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2011 : traitement et analyse de l'Information, méthodes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative possibilistic image segmentation system: application to breast cancer detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Eziddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic missing data estimation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS 2010 : International Conference on Artificial Intelligence, knowledge engineering and data bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Cambridge, United Kingdom. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of underwater scenes using image sequences from acoustic camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouraz Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2010 - Sydney : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sydney, Australia. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSSYD.2010.5603884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multi-temporal hyperspectral images classification based on 3D signature model and matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hemissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Hyperspectral Workshop 2010 - ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Frascati, Italy. pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic retrieval in case-based reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Homam Al Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Conference on Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Berlin, Germany. pp.144-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical diagnosis by possibilistic classification reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Homam Al Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUSION 2010: 13th Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Kohonen maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS 2010 : International Conference on Artificial intelligence, knowledge engineering and Data bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Cambridge, United Kingdom. pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal modeling for knowledge discovery in satellite image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2010 : septième édition de la conférence en recherche d'information et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sousse, Tunisia. pp.35-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information imperfection processing in supervised classification systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS : International Conference on Artificial Intelligence, Knowledge Engineering and Data bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Cambridge, United Kingdom. pp.215-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche basée sur la fouille de données pour l'estimation de l'étalement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème journées scientifiques du réseau télédétection de l'AUF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Monastir, Tunisie. pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Evidential Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Artificial Intelligence, Knowledge Engineering and Data Base, Februrary 21-23, Cambridge, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Cambridge, United Kingdom. pp.212 - 217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonar data simulation & performance assessment through tube ray tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gueriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAM'09 : Underwater Acoustic Measurements : Technologies &amp; Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nafplion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving spatiotemporal change detection : a high level fusion approach for discovering uncertain knowledge from satellite image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Venice, Italy. pp.52-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système multi-approche d'extraction de connaissances spatio-temporelles incertaines en imagerie satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference : sciences of electronic, technologies of information and telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hamammet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Ordination-Based Analysis of an Imperfect Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE/ACS International Conference on Computer Systems and Applications, May 10-13, Rabat, Morocco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rabat, Morocco. pp.199 - 204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal multi-modality ontology for indexing and retrieving satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Ghezala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSI 2009 : colloque sur l'optimisation et les systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Annaba, Algeria. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated acoustic data fusion combining neural network and Dempster-Shafer theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Undewater Acoustic Measurements: Technologies \&amp; Results, address = Nafplion, Greece, year = 2009, month = 21-26 June, pdf = 0, nat = 0, keyword = ,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestive casebase mining based on possibility theory and linear unidimensional scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Artificial Intelligence, Knowledge Engineering and Data Base, 21-23 Februrary, Cambridge, United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Cambridge, United Kingdom. pp.218 - 223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Spatio-Temporal Metadata for Satellite Images Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA 2008: IEEE International Conference on Information and Communication Technologies: From Theory to Applications ICTTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damas, Syria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Strategic Satellite Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA 2008: Information and Communication Technologies: From Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4529997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Calibration by Spatial Registration Between US and MRI Scans: Application to Bifurcation of Carotid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA 2008 : 3rd international conference on Information and Communication Technologies : from Theory to Applications, 7-11 April, Damascus, Syria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Damascus, Syria. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venous thrombosis supervised image indexing and fuzzy retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS 2007 : 29th annual international conference of the IEEE engineering in medicine and biology society, August 22-26, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.4528 - 4531, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode d'extraction de règles de classification multi-labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Atelier Qualité des Données et des Connaissances, 23 janvier, Namur, Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.29 - 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a semi-automatic interpretation of scenes issued from multisensor satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2007: IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp.3104-3108, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based diagnostic system fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2007 : 10th International Conference on Information Fusion, July 9-12 juillet Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIF.2007.4408205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Neural Network Based Venous Thrombosis Echogenicity and Echostructure Characterization Using Ultrasound Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Dahabiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE ICTTA: Information and Communication Technologies from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Damascus, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telemedicine in Perspective: Trends and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE ICTTA: Information and Communication Technologies from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid fusion hybrid method for diagnostic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2006 : 11th international conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, July 2-7, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed blackboard architecture for multi-spectral image interpretation based on multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA 2006 : IEEE International Conference on Information and Communication Technologies: From Theory to Applications ICTTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damas, Syria. pp.3070-3075, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-time adaptative processing analysis for the moving target on the sea surface indication purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Le Caillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kawalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Czarnecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIKON 2006 : International Conference on Microwaves, Radar &amp; Wireless Communications, 22-24 may, Krakow, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Krakow, Poland. pp.199 - 202, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIKON.2006.4345139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A region based segmentation using pixel block fuzzy similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooi Haw Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosli Besar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA '06 : second International Conference on Information &amp; Communication Technologies, april 24-28, Damascus, Syria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.1516 - 1521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new image watermarking scheme for medical image archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanene Trichili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Salim Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'2006: international conference on information and communication technologies, 24-28 april 2006, Damascus, Syria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.1498 - 1503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining system applied in endoscopic image base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'06 : 2nd IEEE International Conference on Information and Communication Technologies : from theory to applications. April 24-28, Damas, Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damas, Syria. pp.1357 - 1362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume calculation of venous thrombosis using 2D ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/EMBS 2005 : 27th annual international conference of IEEE engineering in medecine and biology society, September, Shanghai, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Shangai, Chine. pp.4002 - 4005, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2005.1615339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des Contours des Thrombus Veineux dans les Images Echographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT: Sciences Electroniques, Technologies de l'Information et des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille et fusion de données médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSTIM 2005 : Journées Sciences, Technologies et Imagerie pour la Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Nancy, France. pp.185 - 186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Classification and Segmentation of Sidescan Sonar Images for Long Term Registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE OCEANS`05 EUROPE, address = Brest, France, year = 2005, month = 20-23 June, keyword = image sonar; sonar image; TVG; speckle; segmentation; classification; filtres de Gabor; Gabor; recalage; registration, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et segmentation d`images sonar pour le recalage à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Caractérisation in-situ des fonds marins, address = Brest, France, year = 2004, month = 21-22 October, keyword = image sonar; sonar image; TVG; speckle; segmentation; classification; filtres de Gabor; Gabor; recalage; registration, pdf = 1, nat = 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'Images Médicales par leur Contenu Numérique dans le Domaine Compressé : Comparaisons de Signatures Construites à partir de la Quantification Vectorielle et des Normes JPEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Image/Video Communications over Fixed and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France. pp.89 - 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pixel block fuzzy similarity measure applied in two applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA 2004 : International Conference on Information and Communication Technologies : from theory to applications, 19-23 april</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Damascus, Syria. pp.355 - 356, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2004.1307776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic and fuzzy information fusion applied to radar system ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Komorniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multisensor, multisource information fusion : architectures, algorithms, and applications, April 23-25, Orlando,USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Orlando, United States. pp.123 - 132, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.488375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des moments spatiaux pour la recherche d'images médicales par le contenu dans le domaine compressé : application à la quantification vectorielle et le standard JPEG DCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2003 : Traitement et analyse de l'information : méthodes et applications, Hammamet, Tunisie, 29 septembre-3 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated telediagnostic and epidemiological system to reduce cervical cancer incidence in Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Madrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMBS 2003 : 25th annual international conference of the IEEE engineering in medicine and biology society, Cancun, Mexico, September 19-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cancun, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes basées sur la théorie des ensembles flous pour l'extraction de contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2003 : Traitement et analyse de l'information : méthodes et applications, Hammamet, Tunisie, 29 septembre-3 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of an ideal DEM by fusion shape from shading and interferometry bathymetries for seafloor remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Abu Nokra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote sensing for environmental monitoring, GIS applications and geology III : proceedings of SPIE, Barcelona, Spain, september 8-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial-textural medical image indexing based on vector quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMBS 2003 : 25th annual international conference of the IEEE engineering in medicine and biology society, Cancun, Mexico, September 19-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cancun, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation d'images médicales basée sur les informations spatiale et spectrale extraites de JPEG 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2003 : Compression et représentation des signaux audiovisuels, Lyon, 16-17 janvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telediagnostic platform for uterus cancer risk diminution in Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITAB 2003 : 4th international IEEE EMBS special topic conference on information technology applications in biomedicine, Cancun, Mexico, September 19-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cancun, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du modèle numérique du terrain (MNT) en utilisant l'algorithme de Shape for Shading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Abu Nokra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2003 : Traitement et analyse de l'information : méthodes et applications, Hammamet, Tunisie, 29 septembre-3 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric side scan sonar signal denoised by wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE AeroSense Internationl Symposium on Aerospace/Defense Sensing, Simulation and Controls, address = Orlando, USA, year = 2003, month = 21-25 April, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'images médicales par le contenu en utilisant les informations spectrale et spatiale extraites de JPEG-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème forum des jeunes chercheurs en génie biologique et médical, Nantes, 21-23 Mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration d'une sonde échographique : application pour la quantification volumique des thromboses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Dhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2003 :Sciences électroniques, technologies de l'information et des télécommunications, Sousse, Tunisie, 17-21 mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward determination of venous thrombosis ages by using fuzzy logic and supervised Bayes classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poay Hoon Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference of the IEEE Engineering n Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Istanbul, Turkey. pp.3831 - 3834, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2001.1019675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use and land cover change prediction with the theory of evidence : a case of study in an intensive agricultural region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on information fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Annapolis, États-Unis. pp.114 - 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust estimation of clinical parameters in cardiology using a dynamical segmentation of echocardiographic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Washington Dc, United States. pp.577 - 580, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2002.1029323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint spatial-spectral indexing of medical images exploiting the JPEG compression scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poulouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2d joint EMBS/BMES conference, Houston, TX, USA, October 23-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Houston, United States. pp.1015 - 1016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow up and modeling of the land use in an intensive agricultural watershed in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SPIE : Remote sensing for agriculture, ecosystems and hydrology IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sonar interférométrique : un outil haute résolution d`exploration du fond marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jediasis, address = Brest, France, year = 2002, month = 28 November, nat = 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric side scan sonar : a tool for high resolution sea floor exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDET journées acoustiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use and land cover change prediction with the theory of evidence : a case of study in an intensive agricultural region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on information fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Annapolis, États-Unis. pp.114 - 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-scan interferometry: a tool for high resolution sea floor exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Underwater Acoustics, address = Brest, France, year = 2002, month = 17 June, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation d'images médicales échographiques - Représentation des connaissances et fusion d'information pour l'extraction des structures anatomiques pertinentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the first Jesiasis, ENSIETA, pp. 29-39, Brest, France, November 28th, 2002.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Brest, France. pp.29 - 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data fusion approach to the priority assignment in the multifonction radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Komorniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Pietrasinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIKON 2002 (14th international conference on microwaves, radar and wireless communications, Poland, Gdansk, May 20-22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Gdansk, Pologne. pp.647 - 650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconvolution bathymétrique d”images sonar latéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lecons de l”Erika, address = France, year = 2002, month = 13-16 March, nat = 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative medical reasoning in telemedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Aguilera Subero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyxia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEMBS 2001 : 23rd Annual International Conference of the IEEE Engineering and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. pp.4/3622 - 4/3625, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2001.1019619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical decision-making and collaborative reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Aguilera Subero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyxia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2nd international Symposium on Bioinformatics and Bioengineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Bethesda, United States. pp.161 - 165, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBE.2001.974425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Technology for Telemedicine and Telehealth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2001.1019761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image indexing and compression based on vector quantization: image retrieval efficiency evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference of the IEEE EMBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2001.1017277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation d'images médicales par leur contenu : une caracterisation utilisant la quantification vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model fusion for road extractions from multisource satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE International Symposium on Aerospace/Defense Sensing, Simulation, and Controls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Orlando, United States. pp.140 - 148, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.421101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation d'images médicales par leur contenu numérique : comparaison d'une approche textures et d'une approche dans le domaine transformé DCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Hammamet, Tunisie. pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion and stochastic optimization : application to esophagus outer wall detection on ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual international conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis. pp.1439 - 1442, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2000.898012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Representation and Cases indexing in Upper Digestive Endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Medical Physics and Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Segmentation of the Left Venticle in Echocardiographic Images using Deformable Model based on the Geometric Evolution Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Cardiology 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Cambridge, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D map features extraction from radar and visible remotely sensed image fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MIKON 2000: 13th International Conference on Microwaves, Radar and Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Wroclaw, Pologne. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIKON.2000.914021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple correspondance analysis for highly heterogeneous data fusion, an Example in urbain quality of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Apparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 rd international Conference on information fusion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentacion del Ventriculo izquierdo en imagenes Ecocardiograficas utizando Snakes, modelos Deformables y Frentes de propagacion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyxia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Coloquio Venezolano de Bioingenieria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, San Cristobal, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analisis Cuantitativo de la Movilidad del Ventriculo izquierdo, utilizando un Modelo 3D Dinamico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyxia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Coloquio Venezolano de Bioingenieria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, San Cristobal, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side Scan Sonar and interferometric noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MIKON 2000: 13th International Conference on Microwaves, Radar and Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Wroclaw, Poland. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIKON.2000.913947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Image/Video Indexing in the Compressed Domain Knowledge Representation and cases indexing in Upper Digestive Endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Richard Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on medical Physics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of left Ventricle Shape and Motion, Using a 3D Dynamic model : Deformable Superquadrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Acuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chicago 2000 World Congress on Medical Physics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of the Mobility of the left Ventricle using a Dynamic 3 D Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Montilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyxia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Computational methods in Applied Sciences and Engineering ECCOMAS 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and VRML Vizualization of Left Ventricle in Echocardiographic Images using 3 D Deformable models ans Superquadrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Acuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bosnjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Medical Physics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis. pp.1411 - 1411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of airborne hyperspectral images by integrating multi-level data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 rd international Conference on iformation Fusion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image and knowledge engineering in telemedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIK Workshop on Biomedical Information Engineering, June 2000, Istanbul, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Istanbul, Turkey. pp.70 - 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agents architecture for map features extraction in multi remotely sensed image fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2000: IEEE International Geoscience and Remote Sensing Symposium Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2000.860265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy fusion and belief updating. Application to esophagus wall detection on ultra sound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 rd International Conference on information Fusion, Fusion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear planimetric feature domains modeling for multi-sensors fusion in remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE AeroSense international Symposium on Aerospace/Defense Sensing, Simulation and Controls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Orlando, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dempster-Shafer theory for multi-satellites remotely-sensed observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE AeroSense International Symposium on Aerospace/Defense Sensing, Simulation and Controls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Orlando, États-Unis. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.381635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge detection through Information fusion using Fuzzy and evidential Reasoning Concepts, in Sensor fusion : Architectures, Algorithms and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belur V Dasarathy SPIE 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Orlando, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Side Scan Sonar and data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE AeroSense International Symposium on Aerospace/Defense Sensing, Simulation and Controls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Orlando, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fussy and evidential approach for temporal changes interpretation in a forestry context using cartographic and satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cavayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatique 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet Télé-Médecine en GastroEntérologie : une approche multimédia au dossier patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lestideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 10 ème Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastroenterology Patient Record Consultation Based on MPEG-4 Scene Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Feuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22 nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Chicago, États-Unis. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2000.900612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas d'Endoscopie digestive haute : Création des bases de connaissances et de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs en Génie Biologique et Médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage des codes correcteurs d'erreurs avec information a priori de la source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'99 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimedia patient record in gastroenterology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robazkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2st International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Atlanta, United States. pp.1231 -, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.1999.804397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring telemedicine applications in gastroenterology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Atlanta, United States. pp.1218 -, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.1999.804384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative decoding of product codes with a priori information over a Gaussian channel forstill image transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Baz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom'99: Seamless Interconnection for Universal Services. Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Rio De Janeiro, Brésil. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.1999.831771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side scan sonar and interferometric noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS'99 MTS/IEEE : riding the crest into the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Seattle, United States. pp.1591 - 1596, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.1999.800244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel decoding of block codes with a priori information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Baz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom'98,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Sydney, Australie. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.1998.775864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized source coding and coded modulation for digital transmission of still images on a noisy channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIP'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Chicago, États-Unis. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.1998.723334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid fuzzy-neural approach for image compression/transmission over noisy channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCS'97 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Pasadena, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de similarité floue pour la détection d'erreurs de transmission d'images avec quantification vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COERSA'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission errors recovery using fuzzy block similitary measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Santa Barbara, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative source.chanel decoding using block turbo code and VQ for image transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium international sur les turbo codes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of mathematical morphology and fuzzy logic to the detection of spatial change in an urbanized area : Towards a greater integration of image and geographical information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'97 : IEEE International Geoscience And Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Singapour, Singapore. pp.207 - 209, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.1997.615840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection from remotely sensed multi-temporal images using morphological operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'97 : IEEE Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Singapour, Singapore. pp.252 - 254, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.1997.615854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation conjointe d'un décodeur source et d'une modulation codée pour la transmission d'images sur un canal bruité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic road extraction method using a map-guided approachcombined with neural networks for cartographic database validation purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cavayas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'96 : International Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Lincoln, United States. pp.236 - 238, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.1996.516302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information fusion method for multrispectral image classification post-processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lopez de Meneses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouamé Raphaël Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'95 : IEEE Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Florence, Italy. pp.99 - 101, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.1995.519659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral remotely sensed images interpretation using fuzzy neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Cziho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International workshop on image and signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Budapest, Hungary. pp.239 - 242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images et de modèles pour la reconnaissance de formes et l'interprétation de scènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage source-canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Baz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage conjoint source-canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aitsab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Baz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId580"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C3534F7"/>
+    <w:nsid w:val="A0003A77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/basel-solaiman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5977-230X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069856532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04593968v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Khmila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Khanfir Kallel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Boss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25030529" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04543126v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Baccouch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Oueslati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaker Lahidheb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Labidi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-023-00794-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Dachraoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mouelhi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mosbeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Sliti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Drissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-17055-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chourib" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Farah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.02.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Touil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mahjoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-022-00678-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Rmili" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Doghri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/pjp.2022.119841" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03213929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-021-02379-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boudrioua" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Aloui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Asli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.22557" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gueriot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaban Almouahed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Alsahwa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;loi Boss&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23010067" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Klibi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Tounsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Ben Rebah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02563861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2020.05.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03101199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Zaaboub" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Tlig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sayadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.itc.49.4.25919" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Charfi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Ammar Bouhamed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Bosse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouchaala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2979553" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R Yager" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2019.08.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02110229v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrem Sellami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2019.04.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVKSL1ZL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Haouas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bsaies" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Ben Dhiaf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2019.02.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32SJ1G3G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02308289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Sani Chaibou Salaou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-08391-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ben Boudaoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-018-0653-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847683v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Lajili" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Essoukri Ben Amara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2018.5325" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSSS.2018.101595" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMEI.2018.090087" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Khanfir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.01.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV6RGMQ5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2798661" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.6.061605" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858002v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hmida" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hamrouni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bousseta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2017.081134" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765362v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G Foote" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Llort Pujol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Caillec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2736220" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Charfi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Trichili" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M. Alimi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3987-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511461v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1128851" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836406v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Salem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Idoudi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Saheb Ettabaa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802686v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1407-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424536v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fiae.2016.11.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Mnif" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2016.1237187" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858003v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ouarda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487075v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370053v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2574992" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouhamed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sellami Masmoudi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.03.015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJB1LHFC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208489v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Itani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.401-419" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782706v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hemissi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.20122200486" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759107v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#234;ne Guesmi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946931v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pigeon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Florea" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.08.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VSRCVXC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855087v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouraz Brahim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daniel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.29.521-551" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G6FKLJPX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796624v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Boulila" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Homam Al Sun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecornu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703715v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.12.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9Z89LZ1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609308v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Guezala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795109v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.898015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cherif" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796578v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Ben Rabah" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2157890" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934223v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724675v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703691v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wooi Haw Tan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosli Besar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25191-7_22" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XMZ4MD5T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609282v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2011.01.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S41G6J64-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796630v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724674v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796494v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609287v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Redadaa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Benslama" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785736v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2529/PIERS091219165514" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476127v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dahabiah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796569v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezala" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476138v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486761v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-2010-0333" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476129v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137001v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472686v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Dhibi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bressollette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guias" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2008.2007592" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075298v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476137v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449749v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leblond" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legris" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075309v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930488v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.2000817" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472735v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075299v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075306v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075303v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Guillou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Cauvin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robaszkiewicz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71027-1_17" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-13PWLFDN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075302v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924467v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Messoudi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125835v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128185v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cazuguel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134168v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robazkiewicz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Beux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139259v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Cziho" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Lovanyi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338665v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143381v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Debon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pipelier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075304v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fiset" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cavayas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mouchot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Desjardins" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2716(97)00038-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTSSXHDH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075305v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; Rapha&#235;l Koffi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hillion" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.662725" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149737v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075425v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075308v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075449v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepage Richard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142625v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Chen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128849v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03643-0_17" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956201v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ghazouani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.72730" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056831v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118956v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Zemirline" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ech-Cherif" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139294v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burdin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toumoulin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Jacq" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289282v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roche" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khenchaf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS64527.2025.11046091" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289279v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04042038v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.01.388" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03559690v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-1781-2_5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02478203v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231731" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989384v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elayni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouajdi Korbaa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Jemili" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231671" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02915012v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE50027.2020.00132" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956200v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364338" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613105v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67074-4_52" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294147v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Zaouche" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahrour Belaidi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Aloui" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387633v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005916805940599" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378775v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.147" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172748v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Nefzi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043296" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213693v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212328v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213691v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219474v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mandhouj" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maussang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amiri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2014.7003094" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188940v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056908v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2014.6834646" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979382v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186365v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056907v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2014.6834624" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212324v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845213v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374394v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Elbergui" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quidu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860666v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979354v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979362v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005497v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005488v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056826v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728395v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739594v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113701v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945421v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.201206351723" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782623v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724995v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799490v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCI-CC.2012.6311152" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797563v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797539v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219874v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280807v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Eziddin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montagner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ben Salah" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739669v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213689v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219971v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Oceans-Spain.2011.6003666" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796617v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.913473" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796596v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796565v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609280v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609281v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476132v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338671v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219929v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSSYD.2010.5603884" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476130v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472871v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609301v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476133v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118529v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288839v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796634v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446406v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118518v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117914v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954240v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518548v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kerneis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119356v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530105" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796497v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530038" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797582v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529997" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121181v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121490v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353346" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795223v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423501" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121388v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2007.4408205" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122430v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122702v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795209v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684906" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124511v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Gorski" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kawalec" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Czarnecki" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2006.4345139" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122615v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124166v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124181v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124410v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Trichili" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Salim Bouhlel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518736v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125511v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2005.1615339" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125217v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301449v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127259v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307776" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518818v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330403v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Richard Ordonez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128654v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128505v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129121v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montesinos" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Madrid" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Parra" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128709v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128430v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Abu Nokra" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128304v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128481v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Komorniczak" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.488375" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128574v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128680v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128492v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128455v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518852v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sintes" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518895v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129831v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132883v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bosnjak" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Torrealba" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Montilla" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2002.1029323" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132832v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poulouin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518892v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134698v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Barbier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132868v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129757v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poay Hoon Lim" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bressollette" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guias" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1019675" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518874v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129832v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129732v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132879v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Pietrasinski" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138761v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quintero" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Abraham" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Aguilera Subero" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyxia Villegas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1019619" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139203v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2001.974425" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138772v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Brunet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1019761" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134279v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1017277" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138285v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139045v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.421101" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138349v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141831v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141810v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toutin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Thomson" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2000.914021" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142575v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maupin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Apparicio" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Page" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142506v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosnjak" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338667v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142113v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2000.913947" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139345v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140762v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acuna" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140194v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141797v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141724v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lennon" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142588v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142428v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2000.898012" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140816v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140731v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139330v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139514v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140866v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2000.860265" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140905v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.381635" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140686v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141690v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140761v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141759v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestideau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139493v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2000.900612" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147829v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aitsab" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148024v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.1999.804397" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146062v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.1999.804384" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147904v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El Baz" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1999.831771" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147443v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.1999.800244" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149666v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1998.775864" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148662v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1998.723334" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149774v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150282v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t St-Onge" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1997.615854" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150500v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149850v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150575v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1997.615840" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348667v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338658v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158668v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1996.516302" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159898v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez de Meneses" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1995.519659" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159431v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457131v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrino" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075310v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075301v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/basel-solaiman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5977-230X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069856532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=pMCxuEIAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290800v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Dachraoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mouelhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mosbeh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Sliti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Drissi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-17055-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04543126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Baccouch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Oueslati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaker Lahidheb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Labidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-023-00794-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04593968v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Khmila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Khanfir Kallel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Boss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25030529" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Rmili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Doghri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/pjp.2022.119841" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Touil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mahjoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-022-00678-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075486v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chourib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Farah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.02.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gueriot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaban Almouahed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Alsahwa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;loi Boss&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23010067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03213929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-021-02379-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boudrioua" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Aloui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Asli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.22557" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03101199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Zaaboub" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Tlig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sayadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.itc.49.4.25919" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02563861v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2020.05.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Charfi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Ammar Bouhamed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Bosse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouchaala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2979553" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R Yager" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2019.08.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Klibi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Tounsi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Ben Rebah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02110229v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrem Sellami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2019.04.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVKSL1ZL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Haouas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bsaies" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Ben Dhiaf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2019.02.018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32SJ1G3G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02308289v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Sani Chaibou Salaou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-08391-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863589v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ben Boudaoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-018-0653-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Lajili" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Essoukri Ben Amara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2018.5325" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276585v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSSS.2018.101595" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810107v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Khanfir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.01.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV6RGMQ5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMEI.2018.090087" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2798661" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Salem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Idoudi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Saheb Ettabaa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hamrouni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765362v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G Foote" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Llort Pujol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Caillec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2736220" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615321v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Charfi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Trichili" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M. Alimi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3987-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511461v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1128851" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802686v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1407-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hmida" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bousseta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2017.081134" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.6.061605" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387623v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Mnif" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387614v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2016.1237187" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858003v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ouarda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370053v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2574992" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487075v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424536v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fiae.2016.11.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474065v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouhamed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sellami Masmoudi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.03.015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJB1LHFC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208489v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Itani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.401-419" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782706v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hemissi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.20122200486" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759107v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#234;ne Guesmi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946931v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pigeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Florea" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.08.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VSRCVXC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796624v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Boulila" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799510v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Homam Al Sun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecornu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703715v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.12.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9Z89LZ1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855087v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouraz Brahim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daniel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.29.521-551" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G6FKLJPX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796578v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Ben Rabah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2157890" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795109v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.898015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724677v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cherif" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703691v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wooi Haw Tan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosli Besar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25191-7_22" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XMZ4MD5T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609282v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Guezala" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2011.01.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S41G6J64-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796630v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724674v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796494v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609287v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Redadaa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Benslama" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609308v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476138v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dahabiah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796569v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezala" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785736v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2529/PIERS091219165514" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476127v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486761v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-2010-0333" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476129v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075307v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Dhibi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bressollette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guias" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2008.2007592" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075298v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476137v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472686v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137001v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075299v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075309v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leblond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legris" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930488v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.2000817" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472735v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075303v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Guillou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Cauvin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robaszkiewicz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71027-1_17" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-13PWLFDN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075306v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075302v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924467v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Messoudi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449749v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125835v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robazkiewicz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Beux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128185v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cazuguel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338665v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139259v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Cziho" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Lovanyi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143381v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Debon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pipelier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075305v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; Rapha&#235;l Koffi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mouchot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hillion" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.662725" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075304v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fiset" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cavayas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Desjardins" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2716(97)00038-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTSSXHDH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149737v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075425v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075308v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075449v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepage Richard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142625v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Chen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128849v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03643-0_17" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956201v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ghazouani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.72730" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056831v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118956v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Zemirline" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ech-Cherif" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139294v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burdin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toumoulin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Jacq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289279v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roche" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khenchaf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289282v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS64527.2025.11046091" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04042038v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.01.388" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03559690v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-1781-2_5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989384v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elayni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouajdi Korbaa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Jemili" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231671" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02478203v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231731" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02915012v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE50027.2020.00132" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956200v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364338" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613105v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67074-4_52" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294147v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Zaouche" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahrour Belaidi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Aloui" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387633v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005916805940599" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378775v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.147" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212328v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Nefzi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219474v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mandhouj" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maussang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amiri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2014.7003094" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188940v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213691v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056908v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2014.6834646" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979382v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186365v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056907v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2014.6834624" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212324v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172748v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043296" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213693v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374394v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Elbergui" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quidu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860666v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979354v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005497v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005488v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979362v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056826v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845213v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113701v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945421v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.201206351723" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782623v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728395v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739594v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724995v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799490v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCI-CC.2012.6311152" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797563v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797539v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280807v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Eziddin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montagner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ben Salah" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739669v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213689v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219971v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Oceans-Spain.2011.6003666" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796617v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.913473" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796596v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219874v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338671v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476130v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219929v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSSYD.2010.5603884" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796565v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609280v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609281v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476132v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472871v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476133v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609301v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117914v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288839v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796634v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446406v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118518v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954240v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518548v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kerneis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118529v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796497v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530038" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797582v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529997" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119356v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530105" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121490v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353346" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121181v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795223v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423501" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121388v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2007.4408205" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122615v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124166v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122702v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795209v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684906" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124511v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Gorski" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kawalec" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Czarnecki" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2006.4345139" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124181v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124410v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Trichili" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Salim Bouhlel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122430v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125511v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2005.1615339" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125217v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301449v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518736v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518818v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330403v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Richard Ordonez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127259v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307776" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128481v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Komorniczak" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.488375" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128574v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129121v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montesinos" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Madrid" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Parra" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128709v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128430v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Abu Nokra" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128304v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128492v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128455v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128680v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518852v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sintes" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128654v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128505v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129757v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poay Hoon Lim" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bressollette" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guias" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1019675" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129831v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132883v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bosnjak" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Torrealba" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Montilla" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2002.1029323" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132832v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poulouin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134698v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Barbier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518892v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132868v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129832v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518874v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129732v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132879v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Pietrasinski" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518895v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138761v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quintero" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Abraham" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Aguilera Subero" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyxia Villegas" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1019619" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139203v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2001.974425" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138772v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Brunet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1019761" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134279v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1017277" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138285v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139045v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.421101" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138349v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142428v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2000.898012" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140816v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140731v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141810v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toutin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Thomson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2000.914021" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142575v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maupin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Apparicio" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Page" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142506v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosnjak" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338667v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142113v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2000.913947" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139345v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140762v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acuna" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140194v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141797v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141724v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lennon" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142588v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140866v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2000.860265" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139330v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139514v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140905v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.381635" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140686v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141690v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140761v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141759v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestideau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139493v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2000.900612" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141831v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147829v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aitsab" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148024v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.1999.804397" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146062v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.1999.804384" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147904v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El Baz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1999.831771" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147443v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.1999.800244" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149666v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1998.775864" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148662v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1998.723334" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348667v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338658v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150500v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149850v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150575v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t St-Onge" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1997.615840" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150282v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1997.615854" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149774v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158668v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1996.516302" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159898v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez de Meneses" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1995.519659" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159431v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457131v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrino" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075310v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075301v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>